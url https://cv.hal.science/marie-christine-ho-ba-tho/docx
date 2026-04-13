--- v0 (2026-03-18)
+++ v1 (2026-04-13)
@@ -243,278 +243,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of mechanical stimuli on growth plate morphology and trabecular adaptation: A finite element approach</w:t>
+                <w:t xml:space="preserve">Mechanical stimulation in 2D: A potent accelerator of matrix mineralization in ATDC5 chondrogenic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Quexada Rodríguez</w:t>
+                <w:t xml:space="preserve">Diego Quexada-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Taha Messelmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Jellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Orthopaedics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 63, pp.228-237. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jor.2025.04.014⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 70, pp.173-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jor.2025.05.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382280v1</w:t>
+                <w:t xml:space="preserve">hal-05382191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stimulation in 2D: A potent accelerator of matrix mineralization in ATDC5 chondrogenic cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the impact of mechanical stimuli on growth plate morphology and trabecular adaptation: A finite element approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taha Messelmani</w:t>
+                <w:t xml:space="preserve">Diego Quexada Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Jellali</w:t>
+                <w:t xml:space="preserve">Olfa Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Le Goff</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diego Garzón-Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Orthopaedics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 70, pp.173-182. </w:t>
+              <w:t xml:space="preserve">, 2025, 63, pp.228-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jor.2025.05.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jor.2025.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382191v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive Characterization of Skeletal Muscle Extracellular Matrix Morphology by Combining Optical Coherence Tomography (OCT) Imaging with Tissue Clearing</w:t>
               </w:r>
@@ -539,64 +539,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 51 (10), pp.2323-2336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -630,103 +630,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of growth plate morphology on bone trabecular groups, a framework computational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Quexada-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hobatho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Ramtani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Garzón-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 171, pp.116742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -786,77 +786,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Quexada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Ramtani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalenia Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26 (4), pp.399-411. </w:t>
@@ -933,51 +933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Nhu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1037,51 +1037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement Learning coupled with Finite Element Modeling for Facial Motion Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Phong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1141,51 +1141,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced facial expression recognition using 3D point sets and geometric deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Phong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1245,51 +1245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Systematic Review of Real-Time Medical Simulations with Soft-Tissue Deformation: Computational Approaches, Interaction Devices, System Architectures, and Clinical Validations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Nhu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1362,51 +1362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Nhu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1581,252 +1581,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Systematic Review of Continuum Modeling of Skeletal Muscles: Current Trends, Limitations, and Recommendations</w:t>
+                <w:t xml:space="preserve">Comparison of patient-specific computational models vs. clinical follow-up, for adjacent segment disc degeneration and bone remodelling after spinal fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tien Tuan Dao</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Van Rijsbergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert van Rietbergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Eltes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Áron Lazáry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2018/7631818⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (8), pp.e0200899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0200899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407196v1</w:t>
+                <w:t xml:space="preserve">hal-03618049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of patient-specific computational models vs. clinical follow-up, for adjacent segment disc degeneration and bone remodelling after spinal fusion</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Systematic Review of Continuum Modeling of Skeletal Muscles: Current Trends, Limitations, and Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Áron Lazáry</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tien Tuan Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (8), pp.e0200899. </w:t>
+              <w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0200899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2018/7631818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618049v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious Games for Home Based Rehabilitation: Inertial Sensor Energy Consumption</w:t>
               </w:r>
@@ -1864,51 +1864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 39 (6), pp.440-444. </w:t>
@@ -2074,252 +2074,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CONSISTENT DATA FUSION APPROACH FOR UNCERTAINTY QUANTIFICATION IN RIGID MUSCULOSKELETAL SIMULATION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Interactive and Connected Rehabilitation Systems for E-Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219519417500622⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (5-6), pp.289-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407174v1</w:t>
+                <w:t xml:space="preserve">hal-03553720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive and Connected Rehabilitation Systems for E-Health</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">A CONSISTENT DATA FUSION APPROACH FOR UNCERTAINTY QUANTIFICATION IN RIGID MUSCULOSKELETAL SIMULATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37 (5-6), pp.289-296. </w:t>
+              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (04), pp.1750062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2016.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0219519417500622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553720v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Multi-Sensor Fusion Scheme to Improve the Accuracy of Knee Flexion Kinematics for Functional Rehabilitation Movements</w:t>
               </w:r>
@@ -2465,51 +2465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2556,90 +2556,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust protocol for the creation of patient-specific finite element models of the musculoskeletal system from medical imaging data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rassineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering: Imaging &amp; Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (3), pp.136-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2667,347 +2667,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESTIMATION OF MUSCLE FORCE DERIVED FROM IN VIVO MR ELASTOGRAPHY TESTS: A PRELIMINARY STUDY</w:t>
+                <w:t xml:space="preserve">Analysis of liver viscosity behavior as a function of multifrequency magnetic resonance elastography (MMRE) postprocessing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Gwladys E Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rhein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Latrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Musculoskeletal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218957713500152⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.422 - 428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.23986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809959v1</w:t>
+                <w:t xml:space="preserve">hal-03809995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of liver viscosity behavior as a function of multifrequency magnetic resonance elastography (MMRE) postprocessing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">ESTIMATION OF MUSCLE FORCE DERIVED FROM IN VIVO MR ELASTOGRAPHY TESTS: A PRELIMINARY STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Tuan Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38, pp.422 - 428. </w:t>
+              <w:t xml:space="preserve">Journal of Musculoskeletal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (03), pp.1350015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmri.23986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218957713500152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809995v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a hyper-viscoelastic phantom mimicking biological soft tissue using an abdominal pneumatic driver with Magnetic Resonance Elastography (MRE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys E Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Debernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Foucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay M Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3058,90 +3058,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Characterization of Human Cortical Bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Mazeran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K El Kirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Modeling in Engineering &amp; Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 87 (6), pp.557-578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3175,51 +3175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASSESSMENT OF MECHANICAL PROPERTIES OF HUMAN OSTEON LAMELLAE EXHIBITING VARIOUS DEGREES OF MINERALIZATION BY NANOINDENTATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaifeng Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3227,51 +3227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilharreborde Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae Young Rho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Musculoskeletal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (03), pp.135-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3331,51 +3331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vanleene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 30 (8), pp.1049-1056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3422,51 +3422,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional characterization of cortical bone microstructure by microcomputed tomography: validation with ultrasonic and microscopic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Basillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chappard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3581,51 +3581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Vanleene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Mazeran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (8), pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3671,90 +3671,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission scanning acoustic imaging of human cortical bone and relation with the microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gherbezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François de Belleval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 19 (6), pp.639-647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3840,51 +3840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Steayert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Hypotheses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 61, pp.45-51. </w:t>
@@ -4075,64 +4075,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Facial Rehabilitation by Coupling Reinforcement Learning and Finite Element Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dp Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4157,51 +4157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone : the only smart and sustainable living material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque InterUT Systèmes sûrs et durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], Feb 2023, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4261,64 +4261,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBMC2019 - 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, berlin, Germany. pp.6132-6135, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4503,64 +4503,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ang Xiao Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rachik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4641,51 +4641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rassineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4980,256 +4980,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an adaptive volume mesh derived from Computed Tomography data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Finite Element Simulation of Shear Wave Propagation within Human Skeletal Muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Tuan Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angxiao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516440v1</w:t>
+                <w:t xml:space="preserve">hal-01706208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Simulation of Shear Wave Propagation within Human Skeletal Muscle</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Towards an adaptive volume mesh derived from Computed Tomography data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ho Quang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Tuan Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rassineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706208v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious game for functional rehabilitation</w:t>
               </w:r>
@@ -5241,64 +5241,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halim Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Beirut, France. pp.242-245, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5332,103 +5332,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of shear wave propagation derived from MR elastography in 3D thigh skeletal muscle using subject specific finite element model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 36th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, France. pp.4026-4029, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5462,51 +5462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation personnalisée de l'activation du grand zygomatique via l'IRM. Application à la simulation de la mimique faciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5622,51 +5622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rassineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5743,51 +5743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Aufaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
@@ -5810,312 +5810,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par la Méthode des éléments finis de la propagation des ondes</w:t>
+                <w:t xml:space="preserve">Nanoindentation et analyse par éléments finis pour caractériser l'anisotropie du tissu osseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet Tran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kevin Galazer</w:t>
+                <w:t xml:space="preserve">Hélène Brockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Mazeran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rachik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413216v1</w:t>
+                <w:t xml:space="preserve">hal-01412109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoindentation et analyse par éléments finis pour caractériser l'anisotropie du tissu osseux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation par la Méthode des éléments finis de la propagation des ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Brockaert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Mazeran</w:t>
+                <w:t xml:space="preserve">Kevin Galazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rachik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412109v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la sensibilité des paramètres anthropométriques et géométriques des os et muscles pour un modèle musculosquelettique des membres inférieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6140,51 +6140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la MEF pour la caractérisation in vivo des propriétés mécaniques de la peau humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6192,51 +6192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rachik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6300,51 +6300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6382,51 +6382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical factors effects on cementless Total Hip Arthoplasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tongtong Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6490,51 +6490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6617,51 +6617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Nhu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lallouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6742,51 +6742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Nhu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lallouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6854,64 +6854,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Extraction From Medical Imaging for Advanced Patient-Specific Musculoskeletal Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.135-142, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6977,51 +6977,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equipex FIGURES : Bilan UTC 2011-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de technologie de Compiègne. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7208,51 +7208,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05453836v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Nhu Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Devismes-Ferrandini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Ballit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Maran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ami" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2025.109184" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382280v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Quexada Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Trabelsi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garz&#243;n-Alvarado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jor.2025.04.014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382191v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Quexada-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Messelmani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jellali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jor.2025.05.058" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04317966v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Maillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10439-023-03274-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04317948v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hobatho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ramtani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BONE.2023.116742" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04317924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Quexada" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalenia Marquez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2065201" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03859324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Phong Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dakp&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Tuan Dao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9110619" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676366v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106904" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233432v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-021-02383-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/5039329" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2020.105410" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862352v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Tannous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TG.2019.2963108" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02407196v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/7631818" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03618049v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Van Rijsbergen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert van Rietbergen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Barthelemy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eltes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ron Laz&#225;ry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200899" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01915217v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887225v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Idriss" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/games.7284" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02407174v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519417500622" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553720v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tannous" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gamet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.02.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399257v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gamet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16111914" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807889v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Leclerc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charleux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bensamoun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.818664" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270984v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2014.896226" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809959v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F Bensamoun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957713500152" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809995v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys E Leclerc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Robert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rhein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Latrive" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.23986" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811582v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Debernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foucart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay M Pelletier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.01.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811181v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mazeran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K El Kirat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2012.087.557" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813075v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaifeng Fan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilharreborde Brice" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Young Rho" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957708002024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590693v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanleene" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2007.12.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812662v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Basillais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Brunet-Imbault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lemineur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00776-006-1104-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FTDMWLTT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090277v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Vanleene" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Mazeran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2006.0255" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-XW29T86L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813176v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gherbezza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois de Belleval" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2004.02.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111386v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H Schwartz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stolz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Steayert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-9877(03)00102-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081970v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Couteau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavallee" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822956v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dp Nguyen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011805v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/62w6-df24" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599055v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Nguyen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc.2019.8856606" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565006v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908921v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Xiao Fan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachik" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922243v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Quang Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584984v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Negrevergne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nha Hoang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0888-613X(02)00066-X" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359984v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516440v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706208v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angxiao Fan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553736v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2015.7323297" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893808v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944507" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722106v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Devauchelle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595884v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bideau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592945v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aufaure" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413216v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Galazer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412109v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brockaert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378538v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509131v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charleux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ehrlacher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695042v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sangeux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812940v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongtong Guo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813037v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-V. Tran" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744432v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dambricourt Malass&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lallouet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Tien-Tuan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348498v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04318076v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-801238-3.99935-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083753v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05453836v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Nhu Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Devismes-Ferrandini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Ballit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Maran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ami" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2025.109184" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382191v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Quexada-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Messelmani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jellali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jor.2025.05.058" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382280v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Quexada Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Trabelsi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garz&#243;n-Alvarado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jor.2025.04.014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04317966v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Maillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10439-023-03274-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04317948v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hobatho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ramtani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BONE.2023.116742" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04317924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Quexada" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalenia Marquez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2065201" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03859324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Phong Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dakp&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Tuan Dao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9110619" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676366v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106904" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233432v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-021-02383-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/5039329" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2020.105410" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862352v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Tannous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TG.2019.2963108" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03618049v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Van Rijsbergen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert van Rietbergen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Barthelemy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eltes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ron Laz&#225;ry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200899" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02407196v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/7631818" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01915217v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887225v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Idriss" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/games.7284" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tannous" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gamet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.02.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02407174v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519417500622" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399257v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gamet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16111914" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807889v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Leclerc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charleux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bensamoun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.818664" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270984v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2014.896226" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809995v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys E Leclerc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Robert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rhein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Latrive" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.23986" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809959v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F Bensamoun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957713500152" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811582v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Debernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foucart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay M Pelletier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.01.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811181v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mazeran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K El Kirat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2012.087.557" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813075v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaifeng Fan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilharreborde Brice" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Young Rho" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957708002024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590693v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanleene" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2007.12.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812662v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Basillais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Brunet-Imbault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lemineur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00776-006-1104-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FTDMWLTT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090277v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Vanleene" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Mazeran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2006.0255" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-XW29T86L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813176v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gherbezza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois de Belleval" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2004.02.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111386v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H Schwartz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stolz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Steayert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-9877(03)00102-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081970v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Couteau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavallee" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822956v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dp Nguyen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011805v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/62w6-df24" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599055v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Nguyen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc.2019.8856606" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565006v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908921v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Xiao Fan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachik" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922243v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Quang Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584984v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Negrevergne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nha Hoang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0888-613X(02)00066-X" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359984v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706208v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angxiao Fan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516440v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553736v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2015.7323297" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893808v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944507" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722106v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Devauchelle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595884v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bideau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592945v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aufaure" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412109v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brockaert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413216v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Galazer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378538v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509131v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charleux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ehrlacher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695042v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sangeux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812940v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongtong Guo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813037v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-V. Tran" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744432v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dambricourt Malass&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lallouet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Tien-Tuan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348498v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04318076v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-801238-3.99935-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083753v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>