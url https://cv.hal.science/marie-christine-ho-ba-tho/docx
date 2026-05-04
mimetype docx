--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -494,711 +494,711 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive Characterization of Skeletal Muscle Extracellular Matrix Morphology by Combining Optical Coherence Tomography (OCT) Imaging with Tissue Clearing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of growth plate morphology on bone trabecular groups, a framework computational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Quexada-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Maillet</w:t>
+                <w:t xml:space="preserve">Marie-Christine Hobatho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malek Kammoun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olfa Trabelsi</w:t>
+                <w:t xml:space="preserve">Salah Ramtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Garzón-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S10439-023-03274-2⟩</w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 171, pp.116742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.BONE.2023.116742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317966v1</w:t>
+                <w:t xml:space="preserve">hal-04317948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of growth plate morphology on bone trabecular groups, a framework computational approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Quexada-Rodríguez</w:t>
+                <w:t xml:space="preserve">Non-destructive Characterization of Skeletal Muscle Extracellular Matrix Morphology by Combining Optical Coherence Tomography (OCT) Imaging with Tissue Clearing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Trabelsi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diego Garzón-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 171, pp.116742. </w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (10), pp.2323-2336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.BONE.2023.116742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/S10439-023-03274-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317948v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified framework of cell population dynamics and mechanical stimulus using a discrete approach in bone remodelling</w:t>
+                <w:t xml:space="preserve">Fast 3D Face Reconstruction from a Single Image Using Different Deep Learning Approaches for Facial Palsy Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Quexada</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olfa Trabelsi</w:t>
+                <w:t xml:space="preserve">Duc-Phong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Nhu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalenia Marquez</w:t>
+                <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Tuan Dao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2022.2065201⟩</w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (11), pp.619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering9110619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317924v1</w:t>
+                <w:t xml:space="preserve">hal-03859324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast 3D Face Reconstruction from a Single Image Using Different Deep Learning Approaches for Facial Palsy Patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Reinforcement Learning coupled with Finite Element Modeling for Facial Motion Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Phong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bioengineering9110619⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.106904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2022.106904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859324v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning coupled with Finite Element Modeling for Facial Motion Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duc-Phong Nguyen</w:t>
+                <w:t xml:space="preserve">A unified framework of cell population dynamics and mechanical stimulus using a discrete approach in bone remodelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Quexada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Ramtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalenia Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.106904. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (4), pp.399-411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2022.106904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2022.2065201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676366v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced facial expression recognition using 3D point sets and geometric deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Phong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1258,51 +1258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Nhu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2020, pp.5039329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1349,77 +1349,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time computer vision system for tracking simultaneously subject-specific rigid head and non-rigid facial mimic movements using a contactless sensor and system of systems approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Nhu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 191, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1581,386 +1581,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of patient-specific computational models vs. clinical follow-up, for adjacent segment disc degeneration and bone remodelling after spinal fusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serious Games for Home Based Rehabilitation: Inertial Sensor Energy Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halim Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Van Rijsbergen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Áron Lazáry</w:t>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0200899⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (6), pp.440-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618049v1</w:t>
+                <w:t xml:space="preserve">hal-01915217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Systematic Review of Continuum Modeling of Skeletal Muscles: Current Trends, Limitations, and Recommendations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of patient-specific computational models vs. clinical follow-up, for adjacent segment disc degeneration and bone remodelling after spinal fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Van Rijsbergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert van Rietbergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Eltes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tien Tuan Dao</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Áron Lazáry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018, pp.1-17. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (8), pp.e0200899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2018/7631818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0200899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407196v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious Games for Home Based Rehabilitation: Inertial Sensor Energy Consumption</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Systematic Review of Continuum Modeling of Skeletal Muscles: Current Trends, Limitations, and Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+                <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 39 (6), pp.440-444. </w:t>
+              <w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2018/7631818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915217v1</w:t>
+                <w:t xml:space="preserve">hal-02407196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehabilitation-Oriented Serious Game Development and Evaluation Guidelines for Musculoskeletal Disorders</w:t>
               </w:r>
@@ -2074,268 +2074,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive and Connected Rehabilitation Systems for E-Health</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">A CONSISTENT DATA FUSION APPROACH FOR UNCERTAINTY QUANTIFICATION IN RIGID MUSCULOSKELETAL SIMULATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2016.02.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (04), pp.1750062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219519417500622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553720v1</w:t>
+                <w:t xml:space="preserve">hal-02407174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CONSISTENT DATA FUSION APPROACH FOR UNCERTAINTY QUANTIFICATION IN RIGID MUSCULOSKELETAL SIMULATION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Interactive and Connected Rehabilitation Systems for E-Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (04), pp.1750062. </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (5-6), pp.289-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219519417500622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407174v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Multi-Sensor Fusion Scheme to Improve the Accuracy of Knee Flexion Kinematics for Functional Rehabilitation Movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halim Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2344,1701 +2356,1701 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (11), pp.1914. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s16111914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification process based on shear wave propagation within a phantom using finite element modelling and magnetic resonance elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (5), pp.485-491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2013.818664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust protocol for the creation of patient-specific finite element models of the musculoskeletal system from medical imaging data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rassineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering: Imaging &amp; Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (3), pp.136-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/21681163.2014.896226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of liver viscosity behavior as a function of multifrequency magnetic resonance elastography (MMRE) postprocessing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys E Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rhein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Latrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38, pp.422 - 428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jmri.23986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESTIMATION OF MUSCLE FORCE DERIVED FROM IN VIVO MR ELASTOGRAPHY TESTS: A PRELIMINARY STUDY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Musculoskeletal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (03), pp.1350015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218957713500152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a hyper-viscoelastic phantom mimicking biological soft tissue using an abdominal pneumatic driver with Magnetic Resonance Elastography (MRE)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Debernard</w:t>
+                <w:t xml:space="preserve">Multiscale Characterization of Human Cortical Bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Foucart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Robert</w:t>
+                <w:t xml:space="preserve">P.-E. Mazeran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kay M Pelletier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K El Kirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 45 (6), pp.952-957. </w:t>
+              <w:t xml:space="preserve">Computer Modeling in Engineering &amp; Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (6), pp.557-578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.01.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3970/cmes.2012.087.557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811582v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Characterization of Human Cortical Bone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
+                <w:t xml:space="preserve">Characterization of a hyper-viscoelastic phantom mimicking biological soft tissue using an abdominal pneumatic driver with Magnetic Resonance Elastography (MRE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys E Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-E. Mazeran</w:t>
+                <w:t xml:space="preserve">Laëtitia Debernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K El Kirat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Félix Foucart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay M Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Modeling in Engineering &amp; Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3970/cmes.2012.087.557⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (6), pp.952-957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811181v1</w:t>
+                <w:t xml:space="preserve">hal-03811582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASSESSMENT OF MECHANICAL PROPERTIES OF HUMAN OSTEON LAMELLAE EXHIBITING VARIOUS DEGREES OF MINERALIZATION BY NANOINDENTATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaifeng Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilharreborde Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae Young Rho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Musculoskeletal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (03), pp.135-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218957708002024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between density and Young’s modulus with microporosity and physico-chemical properties of Wistar rat cortical bone from growth to senescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vanleene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 30 (8), pp.1049-1056. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.medengphy.2007.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional characterization of cortical bone microstructure by microcomputed tomography: validation with ultrasonic and microscopic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Basillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chappard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Brunet-Imbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Lemineur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Orthopaedic Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 12 (2), pp.141-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00776-006-1104-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Strain Rate on the Mechanical Behaviour of Cortical Bone Interstitial Lamellae at the Micrometer Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Vanleene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Mazeran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (8), pp.8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/JMR.2006.0255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission scanning acoustic imaging of human cortical bone and relation with the microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gherbezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François de Belleval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 19 (6), pp.639-647. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2004.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and cellular differentiation: a physical-biochemical conundrum? The example of the hand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent H Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Steayert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Hypotheses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 61, pp.45-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0306-9877(03)00102-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mesh-Matching algorithm: a new automatic 3D mesh generator for Finite Element analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hobatho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 1679, pp.1175-1182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4048,850 +4060,850 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Facial Rehabilitation by Coupling Reinforcement Learning and Finite Element Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dp Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone : the only smart and sustainable living material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque InterUT Systèmes sûrs et durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], Feb 2023, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34746/62w6-df24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time subject-specific head and facial mimic animation system using a contactless kinect sensor and system of systems approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBMC2019 - 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, berlin, Germany. pp.6132-6135, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/embc.2019.8856606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tele-Rehabilitation Serious Game</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+                <w:t xml:space="preserve">Subject-Specific Modeling of Facial Mimics derived from MRI data using FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ang Xiao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Idriss</w:t>
+                <w:t xml:space="preserve">Tien Tuan Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rachik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565006v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subject-Specific Modeling of Facial Mimics derived from MRI data using FEM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rachik</w:t>
+                <w:t xml:space="preserve">Tele-Rehabilitation Serious Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halim Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908921v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material-driven mesh derived from medical images. A case study on patient-specific modeling of the lumbar spine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ho Quang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rassineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expert Opinion Extraction from a Biomedical Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Samet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Negrevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Nha Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lugano, Switzerland. pp.1 - 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0888-613X(02)00066-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Various Orientation Measurement Approaches Applied to a Serious Game System for Functional Rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halim Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4900,986 +4912,999 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> EMBC 2016 38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Orlando (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Simulation of Shear Wave Propagation within Human Skeletal Muscle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+                <w:t xml:space="preserve">Serious game for functional rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halim Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Beirut, France. pp.242-245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICABME.2015.7323297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706208v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an adaptive volume mesh derived from Computed Tomography data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Rassineux</w:t>
+                <w:t xml:space="preserve">Finite Element Simulation of Shear Wave Propagation within Human Skeletal Muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Tuan Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angxiao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516440v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious game for functional rehabilitation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Towards an adaptive volume mesh derived from Computed Tomography data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ho Quang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rassineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553736v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of shear wave propagation derived from MR elastography in 3D thigh skeletal muscle using subject specific finite element model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 36th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, France. pp.4026-4029, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2014.6944507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation personnalisée de l'activation du grand zygomatique via l'IRM. Application à la simulation de la mimique faciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rachik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un modèle ostéoarticulaire du genou humain pour une analyse dynamique du contact en grands déplacements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Développement d'une chaîne de calcul par éléments finis à partir de données issues de l'imagerie médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Rassineux</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Tuan Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Aufaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00595884v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une chaîne de calcul par éléments finis à partir de données issues de l'imagerie médicale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Développement d'un modèle ostéoarticulaire du genou humain pour une analyse dynamique du contact en grands déplacements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Aufaure</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rassineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592945v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoindentation et analyse par éléments finis pour caractériser l'anisotropie du tissu osseux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Mazeran</w:t>
+                <w:t xml:space="preserve">Modélisation par la Méthode des éléments finis de la propagation des ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Galazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rachik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5888,119 +5913,106 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412109v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par la Méthode des éléments finis de la propagation des ondes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Galazer</w:t>
+                <w:t xml:space="preserve">Nanoindentation et analyse par éléments finis pour caractériser l'anisotropie du tissu osseux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Mazeran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rachik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6009,565 +6021,565 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413216v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la sensibilité des paramètres anthropométriques et géométriques des os et muscles pour un modèle musculosquelettique des membres inférieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la MEF pour la caractérisation in vivo des propriétés mécaniques de la peau humaine</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détermination des pressions de contact dans le cartilage au cours d'une flexion de genou via l'IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Ehrlacher</w:t>
+                <w:t xml:space="preserve">Morgan Sangeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+              <w:t xml:space="preserve">8e Colloque National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509131v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des pressions de contact dans le cartilage au cours d'une flexion de genou via l'IRM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application de la MEF pour la caractérisation in vivo des propriétés mécaniques de la peau humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Sangeux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Charleux</w:t>
+                <w:t xml:space="preserve">Fabien Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rachik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque National en Calcul des Structures</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695042v1</w:t>
+                <w:t xml:space="preserve">hal-01509131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical factors effects on cementless Total Hip Arthoplasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tongtong Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés mécaniques multi-couches de la peau humaine in vivo Modèle numérique anatomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-V. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6577,383 +6589,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution virtuelle de la base crânienne du Sinanthrope (Homo erectus pekinensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Nhu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lallouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Tien-Tuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’avenir de Sapiens et la verticalité, Dambricourt Malassé, A., Hadjouis, D., Joffroy, S., Autet, B. (dir.). Vol. 6. Série Anatomie comparée et posture de l'animal et de l'homme, Hadjouis, D. (dir.), Coll. Biologie. ISTE Editions, Londres.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, ISTE, 2025, Série Anatomie comparée et posture de l'animal et de l'homme, Hadjouis, D. (dir.), Coll. Biologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution virtuelle de la base crânienne du Sinanthrope (Homo erectus pekinensis).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Nhu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lallouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iste editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'avenir de Sapiens et la verticalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iste editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.99-111, 2025, Anatomie comparée et posture de l'animal et de l'Homme, ISBN papier : 9781836120520 ISBN ebook : 9781836130529</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05348498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Extraction From Medical Imaging for Advanced Patient-Specific Musculoskeletal Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.135-142, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/b978-0-12-801238-3.99935-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6963,105 +6975,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equipex FIGURES : Bilan UTC 2011-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de technologie de Compiègne. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId209"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7208,51 +7220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05453836v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Nhu Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Devismes-Ferrandini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Ballit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Maran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ami" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2025.109184" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382191v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Quexada-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Messelmani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jellali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jor.2025.05.058" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382280v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Quexada Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Trabelsi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garz&#243;n-Alvarado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jor.2025.04.014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04317966v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Maillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10439-023-03274-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04317948v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hobatho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ramtani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BONE.2023.116742" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04317924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Quexada" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalenia Marquez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2065201" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03859324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Phong Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dakp&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Tuan Dao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9110619" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676366v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106904" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233432v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-021-02383-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/5039329" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2020.105410" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862352v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Tannous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TG.2019.2963108" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03618049v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Van Rijsbergen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert van Rietbergen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Barthelemy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eltes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ron Laz&#225;ry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200899" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02407196v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/7631818" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01915217v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887225v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Idriss" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/games.7284" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tannous" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gamet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.02.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02407174v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519417500622" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399257v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gamet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16111914" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807889v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Leclerc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charleux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bensamoun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.818664" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270984v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2014.896226" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809995v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys E Leclerc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Robert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rhein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Latrive" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.23986" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809959v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F Bensamoun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957713500152" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811582v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Debernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foucart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay M Pelletier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.01.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811181v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mazeran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K El Kirat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2012.087.557" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813075v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaifeng Fan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilharreborde Brice" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Young Rho" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957708002024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590693v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanleene" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2007.12.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812662v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Basillais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Brunet-Imbault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lemineur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00776-006-1104-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FTDMWLTT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090277v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Vanleene" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Mazeran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2006.0255" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-XW29T86L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813176v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gherbezza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois de Belleval" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2004.02.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111386v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H Schwartz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stolz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Steayert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-9877(03)00102-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081970v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Couteau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavallee" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822956v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dp Nguyen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011805v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/62w6-df24" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599055v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Nguyen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc.2019.8856606" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565006v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908921v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Xiao Fan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachik" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922243v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Quang Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584984v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Negrevergne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nha Hoang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0888-613X(02)00066-X" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359984v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706208v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angxiao Fan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516440v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553736v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2015.7323297" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893808v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944507" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722106v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Devauchelle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595884v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bideau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592945v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aufaure" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412109v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brockaert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413216v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Galazer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378538v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509131v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charleux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ehrlacher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695042v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sangeux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812940v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongtong Guo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813037v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-V. Tran" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744432v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dambricourt Malass&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lallouet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Tien-Tuan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348498v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04318076v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-801238-3.99935-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083753v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05453836v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Nhu Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Devismes-Ferrandini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Ballit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Maran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ami" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2025.109184" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382191v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Quexada-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Messelmani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jellali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jor.2025.05.058" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382280v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Quexada Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Trabelsi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garz&#243;n-Alvarado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jor.2025.04.014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04317948v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hobatho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ramtani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BONE.2023.116742" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04317966v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Maillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10439-023-03274-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03859324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Phong Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dakp&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Tuan Dao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9110619" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106904" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04317924v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Quexada" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalenia Marquez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2065201" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233432v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-021-02383-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/5039329" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2020.105410" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862352v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Tannous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TG.2019.2963108" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01915217v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03618049v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Van Rijsbergen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert van Rietbergen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Barthelemy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eltes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ron Laz&#225;ry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200899" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02407196v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/7631818" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887225v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Idriss" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/games.7284" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02407174v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519417500622" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553720v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tannous" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gamet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.02.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-603SXVZ6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gamet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16111914" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Leclerc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charleux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bensamoun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.818664" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270984v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2014.896226" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809995v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys E Leclerc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Robert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rhein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Latrive" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.23986" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809959v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F Bensamoun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957713500152" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811181v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mazeran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K El Kirat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2012.087.557" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811582v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Debernard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foucart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay M Pelletier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.01.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813075v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaifeng Fan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilharreborde Brice" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Young Rho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957708002024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590693v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanleene" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2007.12.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812662v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Basillais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Brunet-Imbault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lemineur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00776-006-1104-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FTDMWLTT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090277v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Vanleene" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Mazeran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2006.0255" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-XW29T86L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813176v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gherbezza" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois de Belleval" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2004.02.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111386v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H Schwartz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stolz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Steayert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-9877(03)00102-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081970v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Couteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavallee" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822956v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dp Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011805v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/62w6-df24" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599055v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Nguyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc.2019.8856606" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908921v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Xiao Fan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachik" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565006v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Quang Nguyen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584984v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Negrevergne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nha Hoang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0888-613X(02)00066-X" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359984v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553736v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2015.7323297" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706208v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angxiao Fan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516440v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893808v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944507" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722106v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Devauchelle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592945v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bideau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aufaure" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595884v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dao" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413216v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Galazer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412109v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brockaert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378538v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695042v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sangeux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509131v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charleux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ehrlacher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812940v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongtong Guo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813037v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-V. Tran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744432v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dambricourt Malass&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lallouet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Tien-Tuan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348498v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04318076v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-801238-3.99935-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083753v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>