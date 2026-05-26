--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -243,962 +243,962 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stimulation in 2D: A potent accelerator of matrix mineralization in ATDC5 chondrogenic cells</w:t>
+                <w:t xml:space="preserve">Exploring the impact of mechanical stimuli on growth plate morphology and trabecular adaptation: A finite element approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Quexada-Rodríguez</w:t>
+                <w:t xml:space="preserve">Diego Quexada Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taha Messelmani</w:t>
+                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Jellali</w:t>
+                <w:t xml:space="preserve">Olfa Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Le Goff</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diego Garzón-Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Orthopaedics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 70, pp.173-182. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jor.2025.05.058⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 63, pp.228-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jor.2025.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382191v1</w:t>
+                <w:t xml:space="preserve">hal-05382280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of mechanical stimuli on growth plate morphology and trabecular adaptation: A finite element approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical stimulation in 2D: A potent accelerator of matrix mineralization in ATDC5 chondrogenic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Quexada-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Quexada Rodríguez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Taha Messelmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Jellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Orthopaedics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 63, pp.228-237. </w:t>
+              <w:t xml:space="preserve">, 2025, 70, pp.173-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jor.2025.04.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jor.2025.05.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382280v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of growth plate morphology on bone trabecular groups, a framework computational approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Non-destructive Characterization of Skeletal Muscle Extracellular Matrix Morphology by Combining Optical Coherence Tomography (OCT) Imaging with Tissue Clearing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Trabelsi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diego Garzón-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.BONE.2023.116742⟩</w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (10), pp.2323-2336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S10439-023-03274-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317948v1</w:t>
+                <w:t xml:space="preserve">hal-04317966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive Characterization of Skeletal Muscle Extracellular Matrix Morphology by Combining Optical Coherence Tomography (OCT) Imaging with Tissue Clearing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxence Maillet</w:t>
+                <w:t xml:space="preserve">Influence of growth plate morphology on bone trabecular groups, a framework computational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Quexada-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malek Kammoun</w:t>
+                <w:t xml:space="preserve">Marie-Christine Hobatho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Avril</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olfa Trabelsi</w:t>
+                <w:t xml:space="preserve">Salah Ramtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Garzón-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51 (10), pp.2323-2336. </w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 171, pp.116742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S10439-023-03274-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.BONE.2023.116742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317966v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast 3D Face Reconstruction from a Single Image Using Different Deep Learning Approaches for Facial Palsy Patients</w:t>
+                <w:t xml:space="preserve">A unified framework of cell population dynamics and mechanical stimulus using a discrete approach in bone remodelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc-Phong Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tan-Nhu Nguyen</w:t>
+                <w:t xml:space="preserve">Diego Quexada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Ramtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Kalenia Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bioengineering9110619⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (4), pp.399-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2022.2065201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859324v1</w:t>
+                <w:t xml:space="preserve">hal-04317924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning coupled with Finite Element Modeling for Facial Motion Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Fast 3D Face Reconstruction from a Single Image Using Different Deep Learning Approaches for Facial Palsy Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Phong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Nhu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2022.106904⟩</w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (11), pp.619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering9110619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676366v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified framework of cell population dynamics and mechanical stimulus using a discrete approach in bone remodelling</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Reinforcement Learning coupled with Finite Element Modeling for Facial Motion Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Phong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Tuan Dao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26 (4), pp.399-411. </w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.106904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2022.2065201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2022.106904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317924v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced facial expression recognition using 3D point sets and geometric deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Phong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1245,64 +1245,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Systematic Review of Real-Time Medical Simulations with Soft-Tissue Deformation: Computational Approaches, Interaction Devices, System Architectures, and Clinical Validations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Nhu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2020, pp.5039329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1349,77 +1349,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time computer vision system for tracking simultaneously subject-specific rigid head and non-rigid facial mimic movements using a contactless sensor and system of systems approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Nhu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 191, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1581,161 +1581,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious Games for Home Based Rehabilitation: Inertial Sensor Energy Consumption</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Systematic Review of Continuum Modeling of Skeletal Muscles: Current Trends, Limitations, and Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Tien Tuan Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 39 (6), pp.440-444. </w:t>
+              <w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2018/7631818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915217v1</w:t>
+                <w:t xml:space="preserve">hal-02407196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of patient-specific computational models vs. clinical follow-up, for adjacent segment disc degeneration and bone remodelling after spinal fusion</w:t>
               </w:r>
@@ -1849,118 +1806,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Systematic Review of Continuum Modeling of Skeletal Muscles: Current Trends, Limitations, and Recommendations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serious Games for Home Based Rehabilitation: Inertial Sensor Energy Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halim Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tien Tuan Dao</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (6), pp.440-444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2018/7631818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407196v1</w:t>
+                <w:t xml:space="preserve">hal-01915217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehabilitation-Oriented Serious Game Development and Evaluation Guidelines for Musculoskeletal Disorders</w:t>
               </w:r>
@@ -2080,64 +2080,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CONSISTENT DATA FUSION APPROACH FOR UNCERTAINTY QUANTIFICATION IN RIGID MUSCULOSKELETAL SIMULATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (04), pp.1750062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2184,51 +2184,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive and Connected Rehabilitation Systems for E-Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2356,51 +2356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2477,51 +2477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2568,90 +2568,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust protocol for the creation of patient-specific finite element models of the musculoskeletal system from medical imaging data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rassineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering: Imaging &amp; Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (3), pp.136-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2679,559 +2679,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of liver viscosity behavior as a function of multifrequency magnetic resonance elastography (MMRE) postprocessing</w:t>
+                <w:t xml:space="preserve">ESTIMATION OF MUSCLE FORCE DERIVED FROM IN VIVO MR ELASTOGRAPHY TESTS: A PRELIMINARY STUDY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys E Leclerc</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Tuan Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.23986⟩</w:t>
+              <w:t xml:space="preserve">Journal of Musculoskeletal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (03), pp.1350015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218957713500152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809995v1</w:t>
+                <w:t xml:space="preserve">hal-03809959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESTIMATION OF MUSCLE FORCE DERIVED FROM IN VIVO MR ELASTOGRAPHY TESTS: A PRELIMINARY STUDY</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of liver viscosity behavior as a function of multifrequency magnetic resonance elastography (MMRE) postprocessing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys E Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rhein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Paul Latrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Musculoskeletal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 16 (03), pp.1350015. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.422 - 428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218957713500152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmri.23986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809959v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Characterization of Human Cortical Bone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
+                <w:t xml:space="preserve">Characterization of a hyper-viscoelastic phantom mimicking biological soft tissue using an abdominal pneumatic driver with Magnetic Resonance Elastography (MRE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys E Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-E. Mazeran</w:t>
+                <w:t xml:space="preserve">Laëtitia Debernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K El Kirat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Félix Foucart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay M Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Modeling in Engineering &amp; Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3970/cmes.2012.087.557⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (6), pp.952-957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811181v1</w:t>
+                <w:t xml:space="preserve">hal-03811582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a hyper-viscoelastic phantom mimicking biological soft tissue using an abdominal pneumatic driver with Magnetic Resonance Elastography (MRE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale Characterization of Human Cortical Bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E. Mazeran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K El Kirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys E Leclerc</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 45 (6), pp.952-957. </w:t>
+              <w:t xml:space="preserve">Computer Modeling in Engineering &amp; Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (6), pp.557-578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.01.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3970/cmes.2012.087.557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811582v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASSESSMENT OF MECHANICAL PROPERTIES OF HUMAN OSTEON LAMELLAE EXHIBITING VARIOUS DEGREES OF MINERALIZATION BY NANOINDENTATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaifeng Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3239,51 +3239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilharreborde Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae Young Rho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Musculoskeletal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (03), pp.135-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3343,51 +3343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vanleene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 30 (8), pp.1049-1056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3434,51 +3434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional characterization of cortical bone microstructure by microcomputed tomography: validation with ultrasonic and microscopic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Basillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chappard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3593,51 +3593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Vanleene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Mazeran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (8), pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3683,90 +3683,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission scanning acoustic imaging of human cortical bone and relation with the microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gherbezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François de Belleval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 19 (6), pp.639-647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3852,51 +3852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Steayert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Hypotheses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 61, pp.45-51. </w:t>
@@ -3973,51 +3973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hobatho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 1679, pp.1175-1182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4087,64 +4087,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Facial Rehabilitation by Coupling Reinforcement Learning and Finite Element Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dp Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4169,51 +4169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone : the only smart and sustainable living material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque InterUT Systèmes sûrs et durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], Feb 2023, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4260,77 +4260,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time subject-specific head and facial mimic animation system using a contactless kinect sensor and system of systems approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBMC2019 - 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, berlin, Germany. pp.6132-6135, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4377,64 +4377,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subject-Specific Modeling of Facial Mimics derived from MRI data using FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ang Xiao Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4528,51 +4528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4653,51 +4653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rassineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4778,51 +4778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Negrevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Nha Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4912,51 +4912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4992,455 +4992,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious game for functional rehabilitation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Towards an adaptive volume mesh derived from Computed Tomography data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ho Quang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rassineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553736v1</w:t>
+                <w:t xml:space="preserve">hal-01516440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Simulation of Shear Wave Propagation within Human Skeletal Muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angxiao Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an adaptive volume mesh derived from Computed Tomography data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Serious game for functional rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halim Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Beirut, France. pp.242-245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICABME.2015.7323297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516440v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of shear wave propagation derived from MR elastography in 3D thigh skeletal muscle using subject specific finite element model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 36th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, France. pp.4026-4029, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5474,77 +5474,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation personnalisée de l'activation du grand zygomatique via l'IRM. Application à la simulation de la mimique faciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5589,260 +5589,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une chaîne de calcul par éléments finis à partir de données issues de l'imagerie médicale</w:t>
+                <w:t xml:space="preserve">Développement d'un modèle ostéoarticulaire du genou humain pour une analyse dynamique du contact en grands déplacements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Aufaure</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">T.T. Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rassineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592945v1</w:t>
+                <w:t xml:space="preserve">hal-00595884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un modèle ostéoarticulaire du genou humain pour une analyse dynamique du contact en grands déplacements</w:t>
+                <w:t xml:space="preserve">Développement d'une chaîne de calcul par éléments finis à partir de données issues de l'imagerie médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Tuan Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.T. Dao</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Pascal Aufaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00595884v1</w:t>
+                <w:t xml:space="preserve">hal-00592945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation par la Méthode des éléments finis de la propagation des ondes</w:t>
               </w:r>
@@ -5880,51 +5880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Galazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rachik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5988,51 +5988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Mazeran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rachik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6057,77 +6057,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la sensibilité des paramètres anthropométriques et géométriques des os et muscles pour un modèle musculosquelettique des membres inférieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6146,299 +6146,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des pressions de contact dans le cartilage au cours d'une flexion de genou via l'IRM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application de la MEF pour la caractérisation in vivo des propriétés mécaniques de la peau humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Sangeux</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Fabien Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rachik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ehrlacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque National en Calcul des Structures</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695042v1</w:t>
+                <w:t xml:space="preserve">hal-01509131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la MEF pour la caractérisation in vivo des propriétés mécaniques de la peau humaine</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détermination des pressions de contact dans le cartilage au cours d'une flexion de genou via l'IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Ehrlacher</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Morgan Sangeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+              <w:t xml:space="preserve">8e Colloque National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509131v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical factors effects on cementless Total Hip Arthoplasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tongtong Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6489,64 +6489,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-V. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6629,51 +6629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Nhu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lallouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6754,77 +6754,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Nhu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lallouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iste editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'avenir de Sapiens et la verticalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
@@ -6866,64 +6866,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Extraction From Medical Imaging for Advanced Patient-Specific Musculoskeletal Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.135-142, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6989,51 +6989,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equipex FIGURES : Bilan UTC 2011-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de technologie de Compiègne. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7220,51 +7220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05453836v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Nhu Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Devismes-Ferrandini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Ballit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Maran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ami" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2025.109184" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382191v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Quexada-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Messelmani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jellali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jor.2025.05.058" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382280v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Quexada Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Trabelsi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garz&#243;n-Alvarado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jor.2025.04.014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04317948v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hobatho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ramtani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BONE.2023.116742" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04317966v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Maillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10439-023-03274-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03859324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Phong Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dakp&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Tuan Dao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9110619" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106904" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04317924v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Quexada" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalenia Marquez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2065201" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233432v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-021-02383-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/5039329" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2020.105410" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862352v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Tannous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TG.2019.2963108" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01915217v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03618049v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Van Rijsbergen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert van Rietbergen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Barthelemy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eltes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ron Laz&#225;ry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200899" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02407196v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/7631818" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887225v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Idriss" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/games.7284" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02407174v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519417500622" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553720v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tannous" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gamet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.02.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-603SXVZ6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gamet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16111914" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Leclerc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charleux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bensamoun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.818664" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270984v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2014.896226" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809995v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys E Leclerc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Robert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rhein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Latrive" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.23986" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809959v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F Bensamoun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957713500152" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811181v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mazeran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K El Kirat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2012.087.557" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811582v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Debernard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foucart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay M Pelletier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.01.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813075v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaifeng Fan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilharreborde Brice" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Young Rho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957708002024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590693v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanleene" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2007.12.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812662v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Basillais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Brunet-Imbault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lemineur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00776-006-1104-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FTDMWLTT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090277v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Vanleene" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Mazeran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2006.0255" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-XW29T86L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813176v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gherbezza" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois de Belleval" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2004.02.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111386v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H Schwartz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stolz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Steayert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-9877(03)00102-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081970v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Couteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavallee" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822956v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dp Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011805v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/62w6-df24" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599055v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Nguyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc.2019.8856606" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908921v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Xiao Fan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachik" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565006v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Quang Nguyen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584984v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Negrevergne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nha Hoang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0888-613X(02)00066-X" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359984v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553736v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2015.7323297" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706208v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angxiao Fan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516440v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893808v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944507" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722106v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Devauchelle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592945v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bideau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aufaure" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595884v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dao" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413216v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Galazer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412109v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brockaert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378538v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695042v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sangeux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509131v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charleux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ehrlacher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812940v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongtong Guo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813037v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-V. Tran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744432v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dambricourt Malass&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lallouet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Tien-Tuan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348498v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04318076v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-801238-3.99935-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083753v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05453836v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Nhu Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Devismes-Ferrandini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Ballit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Maran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ami" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2025.109184" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382280v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Quexada Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Trabelsi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garz&#243;n-Alvarado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jor.2025.04.014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382191v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Quexada-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Messelmani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jellali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jor.2025.05.058" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04317966v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Maillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10439-023-03274-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04317948v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hobatho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ramtani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BONE.2023.116742" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04317924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Quexada" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalenia Marquez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2065201" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03859324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Phong Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dakp&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Tuan Dao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9110619" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676366v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106904" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233432v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-021-02383-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/5039329" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2020.105410" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862352v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Tannous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TG.2019.2963108" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02407196v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/7631818" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03618049v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Van Rijsbergen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert van Rietbergen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Barthelemy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eltes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ron Laz&#225;ry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200899" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01915217v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887225v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Idriss" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/games.7284" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02407174v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519417500622" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553720v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tannous" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gamet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.02.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-603SXVZ6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gamet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16111914" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03807889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Leclerc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charleux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bensamoun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.818664" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270984v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2014.896226" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809959v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F Bensamoun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957713500152" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03809995v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys E Leclerc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Robert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rhein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Latrive" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.23986" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811582v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Debernard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foucart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay M Pelletier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.01.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03811181v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mazeran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K El Kirat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2012.087.557" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813075v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaifeng Fan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilharreborde Brice" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Young Rho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218957708002024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590693v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanleene" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2007.12.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812662v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Basillais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Brunet-Imbault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lemineur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00776-006-1104-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FTDMWLTT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090277v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Vanleene" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Mazeran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2006.0255" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-XW29T86L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813176v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gherbezza" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois de Belleval" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2004.02.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111386v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H Schwartz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stolz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Steayert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-9877(03)00102-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081970v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Couteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavallee" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822956v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dp Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011805v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/62w6-df24" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599055v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Nguyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc.2019.8856606" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908921v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Xiao Fan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachik" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565006v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Quang Nguyen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584984v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Negrevergne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nha Hoang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0888-613X(02)00066-X" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359984v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516440v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706208v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angxiao Fan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553736v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2015.7323297" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893808v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944507" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722106v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Devauchelle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595884v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bideau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dao" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592945v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aufaure" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413216v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Galazer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412109v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brockaert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378538v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509131v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charleux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ehrlacher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695042v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sangeux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812940v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongtong Guo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813037v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-V. Tran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744432v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dambricourt Malass&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lallouet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Tien-Tuan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348498v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04318076v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-801238-3.99935-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083753v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>