--- v0 (2026-04-02)
+++ v1 (2026-05-01)
@@ -567,260 +567,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01121530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils de Développement et crise de la représentation : construire un récit collectif</w:t>
+                <w:t xml:space="preserve">Les fragilités des métropoles en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Loubière</w:t>
+                <w:t xml:space="preserve">Fabrice Escaffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Participation ou empowerment, 392, pp.58-60</w:t>
+              <w:t xml:space="preserve">, 2014, Dix métropoles en recherche(s), Hors-série 50, pp.34-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067617v1</w:t>
+                <w:t xml:space="preserve">hal-01086597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fragilités des métropoles en développement</w:t>
+                <w:t xml:space="preserve">Toulouse : de la ville étudiante à la ville du savoir pour tous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Escaffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Dix métropoles en recherche(s), Hors-série 50, pp.34-38</w:t>
+              <w:t xml:space="preserve">Place publique : Nantes / Saint Nazaire : la revue urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46, pp.11-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086597v1</w:t>
+                <w:t xml:space="preserve">hal-01068299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulouse : de la ville étudiante à la ville du savoir pour tous</w:t>
+                <w:t xml:space="preserve">Conseils de Développement et crise de la représentation : construire un récit collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Loubière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Place publique : Nantes / Saint Nazaire : la revue urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 46, pp.11-17</w:t>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Participation ou empowerment, 392, pp.58-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068299v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où vont les villes ?</w:t>
               </w:r>
@@ -1160,51 +1160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une analyse des recompositions récentes dans le périurbain toulousain (introduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Escaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2766,51 +2766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une trajectoire métropolitaine. L’exemple de Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Escaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
@@ -3439,51 +3439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toulouse : une trajectoire métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Balti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Escaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3551,51 +3551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire métropolitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Balti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Escaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3663,51 +3663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fragilités urbaines d’une métropole attractive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Escaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3788,51 +3788,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métropole comme facteur de fragilité ? L’exemple du Nord toulousain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Escaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5077,100 +5077,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00340143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ville, individus et société : possibles interactions</w:t>
+                <w:t xml:space="preserve">Vivre en maison individuelle en lotissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Thouzellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes en évolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris : La Documentation française, 2005, p. 75-86, 2005, Coll. Villes et société</w:t>
+              <w:t xml:space="preserve">Maison individuelle, architecture, urbanité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Tour d'Aigues : éditions de l'Aube, 2005, pp.11-23, 2005, Collection Monde en cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00705320v1</w:t>
+                <w:t xml:space="preserve">hal-00013967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre en maison individuelle en lotissement</w:t>
               </w:r>
@@ -5426,122 +5448,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00340141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre en maison individuelle en lotissement</w:t>
+                <w:t xml:space="preserve">Ville, individus et société : possibles interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapuis, Jean-Yves ; Hardy, Evelyne ; Giusti, Julien. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maison individuelle, architecture, urbanité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Tour d'Aigues : éditions de l'Aube, 2005, pp.11-23, 2005, Collection Monde en cours</w:t>
+              <w:t xml:space="preserve">Villes en évolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : La Documentation française, 2005, p. 75-86, 2005, Coll. Villes et société</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013967v1</w:t>
+                <w:t xml:space="preserve">halshs-00705320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La proximité</w:t>
               </w:r>
@@ -6069,51 +6069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béringuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Escaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6452,51 +6452,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="363CA0F9"/>
+    <w:nsid w:val="0F5F74B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6683,51 +6683,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-christine-jaillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3403-1764" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066931053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04131614v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.180.0155" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122314v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121964v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.4133" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01067617v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01086597v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01068299v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01068157v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01070874v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.007.0060" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02122865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740634v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.800" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637900v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.1211" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180904v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395194v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101114v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zendjebil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Est&#232;be" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Donzelot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lagrange" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395202v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009786v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566423v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Brevard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Thouzellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359890v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288815v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171026v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viala" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andersch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bernie-Boissard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blasco Fabien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bossard Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121817v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/une-trajectoire-metropolitaine-lexemple-de-toulouse.html?CDORIGINE=EDZW301H&amp;amp;utm_campaign=Push-produit-EDZW301H&amp;amp;utm_medium=push&amp;amp;utm_source=editionsdumoniteur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251786v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duchene" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cauhop&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783860v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duch&#234;ne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315910v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Perrin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03138375v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1888/9782706149696/la-fusion-des-regions" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.negri.2021.02.0105" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121957v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/nouvelles-relegations-territoriales/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121958v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49875" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136663v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121959v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bourret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/une-trajectoire-metropolitaine-lexemple-de-toulouse.html?CDORIGINE=EDZW301H&amp;amp;utm_campaign=Push-produit-EDZW301H&amp;amp;utm_medium=push&amp;amp;utm_source=editionsdumoniteur#caracteristiques_produit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121825v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/la-metropole-fragile.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01069294v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3601" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01068020v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=1928" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926184v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/3322/ailleurs" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.borns.2014.01.0070" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801153v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800308v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.borns.2012.01.0117" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800642v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801177v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358756v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292384v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395828v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171019v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150738v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705320v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006019v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005927v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demaziere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340141v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013967v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400982v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400998v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401010v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006820v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122335v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965679v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715068v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611229v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Golovtchenko" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Pervanchon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-christine-jaillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3403-1764" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066931053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04131614v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.180.0155" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122314v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121964v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.4133" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01086597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01068299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01067617v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01068157v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01070874v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.007.0060" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02122865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740634v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.800" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637900v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.1211" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180904v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395194v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101114v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zendjebil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Est&#232;be" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Donzelot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lagrange" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395202v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009786v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566423v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Brevard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Thouzellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359890v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288815v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171026v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viala" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andersch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bernie-Boissard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blasco Fabien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bossard Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121817v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/une-trajectoire-metropolitaine-lexemple-de-toulouse.html?CDORIGINE=EDZW301H&amp;amp;utm_campaign=Push-produit-EDZW301H&amp;amp;utm_medium=push&amp;amp;utm_source=editionsdumoniteur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251786v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duchene" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cauhop&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783860v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duch&#234;ne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315910v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Perrin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03138375v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1888/9782706149696/la-fusion-des-regions" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.negri.2021.02.0105" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121957v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/nouvelles-relegations-territoriales/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121958v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49875" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136663v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121959v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bourret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/une-trajectoire-metropolitaine-lexemple-de-toulouse.html?CDORIGINE=EDZW301H&amp;amp;utm_campaign=Push-produit-EDZW301H&amp;amp;utm_medium=push&amp;amp;utm_source=editionsdumoniteur#caracteristiques_produit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121825v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/la-metropole-fragile.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01069294v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3601" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01068020v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=1928" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926184v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/3322/ailleurs" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.borns.2014.01.0070" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801153v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800308v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.borns.2012.01.0117" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800642v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801177v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358756v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292384v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395828v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171019v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150738v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013967v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006019v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005927v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demaziere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340141v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705320v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400982v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400998v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401010v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006820v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122335v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965679v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715068v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611229v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Golovtchenko" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Pervanchon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>