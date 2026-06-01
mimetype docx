--- v1 (2026-05-01)
+++ v2 (2026-06-01)
@@ -567,260 +567,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01121530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fragilités des métropoles en développement</w:t>
+                <w:t xml:space="preserve">Conseils de Développement et crise de la représentation : construire un récit collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Escaffre</w:t>
+                <w:t xml:space="preserve">Antoine Loubière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Dix métropoles en recherche(s), Hors-série 50, pp.34-38</w:t>
+              <w:t xml:space="preserve">, 2014, Participation ou empowerment, 392, pp.58-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086597v1</w:t>
+                <w:t xml:space="preserve">hal-01067617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulouse : de la ville étudiante à la ville du savoir pour tous</w:t>
+                <w:t xml:space="preserve">Les fragilités des métropoles en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Escaffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Place publique : Nantes / Saint Nazaire : la revue urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 46, pp.11-17</w:t>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Dix métropoles en recherche(s), Hors-série 50, pp.34-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068299v1</w:t>
+                <w:t xml:space="preserve">hal-01086597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils de Développement et crise de la représentation : construire un récit collectif</w:t>
+                <w:t xml:space="preserve">Toulouse : de la ville étudiante à la ville du savoir pour tous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Loubière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Participation ou empowerment, 392, pp.58-60</w:t>
+              <w:t xml:space="preserve">Place publique : Nantes / Saint Nazaire : la revue urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46, pp.11-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067617v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où vont les villes ?</w:t>
               </w:r>
@@ -1160,51 +1160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une analyse des recompositions récentes dans le périurbain toulousain (introduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Escaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2766,51 +2766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une trajectoire métropolitaine. L’exemple de Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Escaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
@@ -3420,884 +3420,884 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02121958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulouse : une trajectoire métropolitaine</w:t>
+                <w:t xml:space="preserve">La métropole comme facteur de fragilité ? L’exemple du Nord toulousain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Balti</w:t>
+                <w:t xml:space="preserve">Jocelyn Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Escaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fabrice Escaffre et Marie-Christine Jaillet. </w:t>
+              <w:t xml:space="preserve">Alain Bourdin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une trajectoire métropolitaine. L'exemple de Toulouse</w:t>
+              <w:t xml:space="preserve">La métropole fragile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du Moniteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.10-25, 2016, 9782281119985</w:t>
+              <w:t xml:space="preserve">, pp.75-102, 2016, 978-2-281-11890-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136663v1</w:t>
+                <w:t xml:space="preserve">halshs-02121825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le territoire métropolitain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Toulouse : une trajectoire métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Balti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Escaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Escaffre et Marie-Christine Jaillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une trajectoire métropolitaine. L’exemple de Toulouse</w:t>
+              <w:t xml:space="preserve">Une trajectoire métropolitaine. L'exemple de Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du Moniteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.29-68, 2016, 9782281119985</w:t>
+              <w:t xml:space="preserve">, pp.10-25, 2016, 9782281119985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02121961v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fragilités urbaines d’une métropole attractive</w:t>
+                <w:t xml:space="preserve">Le territoire métropolitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Bourret</w:t>
+                <w:t xml:space="preserve">Samuel Balti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Escaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Péré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Escaffre et Marie-Christine Jaillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une trajectoire métropolitaine. L’exemple de Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du Moniteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.69-100, 2016, 9782281119985</w:t>
+              <w:t xml:space="preserve">, pp.29-68, 2016, 9782281119985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02121959v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02121961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métropole comme facteur de fragilité ? L’exemple du Nord toulousain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Les fragilités urbaines d’une métropole attractive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Escaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Alain Bourdin. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Péré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Escaffre et Marie-Christine Jaillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La métropole fragile</w:t>
+              <w:t xml:space="preserve">Une trajectoire métropolitaine. L’exemple de Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du Moniteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.75-102, 2016, 978-2-281-11890-2</w:t>
+              <w:t xml:space="preserve">, pp.69-100, 2016, 9782281119985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02121825v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02121959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction [de la partie Quelles mixités ?]</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Agnès Deboulet et Christine Lelévrier. </w:t>
+                <w:t xml:space="preserve">Les &amp;quot;pôles secondaires&amp;quot; dans la réorganisation des mobilités : maturité et durabilité des espaces périurbains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bonnin-Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aragau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Desbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de l'Ecologie, du Développement durable et de l'Energie; Raoul, Emmanuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rénovations urbaines en Europe</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.173-176, 2014, 978-2-7535-3387-5</w:t>
+              <w:t xml:space="preserve">Vivre en ville hors des villes : synthèse du programme de recherche : la mobilité et le péri-urbain à l'impératif de la ville durable : ménager les territoires de vie péri-urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUCA, pp.29-41, 2014, 978-2-11-138135-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069294v1</w:t>
+                <w:t xml:space="preserve">halshs-00983951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les villes sommées d'être compétitives peuvent-elles répondre dans le même temps aux nouveaux enjeux sociaux ? Une contradiction indépassable</w:t>
+                <w:t xml:space="preserve">Introduction [de la partie Quelles mixités ?]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antoine Le Blanc; Jean-Luc Piermay; Philippe Gervais-Lambony; Matthieu Giroud; Céline Pierdet; Samuel Rufat. </w:t>
+              <w:t xml:space="preserve">Agnès Deboulet et Christine Lelévrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropoles en débat : (dé)constructions de la ville compétitive</w:t>
+              <w:t xml:space="preserve">Rénovations urbaines en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.381-394, 2014, Espace et justice, 978-2-84016-179-0</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.173-176, 2014, 978-2-7535-3387-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068020v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ailleurs. Une invitation à la réflexion</w:t>
+                <w:t xml:space="preserve">Les villes sommées d'être compétitives peuvent-elles répondre dans le même temps aux nouveaux enjeux sociaux ? Une contradiction indépassable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Henri Bornstein. </w:t>
+              <w:t xml:space="preserve">Antoine Le Blanc; Jean-Luc Piermay; Philippe Gervais-Lambony; Matthieu Giroud; Céline Pierdet; Samuel Rufat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ailleurs : le théâtre dans la cité questionne l'exil</w:t>
+              <w:t xml:space="preserve">Métropoles en débat : (dé)constructions de la ville compétitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.381-394, 2014, Espace et justice, 978-2-84016-179-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eres.borns.2014.01.0070⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00926184v1</w:t>
+                <w:t xml:space="preserve">hal-01068020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;pôles secondaires&amp;quot; dans la réorganisation des mobilités : maturité et durabilité des espaces périurbains ?</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Ministère de l'Ecologie, du Développement durable et de l'Energie; Raoul, Emmanuel. </w:t>
+                <w:t xml:space="preserve">Ailleurs. Une invitation à la réflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henri Bornstein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre en ville hors des villes : synthèse du programme de recherche : la mobilité et le péri-urbain à l'impératif de la ville durable : ménager les territoires de vie péri-urbains</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ailleurs : le théâtre dans la cité questionne l'exil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.70-87, 2014, 978-2-7492-3981-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.borns.2014.01.0070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00983951v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00926184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
@@ -4898,51 +4898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modes de vie des &amp;quot;navetteurs&amp;quot; toulousains installés dans les franges de l'aire urbaine : vers l'émergence de nouvelles figures de l'urbanité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Thouzellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4984,51 +4984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence de nouvelles figures de l'urbanité dans les modes de vie périurbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5077,544 +5077,544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00340143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre en maison individuelle en lotissement</w:t>
+                <w:t xml:space="preserve">La proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">René Ballain dir.; Dominique Glosman dir.; Roland Raymond dir. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maison individuelle, architecture, urbanité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Tour d'Aigues : éditions de l'Aube, 2005, pp.11-23, 2005, Collection Monde en cours</w:t>
+              <w:t xml:space="preserve">Entre protection et compassion - Des politiques publiques travaillées par la question sociale (1980-2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grenoble : Presses Universitaires de Grenoble, 2005, p., 2005, Symposium (PACTE)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013967v1</w:t>
+                <w:t xml:space="preserve">halshs-00395848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre en maison individuelle en lotissement</w:t>
+                <w:t xml:space="preserve">Ville, individus et société : possibles interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapuis, Jean-Yves ; Hardy, Evelyne ; Giusti, Julien. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maison individuelle, architecture, urbanité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, éditions de l'Aube, pp.11-23, 2005, Collection Monde en cours</w:t>
+              <w:t xml:space="preserve">Villes en évolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : La Documentation française, 2005, p. 75-86, 2005, Coll. Villes et société</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00006019v1</w:t>
+                <w:t xml:space="preserve">halshs-00705320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des agglomérations moyennes en construction. Analyse de quelques facteurs du périmètre des communautés d'agglomération et application à Tours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Demaziere</w:t>
+                <w:t xml:space="preserve">Vivre en maison individuelle en lotissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Thouzellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La construction politique des agglomérations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUCA, 2005</w:t>
+              <w:t xml:space="preserve">Maison individuelle, architecture, urbanité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Tour d'Aigues : éditions de l'Aube, 2005, pp.11-23, 2005, Collection Monde en cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00005927v1</w:t>
+                <w:t xml:space="preserve">hal-00013967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre en maison individuelle en lotissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Thouzellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maison individuelle, architecture, urbanité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ed. de l'Aube, pp.11-23, 2005, Monde en cours</w:t>
+              <w:t xml:space="preserve">, éditions de l'Aube, pp.11-23, 2005, Collection Monde en cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00340141v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ville, individus et société : possibles interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des agglomérations moyennes en construction. Analyse de quelques facteurs du périmètre des communautés d'agglomération et application à Tours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demaziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes en évolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris : La Documentation française, 2005, p. 75-86, 2005, Coll. Villes et société</w:t>
+              <w:t xml:space="preserve">La construction politique des agglomérations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUCA, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00705320v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La proximité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vivre en maison individuelle en lotissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">René Ballain dir.; Dominique Glosman dir.; Roland Raymond dir. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Thouzellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy Tapie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre protection et compassion - Des politiques publiques travaillées par la question sociale (1980-2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Grenoble : Presses Universitaires de Grenoble, 2005, p., 2005, Symposium (PACTE)</w:t>
+              <w:t xml:space="preserve">Maison individuelle, architecture, urbanité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. de l'Aube, pp.11-23, 2005, Monde en cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00395848v1</w:t>
+                <w:t xml:space="preserve">halshs-00340141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6030,90 +6030,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POPSU 2 : Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Balti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béringuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Balti</w:t>
+                <w:t xml:space="preserve">Jocelyn Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Escaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6152,51 +6152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot; pôles secondaires &amp;quot; dans la réorganisation des mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bonnin-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6452,51 +6452,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F5F74B6"/>
+    <w:nsid w:val="86E9C5E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6683,51 +6683,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-christine-jaillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3403-1764" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066931053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04131614v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.180.0155" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122314v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121964v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.4133" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01086597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01068299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01067617v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01068157v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01070874v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.007.0060" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02122865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740634v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.800" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637900v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.1211" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180904v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395194v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101114v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zendjebil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Est&#232;be" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Donzelot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lagrange" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395202v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009786v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566423v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Brevard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Thouzellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359890v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288815v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171026v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viala" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andersch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bernie-Boissard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blasco Fabien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bossard Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121817v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/une-trajectoire-metropolitaine-lexemple-de-toulouse.html?CDORIGINE=EDZW301H&amp;amp;utm_campaign=Push-produit-EDZW301H&amp;amp;utm_medium=push&amp;amp;utm_source=editionsdumoniteur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251786v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duchene" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cauhop&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783860v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duch&#234;ne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315910v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Perrin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03138375v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1888/9782706149696/la-fusion-des-regions" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.negri.2021.02.0105" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121957v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/nouvelles-relegations-territoriales/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121958v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49875" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136663v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121959v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bourret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/une-trajectoire-metropolitaine-lexemple-de-toulouse.html?CDORIGINE=EDZW301H&amp;amp;utm_campaign=Push-produit-EDZW301H&amp;amp;utm_medium=push&amp;amp;utm_source=editionsdumoniteur#caracteristiques_produit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121825v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/la-metropole-fragile.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01069294v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3601" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01068020v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=1928" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926184v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/3322/ailleurs" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.borns.2014.01.0070" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801153v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800308v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.borns.2012.01.0117" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800642v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801177v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358756v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292384v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395828v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171019v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150738v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013967v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006019v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005927v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demaziere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340141v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705320v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400982v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400998v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401010v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006820v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122335v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965679v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715068v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611229v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Golovtchenko" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Pervanchon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-christine-jaillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3403-1764" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066931053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04131614v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.180.0155" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122314v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121964v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.4133" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01067617v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01086597v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01068299v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01068157v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01070874v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.007.0060" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02122865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740634v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.800" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637900v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.1211" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180904v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395194v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101114v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zendjebil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Est&#232;be" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Donzelot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lagrange" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395202v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009786v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566423v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Brevard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Thouzellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359890v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288815v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171026v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viala" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andersch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bernie-Boissard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blasco Fabien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bossard Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121817v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/une-trajectoire-metropolitaine-lexemple-de-toulouse.html?CDORIGINE=EDZW301H&amp;amp;utm_campaign=Push-produit-EDZW301H&amp;amp;utm_medium=push&amp;amp;utm_source=editionsdumoniteur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251786v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duchene" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cauhop&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783860v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duch&#234;ne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315910v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Perrin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03138375v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1888/9782706149696/la-fusion-des-regions" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.negri.2021.02.0105" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121957v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/nouvelles-relegations-territoriales/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121958v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49875" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bourret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/la-metropole-fragile.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121961v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121959v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/une-trajectoire-metropolitaine-lexemple-de-toulouse.html?CDORIGINE=EDZW301H&amp;amp;utm_campaign=Push-produit-EDZW301H&amp;amp;utm_medium=push&amp;amp;utm_source=editionsdumoniteur#caracteristiques_produit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983951v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01069294v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3601" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01068020v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=1928" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926184v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/3322/ailleurs" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.borns.2014.01.0070" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801153v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800308v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.borns.2012.01.0117" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800642v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801177v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358756v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292384v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395828v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171019v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150738v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395848v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705320v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013967v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006019v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005927v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demaziere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340141v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400982v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400998v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401010v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006820v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122335v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965679v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715068v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611229v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Golovtchenko" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Pervanchon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>