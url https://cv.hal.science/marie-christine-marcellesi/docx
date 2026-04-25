--- v0 (2026-03-17)
+++ v1 (2026-04-25)
@@ -2089,50 +2089,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Choix de documents : royaume séleucide »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Marcellesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Marie-Christine Marcellesi, Anne-Valérie Pont (dir.), Religions et fiscalité dans le monde méditerranéen de l'Antiquité à nos jours, Paris, Sorbonne Université Presses, p. 400-409</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Introduction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Marcellesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2141,126 +2210,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Marie-Christine Marcellesi, Anne-Valérie Pont (dir.), Religions et fiscalité dans le monde méditerranéen de l'Antiquité à nos jours, Paris, Sorbonne Université Presses, p. 17-23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907671v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03907688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les derniers Séleucides et leur territoire : l'apport des sources numismatiques »</w:t>
               </w:r>
@@ -3074,173 +3074,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01057822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le monnayage royal et ses interactions avec les monnayages civiques : l'exemple du royaume attalide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Marcellesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I. Savalli-Lestrade et I. Cogitore. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des rois au Prince. Pratiques du pouvoir monarchique dans l'Orient hellénistique et romain (IVe siècle avant J.-C.-IIe siècle après J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellug, pp.193-206, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01057820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adoption et diffusion de la monnaie de bronze dans le monde égéen : une évolution économique et institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Marcellesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biagio Virgilio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi ellenistici</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabrizio Serra Editore, pp.255-271, 2010, Studi ellenistici 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01057747v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01057820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La série romaine tardive d'Alexandrie aux types de Sarapis et du Nil</w:t>
               </w:r>
@@ -3975,51 +3975,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lettres.sorbonne-universite.fr/personnes/marie-christine-marcellesi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114635v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marcellesi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114619v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114603v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2013.8142" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057746v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057745v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057743v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Barrandon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057741v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114579v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2000.4421" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057513v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264078v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cuche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chandezon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907668v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Pont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251022v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nodet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parmentier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/19255/les-antiquites-juives-livres-xii-xiv" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Kremydi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bresc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gorre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057510v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057511v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358860v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Graslin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Baslez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pernin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saminadayar-Perrin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057509v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04215667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907678v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/religions-et-spiritualites/religions-dans-lhistoire/religions-et-fiscalite-dans-le-monde-mediterraneen-de-lantiquite-nos-jours" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907688v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907693v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114660v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114669v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057824v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057825v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057838v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057822v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep &#199;izmeli-&#214;g&#252;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057820v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057816v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057814v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057806v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057809v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057805v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017851v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lettres.sorbonne-universite.fr/personnes/marie-christine-marcellesi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114635v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marcellesi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114619v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114603v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2013.8142" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057746v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057745v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057743v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Barrandon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057741v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114579v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2000.4421" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057513v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264078v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cuche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chandezon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907668v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Pont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251022v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nodet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parmentier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/19255/les-antiquites-juives-livres-xii-xiv" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Kremydi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bresc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gorre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057510v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057511v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358860v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Graslin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Baslez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pernin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saminadayar-Perrin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057509v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04215667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907678v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/religions-et-spiritualites/religions-dans-lhistoire/religions-et-fiscalite-dans-le-monde-mediterraneen-de-lantiquite-nos-jours" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907688v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907671v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907693v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114660v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114669v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057824v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057825v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057838v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057822v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep &#199;izmeli-&#214;g&#252;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057747v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057816v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057814v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057806v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057809v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057805v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017851v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>