--- v1 (2026-04-25)
+++ v2 (2026-05-18)
@@ -1921,195 +1921,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Marcellesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Christine Marcellesi; Anne-Valérie Pont. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religions et fiscalité dans le monde méditerranéen de l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-23, 2022, Religions dans l'histoire, 979-10-231-0728-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Sanctuaires et fiscalité dans le royaume séleucide »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Marcellesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans M.-C. Marcellesi, A.-V. Pont (dir.), Religions et fiscalité dans le monde méditerranéen de l'Antiquité à nos jours, Paris, Sorbonne Université Presses, p. 167-185</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907678v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-04452811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Choix de documents : royaume séleucide »</w:t>
               </w:r>
@@ -3074,173 +3074,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01057822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adoption et diffusion de la monnaie de bronze dans le monde égéen : une évolution économique et institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Marcellesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Biagio Virgilio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi ellenistici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabrizio Serra Editore, pp.255-271, 2010, Studi ellenistici 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01057747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le monnayage royal et ses interactions avec les monnayages civiques : l'exemple du royaume attalide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Marcellesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Savalli-Lestrade et I. Cogitore. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des rois au Prince. Pratiques du pouvoir monarchique dans l'Orient hellénistique et romain (IVe siècle avant J.-C.-IIe siècle après J.-C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellug, pp.193-206, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01057820v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01057747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La série romaine tardive d'Alexandrie aux types de Sarapis et du Nil</w:t>
               </w:r>
@@ -3975,51 +3975,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lettres.sorbonne-universite.fr/personnes/marie-christine-marcellesi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114635v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marcellesi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114619v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114603v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2013.8142" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057746v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057745v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057743v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Barrandon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057741v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114579v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2000.4421" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057513v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264078v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cuche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chandezon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907668v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Pont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251022v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nodet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parmentier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/19255/les-antiquites-juives-livres-xii-xiv" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Kremydi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bresc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gorre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057510v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057511v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358860v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Graslin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Baslez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pernin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saminadayar-Perrin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057509v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04215667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907678v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/religions-et-spiritualites/religions-dans-lhistoire/religions-et-fiscalite-dans-le-monde-mediterraneen-de-lantiquite-nos-jours" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907688v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907671v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907693v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114660v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114669v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057824v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057825v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057838v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057822v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep &#199;izmeli-&#214;g&#252;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057747v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057816v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057814v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057806v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057809v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057805v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017851v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lettres.sorbonne-universite.fr/personnes/marie-christine-marcellesi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114635v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marcellesi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114619v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114603v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2013.8142" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057746v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057745v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057743v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Barrandon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057741v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114579v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2000.4421" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057513v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264078v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cuche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chandezon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907668v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Pont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251022v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nodet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parmentier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/19255/les-antiquites-juives-livres-xii-xiv" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Kremydi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bresc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gorre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057510v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057511v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358860v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Graslin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Baslez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pernin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saminadayar-Perrin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057509v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04215667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452811v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/religions-et-spiritualites/religions-dans-lhistoire/religions-et-fiscalite-dans-le-monde-mediterraneen-de-lantiquite-nos-jours" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907678v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907688v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907671v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907693v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114660v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02114669v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057824v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057825v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057838v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057822v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep &#199;izmeli-&#214;g&#252;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057820v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057816v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057814v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057806v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057809v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057805v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017851v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>