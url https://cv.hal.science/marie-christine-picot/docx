--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -126,20411 +126,20971 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (152)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (156)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excess mortality in adults and adolescents with epilepsy, view from a 10-year nationwide cohort</w:t>
+                <w:t xml:space="preserve">Inflammatory and immune profiling in children and adolescents with attention-deficit/hyperactivity disorder (ADHD): a matched case–control study with longitudinal on/off psychostimulant assessment (ANIME)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Serrand</w:t>
+                <w:t xml:space="preserve">Erica Fongaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Balusson</w:t>
+                <w:t xml:space="preserve">Quentin Leyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Degremont</w:t>
+                <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Nogué</w:t>
+                <w:t xml:space="preserve">Sylvain Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Oger</w:t>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroepidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 60 (1), pp.118-130. </w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000544036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12888-026-08012-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493670v1</w:t>
+                <w:t xml:space="preserve">hal-05585965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional Goals in Mechanically Ventilated Children: Impact of a Standardized Enteral Protocol in a Tertiary Pediatric Intensive Care Unit</w:t>
+                <w:t xml:space="preserve">Excess mortality in adults and adolescents with epilepsy, view from a 10-year nationwide cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Ceci</w:t>
+                <w:t xml:space="preserve">Chris Serrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Baleine</w:t>
+                <w:t xml:space="preserve">Frederic Balusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héléna Huguet</w:t>
+                <w:t xml:space="preserve">Adeline Degremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Cambonie</w:t>
+                <w:t xml:space="preserve">Erika Nogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+                <w:t xml:space="preserve">Emmanuel Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.102985. </w:t>
+              <w:t xml:space="preserve">Neuroepidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 60 (1), pp.118-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2026.102985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000544036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05531500v1</w:t>
+                <w:t xml:space="preserve">hal-05493670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized antioxidant supplementation improves muscle strength, physical activity, and quality of life in patients with FSHD1: A real-world longitudinal study</w:t>
+                <w:t xml:space="preserve">Nutritional Goals in Mechanically Ventilated Children: Impact of a Standardized Enteral Protocol in a Tertiary Pediatric Intensive Care Unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Laoudj-Chenivesse</w:t>
+                <w:t xml:space="preserve">Cyril Ceci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Arbogast</w:t>
+                <w:t xml:space="preserve">Julien Baleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Raynaud</w:t>
+                <w:t xml:space="preserve">Héléna Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Fedou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emma Debroize</w:t>
+                <w:t xml:space="preserve">Gilles Cambonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2026.02.071⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.102985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2026.102985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05539503v2</w:t>
+                <w:t xml:space="preserve">hal-05531500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined methotrexate and short-term superpotent topical corticosteroids compared with prolonged superpotent topical corticosteroids alone in bullous pemphigoid: a multicentre, noninferiority randomised clinical trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Personalized antioxidant supplementation improves muscle strength, physical activity, and quality of life in patients with FSHD1: A real-world longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Laoudj-Chenivesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dereure</w:t>
+                <w:t xml:space="preserve">Sandrine Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bernard</w:t>
+                <w:t xml:space="preserve">E. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chosidow</w:t>
+                <w:t xml:space="preserve">Christine Fedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saskia Ingen-Housz-Oro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Machet</w:t>
+                <w:t xml:space="preserve">Emma Debroize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bjd/ljag094⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 248, pp.424-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2026.02.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05549774v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539503v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five-Year Comparative Outcomes of Nissen Sleeve Gastrectomy Versus Standard Sleeve Gastrectomy in patients with Type 2 Diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Antigoni Savvala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Antigoni Savvala</w:t>
+                <w:t xml:space="preserve">Audrey Jaussent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Jaussent</w:t>
+                <w:t xml:space="preserve">Anaïs Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Prelot</w:t>
+                <w:t xml:space="preserve">Charlotte de Choudens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgery for Obesity and Related Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soard.2026.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of depressive symptoms and current suicidality on the stability of responses to the childhood trauma questionnaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined methotrexate and short-term superpotent topical corticosteroids compared with prolonged superpotent topical corticosteroids alone in bullous pemphigoid: a multicentre, noninferiority randomised clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dereure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Kerbage</w:t>
+                <w:t xml:space="preserve">Philippe Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Christine Picot</w:t>
+                <w:t xml:space="preserve">Olivier Chosidow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Charpentier</w:t>
+                <w:t xml:space="preserve">Saskia Ingen-Housz-Oro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Leboyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Courtet</w:t>
+                <w:t xml:space="preserve">Laurent Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Abuse &amp; Neglect : The International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chiabu.2025.107560⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bjd/ljag094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05122949v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Addictovigilance data to assess adverse‐events linked to psychoactive substances in children and adolescents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remote Sophrology in Congenital Heart Disease: The SOPHROCARE Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Peyrière</w:t>
+                <w:t xml:space="preserve">Caroline Neyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Batisse</w:t>
+                <w:t xml:space="preserve">Helena Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Fouilhé Sam-Laï</w:t>
+                <w:t xml:space="preserve">Mathieu Andrianoely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Daveluy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Fournier-Choma</w:t>
+                <w:t xml:space="preserve">Huguette Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bcp.70133⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cardiovascular Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurjcn/zvag115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295482v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a 1-month methotrexate delay on pneumococcal vaccine immunogenicity and disease control in patients with early rheumatoid arthritis (VACIMRA): an open-label randomised trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brocq</w:t>
+                <w:t xml:space="preserve">Reply-Letter to the editor. Nutritional Goals in Mechanically Ventilated Children: Impact of a Standardized Enteral Protocol in a Tertiary Pediatric Intensive Care Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gaudaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ceci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cambonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2665-9913(25)00071-2⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.103252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2026.103252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05560735v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NK Count and Natural Cytotoxicity in Immune Nonresponders Versus Responders Living With HIV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jenny‐constanza Thibout</w:t>
+                <w:t xml:space="preserve">Contribution of Addictovigilance data to assess adverse‐events linked to psychoactive substances in children and adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Peyrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Batisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fouilhé Sam-Laï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Daveluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fournier-Choma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.70170⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91 (10), pp.2957-2968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bcp.70133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04955232v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Translation and Validation of the Ontological Addiction Scale (OAS)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brand-Arpon</w:t>
+                <w:t xml:space="preserve">Influence of depressive symptoms and current suicidality on the stability of responses to the childhood trauma questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Kerbage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leboyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph22040511⟩</w:t>
+              <w:t xml:space="preserve">Child Abuse &amp; Neglect : The International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 167, pp.107560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chiabu.2025.107560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034530v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a 1-month methotrexate delay on pneumococcal vaccine immunogenicity and disease control in patients with early rheumatoid arthritis (VACIMRA): an open-label randomised trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dernis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+              <w:t xml:space="preserve">, 2025, 7 (10), pp.e675-e686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S2665-9913(25)00071-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05197641v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in emotional dysregulation profile among offspring of parents with bipolar disorder: a family-based intervention pilot study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Soler</w:t>
+                <w:t xml:space="preserve">Effect of a 1-month methotrexate delay on pneumococcal vaccine immunogenicity and disease control in patients with early rheumatoid arthritis (VACIMRA): an open-label randomised trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dernis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bipolar Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40345-025-00398-3⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2665-9913(25)00071-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349405v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05197641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive factors of surgical repair technique in infants with coarctation of the aorta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French Translation and Validation of the Ontological Addiction Scale (OAS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Leurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Aouinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Werner</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine C Picot</w:t>
+                <w:t xml:space="preserve">Véronique Brand-Arpon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ehjqcco/qcaf074⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (4), pp.511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph22040511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05206070v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Anorexia Nervosa on Volumetric Bone Mineral Density</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NK Count and Natural Cytotoxicity in Immune Nonresponders Versus Responders Living With HIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Tuaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël‐morvan Duroyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Abrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Maïmoun</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maude Seneque</w:t>
+                <w:t xml:space="preserve">Jenny‐constanza Thibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calcified Tissue International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00223-025-01442-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 97 (2), pp.301-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.70170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329226v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valproate-Induced Autism and Sexual Hormone Disturbances: A Literature Review and Hypotheses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amaria Baghdadli</w:t>
+                <w:t xml:space="preserve">Changes in emotional dysregulation profile among offspring of parents with bipolar disorder: a family-based intervention pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Fongaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pupier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11064-025-04582-w⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Bipolar Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40345-025-00398-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05326557v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Opioid Analgesics and Suicide Attempts: A Nationwide French Case-Crossover Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Predictive factors of surgical repair technique in infants with coarctation of the aorta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pouzenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Leobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine C Picot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chouki Chenaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS Drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40263-025-01221-4⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ehjqcco/qcaf074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238278v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early hybrid cardiac rehabilitation in congenital heart disease: the QUALIREHAB trial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Effect of Anorexia Nervosa on Volumetric Bone Mineral Density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maïmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cecile Huby</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Seneque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehae085⟩</w:t>
+              <w:t xml:space="preserve">Calcified Tissue International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 116 (1), pp.132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00223-025-01442-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487069v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilot study protocol evaluating the impact of telerobotics interactions with autistic children during a Denver intervention on communication skills using single-case experimental design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valproate-Induced Autism and Sexual Hormone Disturbances: A Literature Review and Hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nicolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Fournier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arielle Bernardot</w:t>
+                <w:t xml:space="preserve">Amaria Baghdadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-084110⟩</w:t>
+              <w:t xml:space="preserve">Neurochemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (6), pp.329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11064-025-04582-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04826141v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects on Physical Functioning and Fear of Falling of a 3-Week Balneotherapy Program Alone or Associated with a Physical Activity and Educational Program in Older Adult Fallers: A Randomized-Controlled Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanchon Herman</w:t>
+                <w:t xml:space="preserve">Association Between Opioid Analgesics and Suicide Attempts: A Nationwide French Case-Crossover Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Nobile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Nogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine C Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Chenaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Interventions in Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/CIA.S472816⟩</w:t>
+              <w:t xml:space="preserve">CNS Drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (12), pp.1331-1340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40263-025-01221-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801924v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of right aortic arch prenatal diagnosis: the multicentric nationwide ARCADE cohort</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Early hybrid cardiac rehabilitation in congenital heart disease: the QUALIREHAB trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gavotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Souilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cecile Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of disease in childhood. Fetal and neonatal edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/archdischild-2024-327242⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehae085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637673v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Risk Score to Identify Low Bone Mineral Density for Age in Young Patients with Anorexia Nervosa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maude Seneque</w:t>
+                <w:t xml:space="preserve">Pilot study protocol evaluating the impact of telerobotics interactions with autistic children during a Denver intervention on communication skills using single-case experimental design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Granit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Audoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Bernardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu17010161⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (11), pp.e084110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-084110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04881330v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence of malnutrition in systemic sclerosis: Results from a French monocentric cross-sectional study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects on Physical Functioning and Fear of Falling of a 3-Week Balneotherapy Program Alone or Associated with a Physical Activity and Educational Program in Older Adult Fallers: A Randomized-Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérian Rivet</w:t>
+                <w:t xml:space="preserve">Xavier de la Tribonniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Riviere</w:t>
+                <w:t xml:space="preserve">Alessandra Pellecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radjiv Goulabchand</w:t>
+                <w:t xml:space="preserve">Lucie Gamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Suzon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Henneton</w:t>
+                <w:t xml:space="preserve">Fanchon Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nut.2023.112171⟩</w:t>
+              <w:t xml:space="preserve">Clinical Interventions in Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Volume 19, pp.1753-1763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/CIA.S472816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243617v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Nutritional Deprivation after Sleeve Gastrectomy on Bone Mass, Periostin, Sclerostin and Semaphorin 4D: A Two-Year Longitudinal Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Safa Aouinti</w:t>
+                <w:t xml:space="preserve">Implications of right aortic arch prenatal diagnosis: the multicentric nationwide ARCADE cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Puech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lefebvre</w:t>
+                <w:t xml:space="preserve">Marie Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Deloze</w:t>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (20), pp.4310. </w:t>
+              <w:t xml:space="preserve">Archives of disease in childhood. Fetal and neonatal edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.fetalneonatal-2024-327242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu15204310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/archdischild-2024-327242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263720v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of an earlier diagnosis of Autism Spectrum Disorder in children and adolescents: a systematic review (1987–2017)</w:t>
+                <w:t xml:space="preserve">A Risk Score to Identify Low Bone Mineral Density for Age in Young Patients with Anorexia Nervosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Loubersac</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Maimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Seneque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00787-021-01792-9⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (1), pp.161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu17010161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235106v1</w:t>
+                <w:t xml:space="preserve">hal-04881330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Migraine Disease in Electrohypersensitive Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reference values of aerobic fitness in the contemporary paediatric population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gavotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Greco</w:t>
+                <w:t xml:space="preserve">Jonathan Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Garnier</w:t>
+                <w:t xml:space="preserve">Suellen Moli Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Macioce</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alfred Hager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (12), pp.4092. </w:t>
+              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (9), pp.820-829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm12124092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurjpc/zwad054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05092940v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Lean Tissue Mass, Fat Mass, Biological Parameters and Resting Energy Expenditure over 24 Months Following Sleeve Gastrectomy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prevalence of Overweight and Obesity in France: The 2020 Obepi-Roche Study by the “Ligue Contre l’Obésité”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Deloze</w:t>
+                <w:t xml:space="preserve">Annick Fontbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Currie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tounian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Foulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15051201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12030925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015857v2</w:t>
+                <w:t xml:space="preserve">hal-03991254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How valid are proxy assessment of mental health and sleep comorbidities of patients with epilepsy using standardized questionnaires?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Music therapy for health workers to reduce stress, mental workload and anxiety: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Luc Bensoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine C Picot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seizure.2023.08.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45 (3), pp.e532-e541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pubmed/fdad059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969182v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04092982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional Status of Patients with Facioscapulohumeral Muscular Dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedda Amzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Dias Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bommart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Galas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (7), pp.1673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu15071673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Overweight and Obesity in France: The 2020 Obepi-Roche Study by the “Ligue Contre l’Obésité”</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High prevalence of malnutrition in systemic sclerosis: Results from a French monocentric cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Foulatier</w:t>
+                <w:t xml:space="preserve">Valérian Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radjiv Goulabchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Suzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Henneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm12030925⟩</w:t>
+              <w:t xml:space="preserve">Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 116, pp.112171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nut.2023.112171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03991254v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Music therapy for health workers to reduce stress, mental workload and anxiety: a systematic review</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of Nutritional Deprivation after Sleeve Gastrectomy on Bone Mass, Periostin, Sclerostin and Semaphorin 4D: A Two-Year Longitudinal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maïmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Aouinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (20), pp.4310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15204310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pubmed/fdad059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04092982v1</w:t>
+                <w:t xml:space="preserve">hal-04263720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference values of aerobic fitness in the contemporary paediatric population</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictors of an earlier diagnosis of Autism Spectrum Disorder in children and adolescents: a systematic review (1987–2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfred Hager</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Loubersac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaria Baghdadli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurjpc/zwad054⟩</w:t>
+              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (3), pp.375-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00787-021-01792-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001709v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratifying sudden death risk in adults with drug‐resistant focal epilepsy: The SUDEP‐CARE score</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prevalence of Migraine Disease in Electrohypersensitive Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Dinkelacker</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Macioce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ene.15566⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (12), pp.4092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12124092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969191v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05092940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In patients with anorexia nervosa, myokine levels are altered but are not associated with bone mineral density loss and bone turnover alteration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lefebvre</w:t>
+                <w:t xml:space="preserve">Cerebral vasculitis as a complication of pneumococcal meningitis: A cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Artiaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanchon Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Arquizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine Connections</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (8), pp.104772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idnow.2023.104772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/EC-21-0488⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03669685v1</w:t>
+                <w:t xml:space="preserve">hal-05567927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of rapid and connected salivary RT-LAMP diagnostic test for SARS-CoV-2 infection in ambulatory screening</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Espeut</w:t>
+                <w:t xml:space="preserve">Changes in Lean Tissue Mass, Fat Mass, Biological Parameters and Resting Energy Expenditure over 24 Months Following Sleeve Gastrectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maïmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Aouinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (5), pp.1201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15051201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-04826-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03782524v1</w:t>
+                <w:t xml:space="preserve">hal-04015857v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anxiety and depression in parents of children with autism spectrum disorder during the first COVID-19 lockdown: Report from the ELENA cohort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Vernhet</w:t>
+                <w:t xml:space="preserve">How valid are proxy assessment of mental health and sleep comorbidities of patients with epilepsy using standardized questionnaires?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Serrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Peries</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+                <w:t xml:space="preserve">Marie Faucanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaussent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Crespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2021.11.022⟩</w:t>
+              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111, pp.151-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seizure.2023.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640624v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parent training for the treatment of irritability in children and adolescents: a multisite randomized controlled, 3-parallel-group, evaluator-blinded, superiority trial</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peri-operative Morbidity of Nissen Sleeve Gastrectomy: Prospective Evaluation of a Cohort of 365 Patients, Beyond the Learning Curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Verissimo</w:t>
+                <w:t xml:space="preserve">David Nocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulaiman Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaussent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40359-022-00984-5⟩</w:t>
+              <w:t xml:space="preserve">Obesity Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 32 (7), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11695-022-06066-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287047v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-related differences in clinical characteristics of children with ASD without ID: results from the ELENA cohort</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mental Health of Children With Attention Deficit and Hyperactivity Disorder and Their Parents During the COVID-19 Lockdown: A National Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Fongaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gétin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.998195⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 13, pp.902245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.902245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246648v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opioid misuse in community pharmacy patients with chronic non‐cancer pain</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erratum to: Monocyte CD169 Expression as a Biomarker in the Early Diagnosis of Coronavirus Disease 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Georgin</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Bedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Makinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Mennechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Malergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.15164⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 223 (4), pp.562-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiab599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636927v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of parents of the impact of autism spectrum disorder on their quality of life and correlates: comparison between mothers and fathers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Maude Geoffray</w:t>
+                <w:t xml:space="preserve">Survival after Multimodal Treatment Including Surgery for Metastatic Esophageal Cancer: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bardol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Aouinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Assenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11136-021-03045-3⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (16), pp.3956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14163956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638589v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The triglycerides and glucose (TyG) index: A new marker associated with nonalcoholic steatohepatitis (NASH) in obese patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Builles</w:t>
+                <w:t xml:space="preserve">Parent training for the treatment of irritability in children and adolescents: a multisite randomized controlled, 3-parallel-group, evaluator-blinded, superiority trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Fongaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argyris Stringaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Verissimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology, Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2022.101345⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40359-022-00984-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685556v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of biological versus synthetic prostheses in the treatment of ventral hernias classified as grade II/III by the Ventral Hernia Working Group</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine C Picot</w:t>
+                <w:t xml:space="preserve">Anxiety and depression in parents of children with autism spectrum disorder during the first COVID-19 lockdown: Report from the ELENA cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ela Miniarikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Peries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Loubersac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2021.02.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149, pp.344-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2021.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655536v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which risk score best predicts cardiovascular outcome in pregnant women with congenital heart disease?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Performances of rapid and connected salivary RT-LAMP diagnostic test for SARS-CoV-2 infection in ambulatory screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Santos Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregoire de La Villeon</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas L’helgoualch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Espeut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal. Quality of Care and Clinical Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ehjqcco/qcac019⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.2843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-04826-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653937v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early risk factors for anxiety disorders in children with autism spectrum disorders: results from the ELENA Cohort</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In patients with anorexia nervosa, myokine levels are altered but are not associated with bone mineral density loss and bone turnover alteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maïmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mariano-Goulart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-15165-y⟩</w:t>
+              <w:t xml:space="preserve">Endocrine Connections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), pp.e210488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EC-21-0488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468042v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of clinical response to corticosteroid or platelet-rich plasma injection in plantar fasciitis with MRI: A prospective, randomized, double-blinded study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Taourel</w:t>
+                <w:t xml:space="preserve">Stratifying sudden death risk in adults with drug‐resistant focal epilepsy: The SUDEP‐CARE score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Serrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rheims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Faucanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Crespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Dinkelacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2021.10.008⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (1), pp.22-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ene.15566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636986v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peri-operative Morbidity of Nissen Sleeve Gastrectomy: Prospective Evaluation of a Cohort of 365 Patients, Beyond the Learning Curve</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sex-related differences in clinical characteristics of children with ASD without ID: results from the ELENA cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Dellapiazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rattaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine C Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaria Baghdadli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11695-022-06066-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.998195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669092v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival after Multimodal Treatment Including Surgery for Metastatic Esophageal Cancer: A Systematic Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Assenat</w:t>
+                <w:t xml:space="preserve">Opioid misuse in community pharmacy patients with chronic non‐cancer pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Eiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Georgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 88 (5), pp.2306-2314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.15164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers14163956⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04468481v1</w:t>
+                <w:t xml:space="preserve">hal-03636927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental Health of Children With Attention Deficit and Hyperactivity Disorder and Their Parents During the COVID-19 Lockdown: A National Cross-Sectional Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Gamon</w:t>
+                <w:t xml:space="preserve">Perceptions of parents of the impact of autism spectrum disorder on their quality of life and correlates: comparison between mothers and fathers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Dellapiazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rattaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Maude Geoffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.902245⟩</w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (5), pp.1499-1508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-021-03045-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468019v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Monocyte CD169 Expression as a Biomarker in the Early Diagnosis of Coronavirus Disease 2019</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The triglycerides and glucose (TyG) index: A new marker associated with nonalcoholic steatohepatitis (NASH) in obese patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Malergue</w:t>
+                <w:t xml:space="preserve">Benjamin Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaussent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Macioce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Builles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiab599⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology, Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (4), pp.101345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2022.101345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531201v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of SSBP1-related optic atrophy and foveopathy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative study of biological versus synthetic prostheses in the treatment of ventral hernias classified as grade II/III by the Ventral Hernia Working Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Defoort-Dhellemmes</w:t>
+                <w:t xml:space="preserve">A. Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasily Smirnov</w:t>
+                <w:t xml:space="preserve">M. Gonot Gaschard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Arndt</w:t>
+                <w:t xml:space="preserve">H. Bouyabrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine C Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-98150-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 159 (2), pp.98-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2021.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370862v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health-related quality of life and physical activity in children with inherited cardiac arrhythmia or inherited cardiomyopathy: the prospective multicentre controlled QUALIMYORYTHM study rationale, design and methods</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which risk score best predicts cardiovascular outcome in pregnant women with congenital heart disease?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Boisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Souilla</w:t>
+                <w:t xml:space="preserve">Charlene Bredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire de La Villeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12955-021-01825-6⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal. Quality of Care and Clinical Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ehjqcco/qcac019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03310460v2</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Association of Early-Onset Breast or Ovarian Cancer with Early-Onset Cancer in Relatives in BRCA1 or BRCA2 Mutation Families</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early risk factors for anxiety disorders in children with autism spectrum disorders: results from the ELENA Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Dellapiazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaria Baghdadli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes12071100⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.10914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-15165-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648649v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased risks of SARS-CoV-2 Nosocomial Acquisition in high-risk COVID-19 units justify personal Protective Equipment: a cross sectional study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of clinical response to corticosteroid or platelet-rich plasma injection in plantar fasciitis with MRI: A prospective, randomized, double-blinded study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Aouinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bistoquet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rosanna Ferreira</w:t>
+                <w:t xml:space="preserve">Patrice Taourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2020.10.022⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 103 (4), pp.217-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2021.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986795v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of a 3-week outpatient balneotherapy programme on patient-reported outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+                <w:t xml:space="preserve">Retinitis Punctata Albescens and RLBP1-Allied Phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Alami Trebki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Ninot</w:t>
+                <w:t xml:space="preserve">Gilles Labesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Raffort</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucie Gamon</w:t>
+                <w:t xml:space="preserve">Philippe Brabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40520-020-01634-9⟩</w:t>
+              <w:t xml:space="preserve">Ophthalmology Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (3), pp.100052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xops.2021.100052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471266v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory processing related to attention in children with ASD, ADHD, or typical development: results from the ELENA cohort</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Vernhet</w:t>
+                <w:t xml:space="preserve">Restrictive Transfusion Strategy after Cardiac Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norddine Zeroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Muratori</w:t>
+                <w:t xml:space="preserve">Cinderella Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+                <w:t xml:space="preserve">Marine Saour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Aouinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00787-020-01516-5⟩</w:t>
+              <w:t xml:space="preserve">Anesthesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134 (3), pp.370-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ALN.0000000000003682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485315v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between prenatal and perinatal factors and the severity of clinical presentation of children with ASD: Report from the ELENA COHORT</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recommendations for risk management and better living with epilepsy. Phenomenological study of the experience of patients, relatives, and bereaved families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Mazières</w:t>
+                <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Faucanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Geneviève</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Michelon</w:t>
+                <w:t xml:space="preserve">Myriam Boulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nègre-Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2020.11.005⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125, pp.108412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2021.108412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230005v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intradiscal glucocorticoids injection in chronic low back pain with active discopathy: A randomized controlled study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spike Antibody Levels of Nursing Home Residents With or Without Prior COVID-19 3 Weeks After a Single BNT162b2 Vaccine Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Cyteval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+                <w:t xml:space="preserve">Hubert Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Tuaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Manna</w:t>
+                <w:t xml:space="preserve">Amandine Pisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2020.05.003⟩</w:t>
+              <w:t xml:space="preserve">JAMA Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 325 (18), pp.1898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jama.2021.6042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594257v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-reported fatigue: A significant risk factor for falling in older women and men</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnostic Value of Patient-Reported and Clinically Tested Olfactory Dysfunction in a Population Screened for COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Aliaga</w:t>
+                <w:t xml:space="preserve">Charles Villerabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Makinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaussent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Soriteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Raffort</w:t>
+                <w:t xml:space="preserve">Laurence Nègre-Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 143, pp.111154. </w:t>
+              <w:t xml:space="preserve">Archives of Otorhinolaryngology - Head &amp; Neck Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147 (3), pp.271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2020.111154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamaoto.2020.5074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470909v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac Autonomic Dysfunction and Risk of Sudden Unexpected Death in Epilepsy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Receptor binding domain‐IgG levels correlate with protection in residents facing SARS‐CoV‐2 B.1.1.7 outbreaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Tuaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Szurhaj</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Derambure</w:t>
+                <w:t xml:space="preserve">Stéphanie Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000011998⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 77 (6), pp.1645-1935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.15142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03218654v1</w:t>
+                <w:t xml:space="preserve">hal-03455719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac autonomic response to hyperventilation and risk of SUDEP</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertille Perin</w:t>
+                <w:t xml:space="preserve">Characterization of SSBP1-related optic atrophy and foveopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Derambure</w:t>
+                <w:t xml:space="preserve">Sabine Defoort-Dhellemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily Smirnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.17079⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.18703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-98150-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601062v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial infections in people who inject psychoactive substances: An observational study in a French university hospital</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Eiden</w:t>
+                <w:t xml:space="preserve">Health-related quality of life and physical activity in children with inherited cardiac arrhythmia or inherited cardiomyopathy: the prospective multicentre controlled QUALIMYORYTHM study rationale, design and methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamouda Abassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Xatart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Faucherre</w:t>
+                <w:t xml:space="preserve">Aymeric Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Souilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2021.05.008⟩</w:t>
+              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (1), pp.187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12955-021-01825-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649042v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03310460v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibody response after one and two jabs of the BNT162b2 vaccine in nursing home residents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Benefits of a 3-week outpatient balneotherapy programme on patient-reported outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aliaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gamon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 77 (1), pp.271 - 281. </w:t>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (5), pp.1389 - 1392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/all.15007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40520-020-01634-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760553v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical symptoms, SARS-CoV-2 test results, and immunization rates in 456 residents from eight nursing homes facing a COVID-19 outbreak</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amandine Pisoni</w:t>
+                <w:t xml:space="preserve">Sensory processing related to attention in children with ASD, ADHD, or typical development: results from the ELENA cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Dellapiazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Giacosa</w:t>
+                <w:t xml:space="preserve">Filippo Muratori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Age and Ageing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ageing/afab050⟩</w:t>
+              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (2), pp.283-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00787-020-01516-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160497v1</w:t>
+                <w:t xml:space="preserve">hal-03485315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A longitudinal exploratory study of changes in sensory processing in children with ASD from the ELENA cohort</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Increased risks of SARS-CoV-2 Nosocomial Acquisition in high-risk COVID-19 units justify personal Protective Equipment: a cross sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bistoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosanna Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 107, pp.108-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2020.10.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00787-021-01746-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03672167v1</w:t>
+                <w:t xml:space="preserve">hal-02986795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a transition education program on health-related quality of life in pediatric patients with congenital heart disease: study design for a randomised controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gregoire de La Villeon</w:t>
+                <w:t xml:space="preserve">No Association of Early-Onset Breast or Ovarian Cancer with Early-Onset Cancer in Relatives in BRCA1 or BRCA2 Mutation Families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Imbert-Bouteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mizrahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Akouete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12955-021-01668-1⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (7), pp.1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes12071100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621036v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of echocardiographic parameters of the systemic right ventricle systolic function: A prospective multicentre study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+                <w:t xml:space="preserve">Self-reported fatigue: A significant risk factor for falling in older women and men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Aliaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Soriteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology Congenital Heart Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijcchd.2021.100139⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143, pp.111154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2020.111154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209239v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WISC‐V Profiles and Their Correlates in Children with Autism Spectrum Disorder without Intellectual Developmental Disorder: Report from the ELENA Cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Berard</w:t>
+                <w:t xml:space="preserve">Bacterial infections in people who inject psychoactive substances: An observational study in a French university hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Eiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Xatart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aur.2444⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (6), pp.539-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2021.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223853v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place of the 18F-FDG-PET/CT in the Diagnostic Workup in Patients with Classical Fever of Unknown Origin (FUO)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Intradiscal glucocorticoids injection in chronic low back pain with active discopathy: A randomized controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cyteval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Ribstein</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Manna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10173831⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (2), pp.101396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2020.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342388v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monocyte CD169 expression as a biomarker in the early diagnosis of COVID-19</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Malergue</w:t>
+                <w:t xml:space="preserve">Cardiac autonomic response to hyperventilation and risk of SUDEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Szurhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leclancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Nica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Derambure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiaa724⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (34th International Epilepsy Congress Virtual 28 August – 1 September 2021), pp.29-30 (430). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.17079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014885v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinitis Punctata Albescens and RLBP1-Allied Phenotypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Brabet</w:t>
+                <w:t xml:space="preserve">Cardiac Autonomic Dysfunction and Risk of Sudden Unexpected Death in Epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Szurhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leclancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Nica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Périn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Derambure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ophthalmology Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xops.2021.100052⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96 (21), pp.e2619-e2626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000011998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929168v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spike Antibody Levels of Nursing Home Residents With or Without Prior COVID-19 3 Weeks After a Single BNT162b2 Vaccine Dose</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Miot</w:t>
+                <w:t xml:space="preserve">Association between prenatal and perinatal factors and the severity of clinical presentation of children with ASD: Report from the ELENA COHORT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Traver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Maude Geoffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jama.2021.6042⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137, pp.634-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2020.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659168v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for risk management and better living with epilepsy. Phenomenological study of the experience of patients, relatives, and bereaved families</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bourrel</w:t>
+                <w:t xml:space="preserve">Antibody response after one and two jabs of the BNT162b2 vaccine in nursing home residents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Tuaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2021.108412⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 77 (1), pp.271 - 281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.15007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461231v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restrictive Transfusion Strategy after Cardiac Surgery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A longitudinal exploratory study of changes in sensory processing in children with ASD from the ELENA cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Dellapiazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaria Baghdadli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/ALN.0000000000003682⟩</w:t>
+              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00787-021-01746-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118739v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receptor binding domain‐IgG levels correlate with protection in residents facing SARS‐CoV‐2 B.1.1.7 outbreaks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Miot</w:t>
+                <w:t xml:space="preserve">Impact of a transition education program on health-related quality of life in pediatric patients with congenital heart disease: study design for a randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlene Bredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire de La Villeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.15142⟩</w:t>
+              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12955-021-01668-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455719v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic Value of Patient-Reported and Clinically Tested Olfactory Dysfunction in a Population Screened for COVID-19</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Reliability of echocardiographic parameters of the systemic right ventricle systolic function: A prospective multicentre study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlene Bredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamouda Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Picot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Nègre-Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Otorhinolaryngology - Head &amp; Neck Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamaoto.2020.5074⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology Congenital Heart Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.100139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcchd.2021.100139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626019v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">School Inclusion in Children and Adolescents with Autism Spectrum Disorders in France: Report from the ELENA French Cohort Study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atypical symptoms, SARS-CoV-2 test results, and immunization rates in 456 residents from eight nursing homes facing a COVID-19 outbreak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Tuaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Giacosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10803-019-04273-w⟩</w:t>
+              <w:t xml:space="preserve">Age and Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (3), pp.641-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ageing/afab050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374681v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language reorganization after resection of low-grade gliomas: an fMRI task based connectivity study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibault Mura</w:t>
+                <w:t xml:space="preserve">Place of the 18F-FDG-PET/CT in the Diagnostic Workup in Patients with Classical Fever of Unknown Origin (FUO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Letertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Zerkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ribstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain imaging and behavior (Brain Imaging Behav)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11682-019-00114-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (17), pp.3831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10173831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860453v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhythm disturbances as a potential early marker of Parkinson’s disease in idiopathic REM sleep behavior disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Abril</w:t>
+                <w:t xml:space="preserve">WISC‐V Profiles and Their Correlates in Children with Autism Spectrum Disorder without Intellectual Developmental Disorder: Report from the ELENA Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Audras-Torrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ela Miniarikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Dellapiazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acn3.50982⟩</w:t>
+              <w:t xml:space="preserve">Autism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (5), pp.997-1006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aur.2444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521550v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rehabilitation of the upper arm early after stroke: Video games versus conventional rehabilitation. A randomized controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Liesjet E.H. van Dokkum</w:t>
+                <w:t xml:space="preserve">Monocyte CD169 expression as a biomarker in the early diagnosis of COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Makinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Mennechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Malergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.10.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 223 (4), pp.562-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiaa724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526695v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Phenotype and Inheritance in Patients With C9ORF72 Hexanucleotide Repeat Expansion: Results From a Large French Cohort</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">School Inclusion in Children and Adolescents with Autism Spectrum Disorders in France: Report from the ELENA French Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rattaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerim Munir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaria Baghdadli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2020.00316⟩</w:t>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (2), pp.455-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-019-04273-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347208v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Atypical Sensory Processing on Adaptive Functioning and Maladaptive Behaviors in Autism Spectrum Disorder During Childhood: Results From the ELENA Cohort.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Schoenberger</w:t>
+                <w:t xml:space="preserve">Language reorganization after resection of low-grade gliomas: an fMRI task based connectivity study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Deverdun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liesjet van Dokkum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Herbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10803-019-03970-w⟩</w:t>
+              <w:t xml:space="preserve">Brain imaging and behavior (Brain Imaging Behav)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1779-1791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11682-019-00114-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879631v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HPV cervical infections and serological status in vaccinated and unvaccinated women</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vanina Boué</w:t>
+                <w:t xml:space="preserve">The Impact of Atypical Sensory Processing on Adaptive Functioning and Maladaptive Behaviors in Autism Spectrum Disorder During Childhood: Results From the ELENA Cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Dellapiazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joëlle Orève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Robel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Schoenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2020.10.078⟩</w:t>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (6), pp.2142-2152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-019-03970-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001077v2</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health-related quality of life in children with congenital heart disease aged 5 to 7 years: a multicentre controlled cross-sectional study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guillaumont</w:t>
+                <w:t xml:space="preserve">Rehabilitation of the upper arm early after stroke: Video games versus conventional rehabilitation. A randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bakhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liesjet E.H. van Dokkum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12955-020-01615-6⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (3), pp.173-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005768v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the impact of the antrum size following laparoscopic sleeve gastrectomy: a randomized multicenter study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+                <w:t xml:space="preserve">Clinical Phenotype and Inheritance in Patients With C9ORF72 Hexanucleotide Repeat Expansion: Results From a Large French Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Esselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion Donici</w:t>
+                <w:t xml:space="preserve">Anne Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Emungania</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Jaussent</w:t>
+                <w:t xml:space="preserve">Raul Juntas-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgery for Obesity and Related Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soard.2020.06.041⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2020.00316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366242v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen uptake efficiency slope: a reliable surrogate parameter for exercise capacity in healthy and cardiac children?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rhythm disturbances as a potential early marker of Parkinson’s disease in idiopathic REM sleep behavior disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">d'Arcy Vandenberghe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Macioce</w:t>
+                <w:t xml:space="preserve">Valérie Cochen de Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine de Verbizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine C Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Damm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Abril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Disease in Childhood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/archdischild-2019-317724⟩</w:t>
+              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.280 - 287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acn3.50982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910224v2</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VE/VCO 2 slope: a useful tool to evaluate the physiological status of children with congenital heart disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefan Matecki</w:t>
+                <w:t xml:space="preserve">HPV cervical infections and serological status in vaccinated and unvaccinated women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Lia Murall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Reyné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Selinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00520.2020⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (51), pp.8167-8174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2020.10.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939362v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001077v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum Phosphate Kinetics in Acute Kidney Injury After Cardiac Surgery: An Observational Study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The VE/VCO 2 slope: a useful tool to evaluate the physiological status of children with congenital heart disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gavotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Matecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiothoracic and Vascular Anesthesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.jvca.2020.05.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129 (5), pp.1102-1110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00520.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908030v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of excessive fat tissue on the measure of bone mineral density by dual‐X ray absorptiometry: the impact of substantial weight loss following sleeve gastrectomy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Health-related quality of life in children with congenital heart disease aged 5 to 7 years: a multicentre controlled cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamouda Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vincenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cpf.12584⟩</w:t>
+              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12955-020-01615-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131102v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of a programme delivered in a falls clinic in preventing serious injuries in high-risk older adults: A pre- and post-intervention study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Evaluating the impact of the antrum size following laparoscopic sleeve gastrectomy: a randomized multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Miot</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Donici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Emungania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaussent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maturitas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2019.01.012⟩</w:t>
+              <w:t xml:space="preserve">Surgery for Obesity and Related Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (11), pp.1731-1736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soard.2020.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885899v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Regional Network Organization for Thrombectomy for Acute Ischemic Stroke in the Anterior Circulation; Timing, Safety, and Effectiveness</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Bouly</w:t>
+                <w:t xml:space="preserve">Oxygen uptake efficiency slope: a reliable surrogate parameter for exercise capacity in healthy and cardiac children?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavotto Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">d'Arcy Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamouda Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Macioce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Stroke and Cerebrovascular Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jstrokecerebrovasdis.2018.09.051⟩</w:t>
+              <w:t xml:space="preserve">Archives of Disease in Childhood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.archdischild-2019-317724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/archdischild-2019-317724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569330v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910224v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing the participation of adolescents and young adults with a congenital heart disease in a transition education program: A prospective multicentre controlled study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Serum Phosphate Kinetics in Acute Kidney Injury After Cardiac Surgery: An Observational Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Saour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norddine Zeroual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ridolfo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Nogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patient Education and Counseling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pec.2019.06.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiothoracic and Vascular Anesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 34 (11), pp.2964-2972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.jvca.2020.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172050v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the natural history and prognostic factors of ASD in children: the multicEntric Longitudinal study of childrEN with ASD - the ELENA study protocol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Maude Geoffray</w:t>
+                <w:t xml:space="preserve">The effect of excessive fat tissue on the measure of bone mineral density by dual‐X ray absorptiometry: the impact of substantial weight loss following sleeve gastrectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maïmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mariano-Goulart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaussent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-026286⟩</w:t>
+              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (5), pp.345-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cpf.12584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362872v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comorbidity Burden in Adults With Autism Spectrum Disorders and Intellectual Disabilities—A Report From the EFAAR (Frailty Assessment in Ageing Adults With Autism Spectrum and Intellectual Disabilities) Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">Effectiveness of a programme delivered in a falls clinic in preventing serious injuries in high-risk older adults: A pre- and post-intervention study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Mekhinini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Miot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Crepiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2019.00617⟩</w:t>
+              <w:t xml:space="preserve">Maturitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122, pp.80-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2019.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362851v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute and longer-term body composition changes after bariatric surgery</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Factors influencing the participation of adolescents and young adults with a congenital heart disease in a transition education program: A prospective multicentre controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamouda Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Picot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Mariano-Goulart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgery for Obesity and Related Diseases</w:t>
+              <w:t xml:space="preserve">Patient Education and Counseling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soard.2019.07.006⟩</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pec.2019.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263273v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the health profiles and prevalence of falls for spa patients over 65 years of age in a thermal environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Faucanie</w:t>
+                <w:t xml:space="preserve">Investigating the natural history and prognostic factors of ASD in children: the multicEntric Longitudinal study of childrEN with ASD - the ELENA study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaria Baghdadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rattaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasnime N. Akbaraly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Maude Geoffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40520-019-01381-6⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (6), pp.e026286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-026286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471326v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral contraceptives partially protect from bone loss in young women with anorexia nervosa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Philibert</w:t>
+                <w:t xml:space="preserve">A Regional Network Organization for Thrombectomy for Acute Ischemic Stroke in the Anterior Circulation; Timing, Safety, and Effectiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mourand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Malissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dargazanli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Nogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fertility and Sterility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2019.01.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Stroke and Cerebrovascular Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (2), pp.259-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jstrokecerebrovasdis.2018.09.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091936v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinence et faisabilité d’un dépistage systématique des multimorbidités chez les patients atteints de rhumatismes inflammatoires chroniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+                <w:t xml:space="preserve">Analysis of the health profiles and prevalence of falls for spa patients over 65 years of age in a thermal environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Aliaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Faucanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2019.08.012⟩</w:t>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32, pp.1713 - 1721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40520-019-01381-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488973v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychosocial and clinical factors of probands impacting intrafamilial disclosure and uptake of genetic testing among families with BRCA1/2 or MMR gene mutations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Galibert</w:t>
+                <w:t xml:space="preserve">Comorbidity Burden in Adults With Autism Spectrum Disorders and Intellectual Disabilities—A Report From the EFAAR (Frailty Assessment in Ageing Adults With Autism Spectrum and Intellectual Disabilities) Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasnime N. Akbaraly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Crepiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pon.5142⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2019.00617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527391v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural history, dynamics, and ecology of human papillomaviruses in genital infections of young women: protocol of the PAPCLEAR cohort study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Selinger</w:t>
+                <w:t xml:space="preserve">Oral contraceptives partially protect from bone loss in young women with anorexia nervosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maïmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Baldellou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Bernat</w:t>
+                <w:t xml:space="preserve">Héléna Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-025129⟩</w:t>
+              <w:t xml:space="preserve">Fertility and Sterility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111 (5), pp.1020-1029.e2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2019.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157154v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a brisk walking program on postural responses in sedentary older women: a randomised trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Jaussent</w:t>
+                <w:t xml:space="preserve">Acute and longer-term body composition changes after bariatric surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maïmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Aouinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mariano-Goulart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40520-018-0916-y⟩</w:t>
+              <w:t xml:space="preserve">Surgery for Obesity and Related Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soard.2019.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337179v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary, environmental, and genetic risk factors of Extensive Macular Atrophy with Pseudodrusen, a severe bilateral macular atrophy of middle-aged patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychosocial and clinical factors of probands impacting intrafamilial disclosure and uptake of genetic testing among families with BRCA1/2 or MMR gene mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Alegre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Douillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+                <w:t xml:space="preserve">Pierre Vande Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Delcourt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Defoort-Dhellemmes</w:t>
+                <w:t xml:space="preserve">Yves-Jean Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Al-Dain Marzouka</w:t>
+                <w:t xml:space="preserve">Aude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-25003-9⟩</w:t>
+              <w:t xml:space="preserve">Psycho-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (8), pp.1679-1686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pon.5142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349434v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a centre and home-based cardiac rehabilitation program on the quality of life of teenagers and young adults with congenital heart disease: The QUALI-REHAB study rationale, design and methods</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pertinence et faisabilité d’un dépistage systématique des multimorbidités chez les patients atteints de rhumatismes inflammatoires chroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Bredy</w:t>
+                <w:t xml:space="preserve">Claire I. Daïen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Tubery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Beurai-Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Du Cailar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2018.12.050⟩</w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86, pp.476 - 482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2019.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965493v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the general practitioner in the care of BRCA1 and BRCA2 mutation carriers: General practitioner and patient perspectives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marine Laporte</w:t>
+                <w:t xml:space="preserve">Natural history, dynamics, and ecology of human papillomaviruses in genital infections of young women: protocol of the PAPCLEAR cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Murall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massilva Rahmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Selinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Baldellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics &amp; Genomic Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mgg3.464⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (6), pp.e025129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-025129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621034v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the two types of anorexia nervosa (binge eating/purging and restrictive) on bone metabolism in female patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maude Sénèque</w:t>
+                <w:t xml:space="preserve">Role of the general practitioner in the care of BRCA1 and BRCA2 mutation carriers: General practitioner and patient perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vande Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Toledano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Escriba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Genetics &amp; Genomic Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.957 - 965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mgg3.464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cen.13610⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01791152v1</w:t>
+                <w:t xml:space="preserve">hal-03621034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is impaired cerebral vasoreactivity an early marker of cognitive decline in multiple sclerosis patients?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Maréchal</w:t>
+                <w:t xml:space="preserve">Impact of a centre and home-based cardiac rehabilitation program on the quality of life of teenagers and young adults with congenital heart disease: The QUALI-REHAB study rationale, design and methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gavotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Bredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Radiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2018.12.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00330-017-5068-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01727597v1</w:t>
+                <w:t xml:space="preserve">hal-01965493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of life in children participating in a non-selective INR self-monitoring VKA-education programme</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId471" w:history="1">
+                <w:t xml:space="preserve">Effects of the two types of anorexia nervosa (binge eating/purging and restrictive) on bone metabolism in female patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maïmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléna Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lasne</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Sénèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2017.05.013⟩</w:t>
+              <w:t xml:space="preserve">Clinical Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cen.13610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786609v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper Limb Isokinetic Strengthening Versus Passive Mobilization in Patients With Chronic Stroke: A Randomized Controlled Trial</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Influence of a brisk walking program on postural responses in sedentary older women: a randomised trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaussent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2017.08.490⟩</w:t>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (5), pp.433-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40520-018-0916-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744847v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance and feasibility of a systematic screening of multimorbidities in patients with chronic inflammatory rheumatic diseases</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Dietary, environmental, and genetic risk factors of Extensive Macular Atrophy with Pseudodrusen, a severe bilateral macular atrophy of middle-aged patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Defoort-Dhellemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Al-Dain Marzouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.6840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-25003-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2018.03.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01790556v2</w:t>
+                <w:t xml:space="preserve">hal-02349434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the general practitioner in the care of BRCA1 and BRCA2 mutation carriers: General practitioner and patient perspectives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marine Laporte</w:t>
+                <w:t xml:space="preserve">Quality of life in children participating in a non-selective INR self-monitoring VKA-education programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bajolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhia Cheurfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics &amp; Genomic Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mgg3.464⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 111 (3), pp.180 - 188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2017.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315105v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiopulmonary fitness in children with congenital heart diseases versus healthy children.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Vincenti</w:t>
+                <w:t xml:space="preserve">Is impaired cerebral vasoreactivity an early marker of cognitive decline in multiple sclerosis patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Deverdun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Molino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heart</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/heartjnl-2017-312339⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (3), pp.1204-1214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-017-5068-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815473v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired oxygen demand during exercise is related to oxidative stress and muscle function in Facioscapulohumeral Muscular Dystrophy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Pillard</w:t>
+                <w:t xml:space="preserve">Upper Limb Isokinetic Strengthening Versus Passive Mobilization in Patients With Chronic Stroke: A Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Coroian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bakhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Palayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaussent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCSM Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/j.2617-1619.2018.tb00002.x⟩</w:t>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (2), pp.321 - 328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2017.08.490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886236v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive trajectories and early risk factors in the autism spectrum: A 15-year prospective study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Relevance and feasibility of a systematic screening of multimorbidities in patients with chronic inflammatory rheumatic diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Tubery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Beurai-Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Du Cailar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Picot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aur.2022⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86 (1), pp.49-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2018.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313496v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790556v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical factors associated with decision to recommend methylphenidate treatment for children with ADHD in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erika Nogué</w:t>
+                <w:t xml:space="preserve">Role of the general practitioner in the care of BRCA1 and BRCA2 mutation carriers: General practitioner and patient perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vande Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tolédano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Escriba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00787-017-1061-4⟩</w:t>
+              <w:t xml:space="preserve">Molecular Genetics &amp; Genomic Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (6), pp.957--965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mgg3.464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743901v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment tolerance and patient-reported outcomes favor online hemodiafiltration compared to high-flux hemodialysis in the elderly</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leila Chenine</w:t>
+                <w:t xml:space="preserve">Cardiopulmonary fitness in children with congenital heart diseases versus healthy children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gavotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1026-1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/heartjnl-2017-312339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2017.01.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01775000v1</w:t>
+                <w:t xml:space="preserve">hal-01815473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health-related quality of life among children with Turner syndrome: controlled cross-sectional study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impaired oxygen demand during exercise is related to oxidative stress and muscle function in Facioscapulohumeral Muscular Dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Jeandel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guillaumont</w:t>
+                <w:t xml:space="preserve">Vinicius Wilson Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pediatric Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jpem-2017-0026⟩</w:t>
+              <w:t xml:space="preserve">JCSM Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), pp.e00029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/j.2617-1619.2018.tb00002.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757618v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a 6-month brisk walking program on walking endurance in sedentary and physically deconditioned women aged 60 or older: A randomized trial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Adaptive trajectories and early risk factors in the autism spectrum: A 15-year prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaria Baghdadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Coste</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12603-017-0955-7⟩</w:t>
+              <w:t xml:space="preserve">Autism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (11), pp.1455-1467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aur.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471565v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The scalp hair collar and tuft signs: A retrospective multicenter study of 78 patients with a systematic review of the literature</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical factors associated with decision to recommend methylphenidate treatment for children with ADHD in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Chiaverini</w:t>
+                <w:t xml:space="preserve">Elodie Courtabessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pupier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Surig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Nogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaad.2016.08.046⟩</w:t>
+              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (3), pp.367--376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00787-017-1061-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579056v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular, clinical and neuropsychological study in 31 patients with Kabuki syndrome and KMT2D mutations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Lehman</w:t>
+                <w:t xml:space="preserve">Early onset breast cancer: differences in risk factors, tumor phenotype, and genotype between North African and South European women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Mazery</w:t>
+                <w:t xml:space="preserve">Sarra Henouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Visier</w:t>
+                <w:t xml:space="preserve">Dalel Ben Nejima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Baumann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lachesnais</w:t>
+                <w:t xml:space="preserve">Alain Toledano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.13010⟩</w:t>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 166 (2), pp.631--639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10549-017-4434-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560204v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early onset breast cancer: differences in risk factors, tumor phenotype, and genotype between North African and South European women</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Corsini</w:t>
+                <w:t xml:space="preserve">Treatment tolerance and patient-reported outcomes favor online hemodiafiltration compared to high-flux hemodialysis in the elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Morena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaussent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Henouda</w:t>
+                <w:t xml:space="preserve">Lotfi Chalabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalel Ben Nejima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Héléna Bertet</w:t>
+                <w:t xml:space="preserve">Hélène Leray-Moragues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Toledano</w:t>
+                <w:t xml:space="preserve">Leila Chenine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 166 (2), pp.631--639. </w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (6), pp.1495-1509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10549-017-4434-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2017.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760377v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01775000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three Complementary Approaches to Characterize Buprenorphine Misuse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erika Nogue</w:t>
+                <w:t xml:space="preserve">Health-related quality of life among children with Turner syndrome: controlled cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Diot</w:t>
+                <w:t xml:space="preserve">Nabil Tahhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Frauger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Jouanjus</w:t>
+                <w:t xml:space="preserve">Claire Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Substance Use and Misuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10826084.2016.1201509⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pediatric Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (8), pp.863-868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jpem-2017-0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620665v1</w:t>
+                <w:t xml:space="preserve">hal-01757618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical characteristics and risk factors of extensive macular atrophy with pseudodrusen The EMAP case-control national clinical trial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Effect of a 6-month brisk walking program on walking endurance in sedentary and physically deconditioned women aged 60 or older: A randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaussent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Zanlonghi</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ophthalmology: Journal of The American Academy of Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ophtha.2016.05.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (10), pp.1183-1189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12603-017-0955-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607011v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-effectiveness analysis of epilepsy surgery in a controlled cohort of adult patients with intractable partial epilepsy: A 5-year follow-up study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Jaussent</w:t>
+                <w:t xml:space="preserve">Molecular, clinical and neuropsychological study in 31 patients with Kabuki syndrome and KMT2D mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Lehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Mazery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Visier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorine Neveu</w:t>
+                <w:t xml:space="preserve">Clarisse Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Kahane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arielle Crespel</w:t>
+                <w:t xml:space="preserve">Dominique Lachesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57 (10), pp.1669 - 1679. </w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92 (3), pp.298-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.13492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cge.13010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824679v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of slow-release morphine sulfate abuse and diversion: epidemiological approaches in a French administrative area</w:t>
+                <w:t xml:space="preserve">The scalp hair collar and tuft signs: A retrospective multicenter study of 78 patients with a systematic review of the literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Peyriere</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Frauger</w:t>
+                <w:t xml:space="preserve">Didier Bessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Charra</w:t>
+                <w:t xml:space="preserve">Michèle Bigorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nausicaa Malissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Captier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chiaverini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fcp.12210⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76 (3), pp.478-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaad.2016.08.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620669v1</w:t>
+                <w:t xml:space="preserve">hal-01579056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence of PRPH2 in autosomal dominant retinitis pigmentosa in France and characterization of biochemical and clinical features.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Werner L Vos</w:t>
+                <w:t xml:space="preserve">Three Complementary Approaches to Characterize Buprenorphine Misuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Eiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Nogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Devos</w:t>
+                <w:t xml:space="preserve">Caroline Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Audo</w:t>
+                <w:t xml:space="preserve">Elisabeth Frauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jouanjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ophthalmology: Journal of The American Academy of Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajo.2014.10.033⟩</w:t>
+              <w:t xml:space="preserve">Substance Use and Misuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (14), pp.1912-1919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10826084.2016.1201509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01091447v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of the first French psychoeducational program on unipolar depression: study protocol for a randomized controlled trial</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Clinical characteristics and risk factors of extensive macular atrophy with pseudodrusen The EMAP case-control national clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Zanlonghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12888-015-0667-7⟩</w:t>
+              <w:t xml:space="preserve">Ophthalmology: Journal of The American Academy of Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123 (9), pp.1865-1873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ophtha.2016.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01264491v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Living Lab MACVIA. Chronic diseases].</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+                <w:t xml:space="preserve">Evidence of slow-release morphine sulfate abuse and diversion: epidemiological approaches in a French administrative area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Peyriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Nogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Eiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Frauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Charra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (5), pp.466-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fcp.12210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01757317v1</w:t>
+                <w:t xml:space="preserve">hal-03620669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living Lab MACVIA-LR Équilibre et prévention des chutes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Pastor</w:t>
+                <w:t xml:space="preserve">Cost-effectiveness analysis of epilepsy surgery in a controlled cohort of adult patients with intractable partial epilepsy: A 5-year follow-up study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaussent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorine Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Crespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (10), pp.1669 - 1679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.13492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01910210v1</w:t>
+                <w:t xml:space="preserve">hal-01824679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise and Counseling for Smoking Cessation in Smokers With Depressive Symptoms: A Randomized Controlled Pilot Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Guillaume</w:t>
+                <w:t xml:space="preserve">Effects of vitamin C, vitamin E, zinc gluconate, and selenomethionine supplementation on muscle function and oxidative stress biomarkers in patients with facioscapulohumeral dystrophy: A double-blind randomized controlled clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Hayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaussent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dual Diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15504263.2015.1113842⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.158 - 169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2014.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892324v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroradiological findings expand the phenotype of OPA1-related mitochondrial dysfunction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Brunel</w:t>
+                <w:t xml:space="preserve">Quality of Life of Children with Congenital Heart Diseases: A Multicenter Controlled Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dorka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Moniotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jns.2015.01.008⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (8), pp.1588 - 1601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00246-015-1201-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01392222v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of vitamin C, vitamin E, zinc gluconate, and selenomethionine supplementation on muscle function and oxidative stress biomarkers in patients with facioscapulohumeral dystrophy: A double-blind randomized controlled clinical trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fares Gouzi</w:t>
+                <w:t xml:space="preserve">Effectiveness of the first French psychoeducational program on unipolar depression: study protocol for a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Sénèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2014.09.014⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-015-0667-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679192v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01264491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Life of Children with Congenital Heart Diseases: A Multicenter Controlled Cross-Sectional Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High prevalence of PRPH2 in autosomal dominant retinitis pigmentosa in France and characterization of biochemical and clinical features.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Moniotte</w:t>
+                <w:t xml:space="preserve">Gaël Manes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Guillaumont</w:t>
+                <w:t xml:space="preserve">Tremeur Guillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fraisse</w:t>
+                <w:t xml:space="preserve">Werner L Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00246-015-1201-x⟩</w:t>
+              <w:t xml:space="preserve">Ophthalmology: Journal of The American Academy of Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159 (2), pp.302-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajo.2014.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762152v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of graft nephrectomy on outcomes of second kidney transplantation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">[Living Lab MACVIA. Chronic diseases].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Urology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/iju.12455⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44, pp.S47 - S54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03560135v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems medicine approaches for the definition of complex phenotypes in chronic diseases and ageing. From concept to implementation and policies.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
+                <w:t xml:space="preserve">Living Lab MACVIA-LR Équilibre et prévention des chutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+                <w:t xml:space="preserve">M.S. Léglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Dauzat</w:t>
+                <w:t xml:space="preserve">Arnaud Dupeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfredo Cesario</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Camuzat</w:t>
+                <w:t xml:space="preserve">E. Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (Suppl.1), pp.S23 - S30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1381612820666140314115505⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01952751v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of sclerostin and dickkopf-1 in the dramatic alteration in bone mass acquisition in adolescents and young women with recent anorexia nervosa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exercise and Counseling for Smoking Cessation in Smokers With Depressive Symptoms: A Randomized Controlled Pilot Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guillaume</w:t>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lefebvre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Bertet</w:t>
+                <w:t xml:space="preserve">Fabienne Cyprien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/jc.2013-2565⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dual Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (3-4), pp.205-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15504263.2015.1113842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944931v1</w:t>
+                <w:t xml:space="preserve">hal-01892324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic use of benzodiazepines and latent cognitive decline in the elderly: Results from the Three-city study.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Mura</w:t>
+                <w:t xml:space="preserve">Neuroradiological findings expand the phenotype of OPA1-related mitochondrial dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Roubertie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leboucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Nogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Proust-Lima</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tzourio</w:t>
+                <w:t xml:space="preserve">Hervé Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2012.05.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 349 (1-2), pp.154-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jns.2015.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00714718v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor and respiratory heterogeneity in Duchenne patients: Implication for clinical trials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of graft nephrectomy on outcomes of second kidney transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Ed Dine Fadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Humbertclaude</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Odile Boespflug-Tanguy</w:t>
+                <w:t xml:space="preserve">Vincent Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Nogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Macioce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpn.2011.07.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (8), pp.797-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/iju.12455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681808v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperventilation during Exercise in Very Low Birth Weight School-Age Children may Implicate Inspiratory Muscle Weakness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systems medicine approaches for the definition of complex phenotypes in chronic diseases and ageing. From concept to implementation and policies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Cesario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline R. B. Novais</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Amedro</w:t>
+                <w:t xml:space="preserve">Thierry Camuzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 160 (3), pp.415-420.e1. </w:t>
+              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (38), pp.5928-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2011.09.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/1381612820666140314115505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546575v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Activity as a Protective Factor in Relapse Following Smoking Cessation in Participants with a Depressive Disorder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregory Ninot</w:t>
+                <w:t xml:space="preserve">Role of sclerostin and dickkopf-1 in the dramatic alteration in bone mass acquisition in adolescents and young women with recent anorexia nervosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maïmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Guillaume</w:t>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Courtet</w:t>
+                <w:t xml:space="preserve">P. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Philibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal on Addictions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1521-0391.2012.00242.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99 (4), pp.E582--90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2013-2565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818838v1</w:t>
+                <w:t xml:space="preserve">hal-01944931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-saving effect of supervised exercise associated to COPD self-management education program</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Ninot</w:t>
+                <w:t xml:space="preserve">Chronic use of benzodiazepines and latent cognitive decline in the elderly: Results from the Three-city study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Moullec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+                <w:t xml:space="preserve">Cécile Proust-Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasnime N. Akbaraly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Picot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Jaussent</w:t>
+                <w:t xml:space="preserve">Hélène Amieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tzourio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmed.2010.10.002⟩</w:t>
+              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (3), pp.212-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2012.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03062116v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00714718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of carbamazepine and metabolites on IL-2, IL-5, IL-6, IL-10 and IFN-γ secretion in epileptic patients: the influence of co-medication</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Motor and respiratory heterogeneity in Duchenne patients: Implication for clinical trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gelisse</w:t>
+                <w:t xml:space="preserve">Véronique Humbertclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Breton</w:t>
+                <w:t xml:space="preserve">Dalil Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Demoly</w:t>
+                <w:t xml:space="preserve">Kamel Bezzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Boespflug-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s1734-1140(11)70402-9⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (2), pp.149 - 160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpn.2011.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186818v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Southern French registry of genetic hemochromatosis: a tool for determining clinical prevalence of the disorder and genotype penetrance.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyperventilation during Exercise in Very Low Birth Weight School-Age Children may Implicate Inspiratory Muscle Weakness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Blanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Severine Cunat</w:t>
+                <w:t xml:space="preserve">Aline R. B. Novais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Matecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaussent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2009.014431⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 160 (3), pp.415-420.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2011.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491007v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appendicular skeletal muscle mass is the strongest independent factor associated with femoral neck bone mineral density in adult and older men</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Thomas</w:t>
+                <w:t xml:space="preserve">Physical Activity as a Protective Factor in Relapse Following Smoking Cessation in Participants with a Depressive Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Micallef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Dupuy</w:t>
+                <w:t xml:space="preserve">Guillaume Fond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal on Addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (4), pp.348-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1521-0391.2012.00242.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2010.04.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00615130v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Perioperative Validity of the Visual Analog Anxiety Scale in Children: A Discriminant and Useful Instrument in Routine Clinical Practice to Optimize Postoperative Pain Management</w:t>
+                <w:t xml:space="preserve">Cost-saving effect of supervised exercise associated to COPD self-management education program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bringuier</w:t>
+                <w:t xml:space="preserve">Grégory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dadure</w:t>
+                <w:t xml:space="preserve">Grégory Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Raux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+                <w:t xml:space="preserve">Monica Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaussent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1213/ane.0b013e3181af00e4⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105, pp.377-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmed.2010.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620078v1</w:t>
+                <w:t xml:space="preserve">hal-03062116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts de la musicothérapie sur l’anxiété, la dépression des patients atteints de la maladie d’Alzheimer et sur la charge ressentie par l’accompagnant principal (étude de faisabilité)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of carbamazepine and metabolites on IL-2, IL-5, IL-6, IL-10 and IFN-γ secretion in epileptic patients: the influence of co-medication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guétin</w:t>
+                <w:t xml:space="preserve">Philippe Gelisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Portet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+                <w:t xml:space="preserve">Hélène Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Defez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Blayac</w:t>
+                <w:t xml:space="preserve">Pascal Demoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2007.10.009⟩</w:t>
+              <w:t xml:space="preserve">Pharmacological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63 (1), pp.86-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1734-1140(11)70402-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03061667v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralocorticoid modulation of cardiac ryanodine receptor activity is associated with downregulation of FK506-binding proteins.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appendicular skeletal muscle mass is the strongest independent factor associated with femoral neck bone mineral density in adult and older men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaussent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Micallef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana María Gómez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Spyros Zissimopoulos</w:t>
+                <w:t xml:space="preserve">Anne-Marie Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.108.805804⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (9), pp.679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2010.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00422024v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00615130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau sentinelle national de surveillance de la mortalité liée à l'épilepsie.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+                <w:t xml:space="preserve">The Southern French registry of genetic hemochromatosis: a tool for determining clinical prevalence of the disorder and genotype penetrance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Aguilar-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ryvlin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Chiron</w:t>
+                <w:t xml:space="preserve">Severine Cunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d'épilepsieS : Revue de la Ligue française et des ligues francophones contre l'épilepsie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/epi.2009.0231⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 95 (4), pp.551-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2009.014431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913350v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What factors are related to a negative outcome of self-injurious behaviour during childhood in pervasive developmental disorders?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Perioperative Validity of the Visual Analog Anxiety Scale in Children: A Discriminant and Useful Instrument in Routine Clinical Practice to Optimize Postoperative Pain Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bringuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dadure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Aussilloux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Amandine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Picot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Michelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Research in Intellectual Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1468-3148.2007.00389.x⟩</w:t>
+              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 109 (3), pp.737-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1213/ane.0b013e3181af00e4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03061360v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Medicoeconomic assessment of epilepsy surgery in adults with medically intractable partial epilepsy. Three-year outcomes from a multicenter French cohort]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Intérêts de la musicothérapie sur l’anxiété, la dépression des patients atteints de la maladie d’Alzheimer et sur la charge ressentie par l’accompagnant principal (étude de faisabilité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guétin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gélisse</w:t>
+                <w:t xml:space="preserve">C. Defez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochirurgie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2008.03.003⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (1), pp.57-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2007.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00410612v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What happens to children with PDD when they grow up? Prospective follow-up of 219 children from preschool age to mid-childhood</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joffrey Bodet</w:t>
+                <w:t xml:space="preserve">Mineralocorticoid modulation of cardiac ryanodine receptor activity is associated with downregulation of FK506-binding proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana María Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica Rueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyros Zissimopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0447.2006.00898.x⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 119 (16), pp.2179-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.108.805804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03061355v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00422024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation de la médication et déterminants de la consommation médicamenteuse chez la personne âgée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Réseau sentinelle national de surveillance de la mortalité liée à l'épilepsie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ryvlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Biraben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers d'épilepsieS : Revue de la Ligue française et des ligues francophones contre l'épilepsie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (2), pp.198-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/epi.2009.0231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066991v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de la musicothérapie dans la prise en charge de la lombalgie chronique en milieu hospitalier (Étude contrôlée, randomisée sur 65 patients)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">What factors are related to a negative outcome of self-injurious behaviour during childhood in pervasive developmental disorders?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aussilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaria Baghdadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Graber-Duvernay</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Pry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annrmp.2005.02.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Research in Intellectual Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (n°2), pp.142-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-3148.2007.00389.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03061617v1</w:t>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereotactic coregistration of 201Tl SPECT and MRI applied to brain tumor biopsies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">[Medicoeconomic assessment of epilepsy surgery in adults with medically intractable partial epilepsy. Three-year outcomes from a multicenter French cohort]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Bauchet</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaussent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Crespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gélisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurochirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54 (3), pp.484-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2008.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017037v1</w:t>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00410612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">What happens to children with PDD when they grow up? Prospective follow-up of 219 children from preschool age to mid-childhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aussilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaria Baghdadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 115 (n°5), pp.403-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0447.2006.00898.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation de la médication et déterminants de la consommation médicamenteuse chez la personne âgée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Hauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (3), pp.201-213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêt de la musicothérapie dans la prise en charge de la lombalgie chronique en milieu hospitalier (Étude contrôlée, randomisée sur 65 patients)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guétin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Coudeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ginies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Graber-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48 (5), pp.217-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annrmp.2005.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stereotactic coregistration of 201Tl SPECT and MRI applied to brain tumor biopsies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Hemm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rigau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (7), pp.1151-1157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparison of pharmacovigilance algorithms in drug hypersensitivity reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Benhamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hillaire-Buys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dujols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 61 (7), pp.537-541. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00228-005-0962-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03061616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20540,154 +21100,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude observationnelle évaluant l'association entre une difficulté psycho-nutritionnelle et le pourcentage de perte d’excès de poids à deux ans d'une chirurgie bariatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bourrie Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel SOFFCO.MM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOciété Française et Francophone de Chirurgie de l'Obésité et des Maladies Métaboliques (SOFFCO.MM), May 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20697,583 +21257,583 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la réponse vaccinale contre le pneumocoque à l’initiation du méthotrexate dans la polyarthrite rhumatoïde (VACIMRA) : un essai randomisé ouvert</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">TIMEFRAME FOR INITIATING METHOTREXATE AND VACCINATION PROTECTION AGAINST PNEUMOCOCCUS IN RHEUMATOID ARTHRITIS: THE VACIMRA STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dernis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37e Congrès Français de Rhumatologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2024.10.312⟩</w:t>
+              <w:t xml:space="preserve">2024 European Congress of Rheumatology (EULAR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BMJ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 83 (Suppl. 1), pp.74-75 / OP0140, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2024-eular.1621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811104v1</w:t>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIMEFRAME FOR INITIATING METHOTREXATE AND VACCINATION PROTECTION AGAINST PNEUMOCOCCUS IN RHEUMATOID ARTHRITIS: THE VACIMRA STUDY</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Optimisation de la réponse vaccinale contre le pneumocoque à l’initiation du méthotrexate dans la polyarthrite rhumatoïde (VACIMRA) : un essai randomisé ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dernis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 European Congress of Rheumatology (EULAR 2024)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2024-eular.1621⟩</w:t>
+              <w:t xml:space="preserve">37e Congrès Français de Rhumatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France. Revue du Rhumatisme, 91, pp.A29-A30, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2024.10.312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862731v1</w:t>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of delaying initiation of methotrexate by 1 month on the outcome of rheumatoid arthritis at 1 year</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérésa Than</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dernis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schaeverbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 European Congress of Rheumatology (EULAR 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Copenhague, Denmark. , Annals of the Rheumatic Diseases, 81 (Suppl 1), pp.629.2-630 / POS0700, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/annrheumdis-2022-eular.4333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer les Mesures Barrières Efficaces pour Limiter la Transmission Nosocomiale du COVID-19 : enquête de prévalence chez les soignants à exposition variée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bistoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hermabessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21es Journées Nationales d'Infectiologie (JNI 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Poitiers, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId778"/>
+      <w:footerReference w:type="default" r:id="rId800"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21341,51 +21901,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DA0D29D"/>
+    <w:nsid w:val="34E1AF4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21572,51 +22132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-christine-picot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4204-7299" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493670v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Serrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Balusson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Degremont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Nogu&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000544036" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531500v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ceci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baleine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Huguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cambonie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Picot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2026.102985" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539503v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Laoudj-Chenivesse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arbogast" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raynaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fedou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Debroize" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2026.02.071" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05549774v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dereure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chosidow" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Ingen-Housz-Oro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Machet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljag094" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514431v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Antigoni Savvala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaussent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Prelot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Choudens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Silvestri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soard.2026.02.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122949v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Kerbage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Picot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charpentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chiabu.2025.107560" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295482v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peyri&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Batisse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fouilh&#233; Sam-La&#239;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daveluy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier-Choma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bcp.70133" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560735v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dernis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brocq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(25)00071-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955232v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Silvestre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l&#8208;morvan Duroyon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Abrantes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny&#8208;constanza Thibout" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.70170" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034530v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Ducasse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leurent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Aouinti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brand-Arpon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22040511" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197641v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349405v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Fongaro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pupier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Franc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-025-00398-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206070v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Werner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pouzenc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Huguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leobon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine C Picot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjqcco/qcaf074" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329226v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ma&#239;moun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lefebvre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Seneque" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00223-025-01442-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326557v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Marchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perroy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaria Baghdadli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-025-04582-w" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238278v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Nobile" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Nogue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Chenaf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40263-025-01221-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487069v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amedro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gavotto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Souilla" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Huby" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehae085" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826141v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fournier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michelon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Granit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Audoyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Bernardot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-084110" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801924v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de la Tribonniere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pellecchia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gamon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Herman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S472816" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637673v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaumont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vincenti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2024-327242" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881330v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maimoun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17010161" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243617v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Rivet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Riviere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjiv Goulabchand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Suzon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Henneton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2023.112171" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263720v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Puech" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deloze" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15204310" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235106v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loubersac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferrando" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-021-01792-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092940v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Greco" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Garnier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Macioce" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12124092" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015857v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Deloze" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15051201" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969182v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faucani&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Crespel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denuelle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2023.08.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055187v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedda Amzali" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Dias Wilson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bommart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15071673" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991254v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Fontbonne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Currie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounian" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Foulatier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12030925" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04092982v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Prince" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bensoussan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pubmed/fdad059" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001709v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rhodes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suellen Moli Yin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hager" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwad054" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969191v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rheims" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Dinkelacker" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.15566" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669685v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariano-Goulart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-21-0488" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782524v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Santos Schneider" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Molina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#8217;helgoualch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Espeut" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-04826-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03640624v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Miniarikova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vernhet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peries" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2021.11.022" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04287047v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Stringaris" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Belloc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Verissimo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-022-00984-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04246648v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dellapiazza" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rattaz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.998195" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03636927v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Philip" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eiden" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Georgin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.15164" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03638589v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maude Geoffray" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-03045-3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685556v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rivi&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Faure" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Builles" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2022.101345" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03655536v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrero" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonot Gaschard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouyabrine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2021.02.011" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653937v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Bredy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Deville" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire de La Villeon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjqcco/qcac019" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468042v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15165-y" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03636986v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leplat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Taourel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2021.10.008" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669092v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nocca" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Galtier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulaiman Taleb" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-022-06066-0" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468481v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardol" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ferre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupuy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Assenat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14163956" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468019v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bobo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;tin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.902245" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531201v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bedin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Makinson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mennechet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Malergue" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab599" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03370862v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meunier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bocquet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Defoort-Dhellemmes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Smirnov" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Arndt" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98150-1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310460v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Abassi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Boisson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-021-01825-6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648649v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Imbert-Bouteille" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Corsini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mizrahy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Akouete" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12071100" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986795v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bistoquet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Villard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ferreira" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2020.10.022" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471266v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raffort" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aliaga" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-020-01634-9" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485315v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Muratori" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-020-01516-5" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03230005v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Traver" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mazi&#232;res" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2020.11.005" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03594257v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tavares" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thomas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cyteval" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Manna" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.05.003" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470909v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Aliaga" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soriteau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2020.111154" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218654v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Szurhaj" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclancher" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Nica" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille P&#233;rin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derambure" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000011998" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601062v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Perin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17079" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03649042v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Xatart" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucherre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2021.05.008" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760553v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pisoni" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15007" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03160497v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Giacosa" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afab050" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672167v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-021-01746-1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621036v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Lavastre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-021-01668-1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209239v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pommier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcchd.2021.100139" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03223853v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Audras-Torrent" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Couty" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2444" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342388v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Letertre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fesler" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zerkowski" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ribstein" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10173831" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014885v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaa724" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929168v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Alami Trebki" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Roux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Labesse" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xops.2021.100052" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659168v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Miot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2021.6042" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461231v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Oude Engberink" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boulais" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence N&#232;gre-Pages" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourrel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2021.108412" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118739v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norddine Zeroual" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinderella Blin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Saour" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne David" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000003682" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455719v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15142" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626019v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Villerabel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence N&#232;gre-Pag&#232;s" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaoto.2020.5074" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03374681v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerim Munir" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-019-04273-w" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02860453v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Deverdun" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet van Dokkum" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Bars" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herbet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-019-00114-7" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03521550v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochen de Cock" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Verbizier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Damm" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abril" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.50982" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526695v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bakhti" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet E.H. van Dokkum" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.10.009" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03347208v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esselin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mouzat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Polge" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Juntas-Morales" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pageot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00316" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02879631v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Or&#232;ve" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schoenberger" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-019-03970-w" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001077v2" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lia Murall" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Reyn&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Selinger" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernat" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Bou&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.10.078" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005768v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-020-01615-6" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03366242v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Donici" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emungania" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soard.2020.06.041" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910224v2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavotto Arthur" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Arcy Vandenberghe" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2019-317724" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939362v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00520.2020" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908030v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ridolfo" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jvca.2020.05.023" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131102v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12584" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02885899v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Dabas" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mekhinini" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2019.01.012" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02569330v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mourand" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malissart" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dargazanli" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bouly" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jstrokecerebrovasdis.2018.09.051" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172050v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2019.06.023" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362872v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnime N. Akbaraly" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-026286" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362851v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Couderc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Crepiat" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00617" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263273v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soard.2019.07.006" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471326v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faucanie" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-019-01381-6" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091936v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Bertet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philibert" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2019.01.008" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488973v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire I. Da&#239;en" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Tubery" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Beurai-Weber" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Du Cailar" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2019.08.012" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02527391v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Alegre" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vande Perre" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Jean Bignon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galibert" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5142" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157154v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Murall" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massilva Rahmoun" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Baldellou" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-025129" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337179v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tallon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-018-0916-y" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349434v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Douillard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delcourt" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Al-Dain Marzouka" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25003-9" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965493v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legendre" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bredy" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2018.12.050" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621034v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Toledano" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Escriba" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laporte" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.464" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01791152v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillaume" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cen.13610" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727597v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Metzger" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mar&#233;chal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-017-5068-5" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01786609v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bajolle" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Cheurfi" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lasne" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2017.05.013" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744847v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Coroian" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Palayer" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2017.08.490" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01790556v2" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daien" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.03.016" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315105v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tol&#233;dano" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815473v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/heartjnl-2017-312339" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01886236v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Wilson Dias" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Passerieux" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hugon" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pillard" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2617-1619.2018.tb00002.x" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02313496v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pernon" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2022" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743901v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Courtabessis" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Surig" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-017-1061-4" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775000v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morena" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chalabi" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leray-Moragues" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chenine" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2017.01.013" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757618v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Tahhan" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jeandel" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jpem-2017-0026" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471565v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coste" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-017-0955-7" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01579056v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bessis" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bigorre" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Malissen" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chiaverini" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2016.08.046" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01560204v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lehman" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Mazery" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Visier" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Baumann" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lachesnais" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13010" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760377v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Henouda" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Ben Nejima" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Toledano" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-017-4434-y" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620665v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diot" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Frauger" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouanjus" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2016.1201509" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607011v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Delcourt" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lacroux" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Zanlonghi" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2016.05.018" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824679v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Neveu" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13492" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620669v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peyriere" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Charra" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12210" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HX8B8R9H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01091447v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Manes" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tremeur Guillaumie" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner L Vos" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Devos" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audo" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajo.2014.10.033" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264491v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Genty" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-015-0667-7" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01757317v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avignon" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costa" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.009" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910210v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. L&#233;glise" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pastor" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.012" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L5XQ3PH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892324v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cyprien" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15504263.2015.1113842" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392222v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roubertie" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leboucq" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brunel" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2015.01.008" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CTFQ2J6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679192v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Gouzi" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.09.014" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01762152v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dorka" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moniotte" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guillaumont" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fraisse" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00246-015-1201-x" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560135v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Ed Dine Fadli" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pernin" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iju.12455" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T5LVJ3JW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01952751v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauzat" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Cesario" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612820666140314115505" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944931v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philibert" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bertet" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-2565" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00714718v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2012.05.004" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01681808v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Humbertclaude" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hamroun" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bezzou" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;rard" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boespflug-Tanguy" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2011.07.001" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5WF12ZV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02546575v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline R. B. Novais" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2011.09.014" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818838v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guillaume" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fond" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1521-0391.2012.00242.x" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVSFZGVV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062116v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Moullec" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Picot" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2010.10.002" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186818v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gelisse" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Breton" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demoly" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1734-1140(11)70402-9" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491007v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Aguilar-Martinez" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bismuth" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanc" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Cunat" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2009.014431" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615130v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Micallef" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dupuy" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2010.04.006" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03620078v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bringuier" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dadure" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raux" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dubois" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ane.0b013e3181af00e4" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061667v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;tin" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Defez" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Blayac" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2007.10.009" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00422024v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Rueda" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Sainte-Marie" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pereira" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Zissimopoulos" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.108.805804" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913350v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryvlin" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jallon" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biraben" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chiron" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epi.2009.0231" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061360v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aussilloux" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pry" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-3148.2007.00389.x" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6P4NNB9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410612v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;lisse" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2008.03.003" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061355v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Bodet" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0447.2006.00898.x" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PD419WKH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066991v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Costalat-Founeau" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hauchard" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061617v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coudeyre" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ginies" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Graber-Duvernay" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2005.02.003" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017037v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Hemm" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rigau" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Chevalier" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061616v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Benhamed" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hillaire-Buys" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dujols" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-005-0962-1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CJHM19P2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057345v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Robert" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lacroix" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bourrie Coron" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04811104v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2024.10.312" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862731v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richez" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://congress2024.eular.org/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2024-eular.1621" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133914v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#233;sa Than" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breuil" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schaeverbeke" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2022-eular.4333" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057370v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hermabessi&#232;re" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marin" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montoya" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-christine-picot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4204-7299" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05585965v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Fongaro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leyrolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Madore" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Picot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-026-08012-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493670v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Serrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Balusson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Degremont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Nogu&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000544036" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ceci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baleine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Huguet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cambonie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2026.102985" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539503v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Laoudj-Chenivesse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arbogast" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fedou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Debroize" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2026.02.071" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Antigoni Savvala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaussent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Prelot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Choudens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Silvestri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soard.2026.02.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05549774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dereure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chosidow" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Ingen-Housz-Oro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Machet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljag094" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607540v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Neyraud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Huguet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andrianoely" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Romieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjcn/zvag115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570389v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaudaire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2026.103252" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295482v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peyri&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Batisse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fouilh&#233; Sam-La&#239;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daveluy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier-Choma" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bcp.70133" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Kerbage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Picot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charpentier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chiabu.2025.107560" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dernis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brocq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(25)00071-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197641v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034530v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Ducasse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Aouinti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brand-Arpon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22040511" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Silvestre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l&#8208;morvan Duroyon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Abrantes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny&#8208;constanza Thibout" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.70170" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349405v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pupier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Franc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-025-00398-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206070v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Werner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pouzenc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leobon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine C Picot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjqcco/qcaf074" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ma&#239;moun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lefebvre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Seneque" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00223-025-01442-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326557v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Marchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaria Baghdadli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-025-04582-w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238278v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Nobile" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Nogue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Chenaf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40263-025-01221-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487069v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amedro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gavotto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Souilla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Huby" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehae085" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826141v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fournier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michelon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Granit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Audoyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Bernardot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-084110" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801924v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de la Tribonniere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pellecchia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gamon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Herman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S472816" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637673v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaumont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vincenti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2024-327242" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881330v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maimoun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17010161" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001709v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rhodes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suellen Moli Yin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hager" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwad054" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991254v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Fontbonne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Currie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Foulatier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12030925" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04092982v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Prince" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bensoussan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pubmed/fdad059" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055187v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedda Amzali" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Dias Wilson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bommart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15071673" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243617v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Rivet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Riviere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjiv Goulabchand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Suzon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Henneton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2023.112171" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263720v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Puech" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deloze" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15204310" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235106v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loubersac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferrando" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-021-01792-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092940v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Greco" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Garnier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Macioce" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12124092" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567927v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Artiaga" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arquizan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thouvenot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104772" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015857v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Deloze" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15051201" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969182v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faucani&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Crespel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denuelle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2023.08.011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669092v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nocca" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Galtier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulaiman Taleb" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-022-06066-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468019v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bobo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;tin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.902245" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531201v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bedin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Makinson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mennechet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Malergue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab599" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468481v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardol" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ferre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupuy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Assenat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14163956" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04287047v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Stringaris" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Belloc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Verissimo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-022-00984-5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03640624v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Miniarikova" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vernhet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peries" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2021.11.022" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782524v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Santos Schneider" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Molina" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#8217;helgoualch" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Espeut" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-04826-7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669685v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariano-Goulart" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-21-0488" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969191v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rheims" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Dinkelacker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.15566" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04246648v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dellapiazza" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rattaz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.998195" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03636927v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Philip" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eiden" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Georgin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.15164" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03638589v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maude Geoffray" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-03045-3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685556v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rivi&#232;re" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Faure" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Builles" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2022.101345" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03655536v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrero" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonot Gaschard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouyabrine" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrey" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2021.02.011" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653937v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Bredy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Deville" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire de La Villeon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjqcco/qcac019" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468042v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15165-y" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03636986v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breton" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leplat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Taourel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2021.10.008" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929168v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bocquet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Alami Trebki" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Roux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Labesse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xops.2021.100052" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118739v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norddine Zeroual" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinderella Blin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Saour" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne David" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000003682" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461231v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Oude Engberink" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boulais" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence N&#232;gre-Pages" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourrel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2021.108412" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659168v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pisoni" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Miot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2021.6042" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626019v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Villerabel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence N&#232;gre-Pag&#232;s" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaoto.2020.5074" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455719v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15142" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03370862v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meunier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Defoort-Dhellemmes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Smirnov" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Arndt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98150-1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310460v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Abassi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Boisson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-021-01825-6" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471266v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raffort" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aliaga" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-020-01634-9" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485315v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Muratori" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-020-01516-5" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986795v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bistoquet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Villard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ferreira" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2020.10.022" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648649v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Imbert-Bouteille" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Corsini" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mizrahy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Akouete" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12071100" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470909v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Aliaga" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soriteau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2020.111154" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03649042v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Xatart" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucherre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2021.05.008" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03594257v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tavares" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thomas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cyteval" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Manna" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.05.003" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601062v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Szurhaj" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclancher" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Nica" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Perin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derambure" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17079" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218654v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille P&#233;rin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000011998" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03230005v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Traver" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mazi&#232;res" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2020.11.005" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760553v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15007" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672167v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-021-01746-1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621036v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Lavastre" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-021-01668-1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209239v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pommier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcchd.2021.100139" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03160497v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Giacosa" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afab050" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342388v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Letertre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fesler" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zerkowski" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ribstein" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10173831" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03223853v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Audras-Torrent" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Couty" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2444" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014885v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaa724" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03374681v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerim Munir" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-019-04273-w" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02860453v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Deverdun" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet van Dokkum" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Bars" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herbet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-019-00114-7" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02879631v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Or&#232;ve" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schoenberger" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-019-03970-w" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526695v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bakhti" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet E.H. van Dokkum" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.10.009" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03347208v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esselin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mouzat" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Polge" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Juntas-Morales" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pageot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00316" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03521550v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochen de Cock" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Verbizier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Damm" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abril" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.50982" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001077v2" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lia Murall" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Reyn&#233;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Selinger" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernat" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Bou&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.10.078" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939362v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00520.2020" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005768v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-020-01615-6" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03366242v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Donici" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emungania" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soard.2020.06.041" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910224v2" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavotto Arthur" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Arcy Vandenberghe" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2019-317724" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908030v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ridolfo" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jvca.2020.05.023" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131102v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12584" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02885899v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Dabas" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mekhinini" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2019.01.012" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172050v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2019.06.023" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362872v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnime N. Akbaraly" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-026286" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02569330v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mourand" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malissart" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dargazanli" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bouly" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jstrokecerebrovasdis.2018.09.051" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05MK5VWZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471326v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faucanie" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-019-01381-6" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362851v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Couderc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Crepiat" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00617" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091936v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Bertet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philibert" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2019.01.008" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263273v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soard.2019.07.006" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02527391v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Alegre" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vande Perre" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Jean Bignon" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galibert" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5142" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488973v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire I. Da&#239;en" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Tubery" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Beurai-Weber" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Du Cailar" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2019.08.012" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157154v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Murall" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massilva Rahmoun" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Baldellou" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-025129" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621034v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Toledano" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Escriba" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laporte" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.464" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965493v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legendre" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bredy" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2018.12.050" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01791152v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillaume" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cen.13610" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337179v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tallon" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-018-0916-y" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349434v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Douillard" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delcourt" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Al-Dain Marzouka" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25003-9" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01786609v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bajolle" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Cheurfi" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lasne" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2017.05.013" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727597v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Metzger" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mar&#233;chal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-017-5068-5" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744847v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Coroian" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Palayer" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2017.08.490" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01790556v2" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daien" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.03.016" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315105v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tol&#233;dano" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815473v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/heartjnl-2017-312339" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01886236v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Wilson Dias" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Passerieux" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hugon" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pillard" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2617-1619.2018.tb00002.x" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02313496v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pernon" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2022" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743901v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Courtabessis" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Surig" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-017-1061-4" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760377v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Henouda" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Ben Nejima" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Toledano" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-017-4434-y" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775000v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morena" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chalabi" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leray-Moragues" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chenine" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2017.01.013" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757618v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Tahhan" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jeandel" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jpem-2017-0026" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471565v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coste" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-017-0955-7" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01560204v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lehman" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Mazery" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Visier" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Baumann" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lachesnais" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13010" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01579056v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bessis" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bigorre" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Malissen" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chiaverini" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2016.08.046" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CH8G2P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620665v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diot" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Frauger" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouanjus" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2016.1201509" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607011v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Delcourt" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lacroux" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Zanlonghi" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2016.05.018" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620669v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peyriere" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Charra" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12210" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HX8B8R9H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824679v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Neveu" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13492" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679192v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Gouzi" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.09.014" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01762152v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dorka" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moniotte" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guillaumont" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fraisse" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00246-015-1201-x" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264491v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Genty" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-015-0667-7" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01091447v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Manes" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tremeur Guillaumie" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner L Vos" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Devos" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audo" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajo.2014.10.033" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01757317v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avignon" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costa" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.009" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910210v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. L&#233;glise" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pastor" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.012" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L5XQ3PH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892324v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cyprien" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15504263.2015.1113842" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392222v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roubertie" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leboucq" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brunel" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2015.01.008" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CTFQ2J6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560135v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Ed Dine Fadli" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pernin" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iju.12455" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T5LVJ3JW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01952751v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauzat" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Cesario" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612820666140314115505" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944931v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philibert" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bertet" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-2565" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00714718v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2012.05.004" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01681808v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Humbertclaude" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hamroun" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bezzou" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;rard" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boespflug-Tanguy" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2011.07.001" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5WF12ZV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02546575v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline R. B. Novais" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2011.09.014" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818838v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guillaume" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fond" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1521-0391.2012.00242.x" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVSFZGVV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062116v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Moullec" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Picot" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2010.10.002" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186818v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gelisse" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Breton" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demoly" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1734-1140(11)70402-9" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615130v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Micallef" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dupuy" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2010.04.006" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491007v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Aguilar-Martinez" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bismuth" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanc" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Cunat" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2009.014431" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03620078v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bringuier" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dadure" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raux" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dubois" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ane.0b013e3181af00e4" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061667v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;tin" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Defez" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Blayac" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2007.10.009" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00422024v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Rueda" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Sainte-Marie" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pereira" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Zissimopoulos" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.108.805804" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913350v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryvlin" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jallon" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biraben" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chiron" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epi.2009.0231" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061360v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aussilloux" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pry" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-3148.2007.00389.x" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6P4NNB9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410612v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;lisse" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2008.03.003" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061355v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Bodet" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0447.2006.00898.x" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PD419WKH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066991v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Costalat-Founeau" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hauchard" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061617v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coudeyre" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ginies" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Graber-Duvernay" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2005.02.003" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017037v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Hemm" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rigau" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Chevalier" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061616v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Benhamed" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hillaire-Buys" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dujols" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-005-0962-1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CJHM19P2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057345v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Robert" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lacroix" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bourrie Coron" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862731v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richez" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://congress2024.eular.org/" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2024-eular.1621" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04811104v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2024.10.312" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133914v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#233;sa Than" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breuil" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schaeverbeke" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2022-eular.4333" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057370v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hermabessi&#232;re" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marin" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montoya" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>