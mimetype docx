--- v0 (2026-03-29)
+++ v1 (2026-05-05)
@@ -1209,165 +1209,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01564028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the impact of arts education on anxiety among middle school students.</w:t>
+                <w:t xml:space="preserve">Étude de l'impact de l'éducation artistique sur l'anxiété des élèves au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Piperini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Psychology, Practice and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447638v1</w:t>
+                <w:t xml:space="preserve">halshs-01564051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'impact de l'éducation artistique sur l'anxiété des élèves au collège</w:t>
+                <w:t xml:space="preserve">Study of the impact of arts education on anxiety among middle school students.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Piperini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Psychology, Practice and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01564051v1</w:t>
+                <w:t xml:space="preserve">hal-05447638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’influence de la dynamique interlocutoire, entre acteurs de la promotion et éducation pour la santé et publics cibles, sur leur changement d’attitude.</w:t>
               </w:r>
@@ -2095,173 +2095,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 6. Dynamique de production des énoncés interactifs dans les focus groups.</w:t>
+                <w:t xml:space="preserve">Chapitre 28 L’effet paradoxal de la communication engageante en session d’éducation pour la santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Piperini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">P. Castel, E. Sales-Wuillemin &amp; M.F. Lacassagne. </w:t>
+              <w:t xml:space="preserve">V. Christophe, C. Ducro &amp; P. Antoine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie sociale, communication et langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck, pp.107-125, 2014</w:t>
+              <w:t xml:space="preserve">Psychologie de la santé: Individu, Famille et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Univ. Septentrion, pp.159-166, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447629v1</w:t>
+                <w:t xml:space="preserve">hal-05447623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 46 Étude des représentations sociales des principales causes de maladie chez des professionnels de santé versus des sujets non experts.</w:t>
+                <w:t xml:space="preserve">Chapitre 6. Dynamique de production des énoncés interactifs dans les focus groups.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Piperini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">V. Christophe, C. Ducro, &amp; P. Antoine. </w:t>
+              <w:t xml:space="preserve">P. Castel, E. Sales-Wuillemin &amp; M.F. Lacassagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie de la santé: Individu, Famille et Société.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Univ. Septentrion., pp.259-264, 2014</w:t>
+              <w:t xml:space="preserve">Psychologie sociale, communication et langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.107-125, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447625v1</w:t>
+                <w:t xml:space="preserve">hal-05447629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 46 Étude des représentations sociales des principales causes de maladie chez des professionnels de santé versus des sujets non experts.</w:t>
               </w:r>
@@ -2387,100 +2387,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 28 L’effet paradoxal de la communication engageante en session d’éducation pour la santé.</w:t>
+                <w:t xml:space="preserve">Chapitre 46 Étude des représentations sociales des principales causes de maladie chez des professionnels de santé versus des sujets non experts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Piperini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">V. Christophe, C. Ducro &amp; P. Antoine. </w:t>
+              <w:t xml:space="preserve">V. Christophe, C. Ducro, &amp; P. Antoine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie de la santé: Individu, Famille et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Univ. Septentrion, pp.159-166, 2014</w:t>
+              <w:t xml:space="preserve">Psychologie de la santé: Individu, Famille et Société.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Univ. Septentrion., pp.259-264, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447623v1</w:t>
+                <w:t xml:space="preserve">hal-05447625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 28 L’effet paradoxal de la communication engageante en session d’éducation pour la santé.</w:t>
               </w:r>
@@ -3003,51 +3003,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2486714D"/>
+    <w:nsid w:val="BC0D7C45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3234,51 +3234,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-christine-piperini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3450-1140" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447640v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piperini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429692v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pip&#233;rini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447641v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936681v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Piperini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Topouzkhanian Sylvia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonian St&#233;phane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Rawad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divert Nicolas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213270v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fieulaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sim&#233;one" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447613v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Topouzkhanian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2023.2659" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simeone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Chaker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.125.0109" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04108398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.841.0001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486832v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Piperini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Samson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2019.01.114" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564028v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.102.0285" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447638v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564051v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873535v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873537v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564053v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564083v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447639v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447620v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.zawie.2016.01.0711" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447619v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.zawie.2016.01.0201" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447629v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447625v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447626v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447623v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427992v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447627v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.caste.2011.01.0107" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447636v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213141v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-christine-piperini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3450-1140" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447640v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piperini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429692v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pip&#233;rini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447641v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936681v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Piperini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Topouzkhanian Sylvia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonian St&#233;phane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Rawad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divert Nicolas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213270v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fieulaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sim&#233;one" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447613v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Topouzkhanian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2023.2659" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simeone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Chaker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.125.0109" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04108398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.841.0001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486832v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Piperini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Samson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2019.01.114" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564028v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.102.0285" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564051v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873535v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873537v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564053v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564083v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447639v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447620v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.zawie.2016.01.0711" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447619v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.zawie.2016.01.0201" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447623v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447629v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447626v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447625v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427992v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447627v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.caste.2011.01.0107" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447636v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213141v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>