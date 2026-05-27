--- v1 (2026-05-05)
+++ v2 (2026-05-27)
@@ -733,295 +733,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet modérateur des TIC sur les risques psychosociaux en Hôpital psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Piperini</w:t>
+                <w:t xml:space="preserve">Prévalence et déterminants des risques psychosociaux du personnel en hôpital psychiatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Piperini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rawad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Simonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simeone</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Topouzkhanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cips.125.0109⟩</w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 84 (1), pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/th.841.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447614v1</w:t>
+                <w:t xml:space="preserve">hal-04108398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévalence et déterminants des risques psychosociaux du personnel en hôpital psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Christine Piperini</w:t>
+                <w:t xml:space="preserve">Effet modérateur des TIC sur les risques psychosociaux en Hôpital psychiatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Piperini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Simonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Simeone</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Topouzkhanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Vol. 84 (1), pp.1-34. </w:t>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Numéro 125-128 (1), pp.109-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/th.841.0001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cips.125.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108398v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sur les séances collectives d’éducation nutritionnelle pour des patients diabétiques type II</w:t>
               </w:r>
@@ -1209,165 +1209,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01564028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'impact de l'éducation artistique sur l'anxiété des élèves au collège</w:t>
+                <w:t xml:space="preserve">Study of the impact of arts education on anxiety among middle school students.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Piperini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Psychology, Practice and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01564051v1</w:t>
+                <w:t xml:space="preserve">hal-05447638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the impact of arts education on anxiety among middle school students.</w:t>
+                <w:t xml:space="preserve">Étude de l'impact de l'éducation artistique sur l'anxiété des élèves au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Piperini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Psychology, Practice and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447638v1</w:t>
+                <w:t xml:space="preserve">halshs-01564051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’influence de la dynamique interlocutoire, entre acteurs de la promotion et éducation pour la santé et publics cibles, sur leur changement d’attitude.</w:t>
               </w:r>
@@ -2095,173 +2095,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 28 L’effet paradoxal de la communication engageante en session d’éducation pour la santé.</w:t>
+                <w:t xml:space="preserve">L’autonomie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Piperini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">V. Christophe, C. Ducro &amp; P. Antoine. </w:t>
+              <w:t xml:space="preserve">P. Zawieja &amp; F. Guarnieri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie de la santé: Individu, Famille et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Univ. Septentrion, pp.159-166, 2014</w:t>
+              <w:t xml:space="preserve">Dictionnaire des Risques Psychosociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil., pp.57-61, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447623v1</w:t>
+                <w:t xml:space="preserve">hal-05447627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 6. Dynamique de production des énoncés interactifs dans les focus groups.</w:t>
+                <w:t xml:space="preserve">Chapitre 28 L’effet paradoxal de la communication engageante en session d’éducation pour la santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Piperini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">P. Castel, E. Sales-Wuillemin &amp; M.F. Lacassagne. </w:t>
+              <w:t xml:space="preserve">V. Christophe, C. Ducro &amp; P. Antoine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie sociale, communication et langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck, pp.107-125, 2014</w:t>
+              <w:t xml:space="preserve">Psychologie de la santé: Individu, Famille et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Univ. Septentrion, pp.159-166, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447629v1</w:t>
+                <w:t xml:space="preserve">hal-05447623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 46 Étude des représentations sociales des principales causes de maladie chez des professionnels de santé versus des sujets non experts.</w:t>
               </w:r>
@@ -2387,246 +2387,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 46 Étude des représentations sociales des principales causes de maladie chez des professionnels de santé versus des sujets non experts.</w:t>
+                <w:t xml:space="preserve">Chapitre 6. Dynamique de production des énoncés interactifs dans les focus groups.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Piperini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">V. Christophe, C. Ducro, &amp; P. Antoine. </w:t>
+              <w:t xml:space="preserve">P. Castel, E. Sales-Wuillemin &amp; M.F. Lacassagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie de la santé: Individu, Famille et Société.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Univ. Septentrion., pp.259-264, 2014</w:t>
+              <w:t xml:space="preserve">Psychologie sociale, communication et langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.107-125, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447625v1</w:t>
+                <w:t xml:space="preserve">hal-05447629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 28 L’effet paradoxal de la communication engageante en session d’éducation pour la santé.</w:t>
+                <w:t xml:space="preserve">Chapitre 46 Étude des représentations sociales des principales causes de maladie chez des professionnels de santé versus des sujets non experts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Piperini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">V. Christophe, C. Ducro, P. &amp; Antoine (Eds). </w:t>
+              <w:t xml:space="preserve">V. Christophe, C. Ducro, &amp; P. Antoine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie de la santé: Individu, Famille et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.159-166, 2014, 9782757407868</w:t>
+              <w:t xml:space="preserve">Psychologie de la santé: Individu, Famille et Société.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Univ. Septentrion., pp.259-264, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05427992v1</w:t>
+                <w:t xml:space="preserve">hal-05447625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’autonomie.</w:t>
+                <w:t xml:space="preserve">Chapitre 28 L’effet paradoxal de la communication engageante en session d’éducation pour la santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Piperini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">P. Zawieja &amp; F. Guarnieri. </w:t>
+              <w:t xml:space="preserve">V. Christophe, C. Ducro, P. &amp; Antoine (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des Risques Psychosociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Seuil., pp.57-61, 2014</w:t>
+              <w:t xml:space="preserve">Psychologie de la santé: Individu, Famille et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.159-166, 2014, 9782757407868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447627v1</w:t>
+                <w:t xml:space="preserve">hal-05427992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de production des énoncés interactifs dans les focus groups</w:t>
               </w:r>
@@ -2761,173 +2761,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche psychosociologique de la fin de carrière. Le temps du travail, entre représentations sociales et besoins identitaires.</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">J.Y. Duyck &amp; M.A. Vilette. </w:t>
+                <w:t xml:space="preserve">Approche psychosociologique de la fin de carrière. Le temps du travail, entre représentations sociales et besoins identitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pipérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.Y. Duyck; M. A. Vilette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps du travail et GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vuibert., pp.303-322, 2010</w:t>
+              <w:t xml:space="preserve">, Vuibert, pp.303-322, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447636v1</w:t>
+                <w:t xml:space="preserve">halshs-01213141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche psychosociologique de la fin de carrière. Le temps du travail, entre représentations sociales et besoins identitaires</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">J.Y. Duyck; M. A. Vilette. </w:t>
+                <w:t xml:space="preserve">Approche psychosociologique de la fin de carrière. Le temps du travail, entre représentations sociales et besoins identitaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Piperini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.Y. Duyck &amp; M.A. Vilette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps du travail et GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vuibert, pp.303-322, 2010</w:t>
+              <w:t xml:space="preserve">, Vuibert., pp.303-322, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01213141v1</w:t>
+                <w:t xml:space="preserve">hal-05447636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3003,51 +3003,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC0D7C45"/>
+    <w:nsid w:val="0214AD59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3234,51 +3234,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-christine-piperini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3450-1140" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447640v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piperini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429692v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pip&#233;rini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447641v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936681v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Piperini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Topouzkhanian Sylvia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonian St&#233;phane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Rawad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divert Nicolas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213270v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fieulaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sim&#233;one" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447613v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Topouzkhanian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2023.2659" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simeone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Chaker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.125.0109" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04108398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.841.0001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486832v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Piperini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Samson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2019.01.114" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564028v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.102.0285" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564051v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873535v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873537v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564053v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564083v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447639v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447620v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.zawie.2016.01.0711" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447619v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.zawie.2016.01.0201" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447623v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447629v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447626v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447625v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427992v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447627v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.caste.2011.01.0107" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447636v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213141v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-christine-piperini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3450-1140" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447640v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piperini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429692v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pip&#233;rini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447641v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936681v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Piperini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Topouzkhanian Sylvia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonian St&#233;phane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Rawad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divert Nicolas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213270v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fieulaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sim&#233;one" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447613v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Topouzkhanian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2023.2659" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04108398v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Chaker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simeone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.841.0001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447614v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.125.0109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486832v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Piperini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Samson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2019.01.114" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564028v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.102.0285" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447638v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564051v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873535v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873537v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564053v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564083v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447639v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447620v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.zawie.2016.01.0711" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447619v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.zawie.2016.01.0201" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447623v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447626v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447625v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427992v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.caste.2011.01.0107" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213141v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>