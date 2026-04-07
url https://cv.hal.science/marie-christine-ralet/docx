--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -11060,269 +11060,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of grinding and experimental conditions on the measurement of hydration properties of dietary fibres</w:t>
+                <w:t xml:space="preserve">Structure identification of feruloylated oligosaccharides from sugar-beet pulp by NMR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Auffret</w:t>
+                <w:t xml:space="preserve">I.J. Colquhoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Barry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.F. Thibault</w:t>
+                <w:t xml:space="preserve">C.B. Faulds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Williamson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 27 (2), pp.166-172</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 263 (2), pp.243-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02700411v1</w:t>
+                <w:t xml:space="preserve">hal-02705692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure identification of feruloylated oligosaccharides from sugar-beet pulp by NMR spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I.J. Colquhoun</w:t>
+                <w:t xml:space="preserve">Effect of grinding and experimental conditions on the measurement of hydration properties of dietary fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Williamson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 263 (2), pp.243-256</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 27 (2), pp.166-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02705692v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and characterisation of very highly methylated pectins from lemon cell walls</w:t>
               </w:r>
@@ -11403,64 +11403,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of feruloylated oligosaccharides from sugar-beet pulp and wheat bran by ferulic acid esterases from Aspergillus niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.B. Faulds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11619,64 +11619,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.B. Faulds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Williamson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 263 (2), pp.227-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14429,260 +14429,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PMEI5, a pectin methylesterase inhibitor involved in mucilage release and composition</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Production of low branched rhamnogalacturonan I oligosaccharides from sugar beet pulp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Buffetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Cornuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Paul Knox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. International conference on arabidopsis research ICAR 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gregor Mendel Institute. AUT., Jul 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Plant and Seaweed Polysaccharides Workshop (PSP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Polysaccharide Network of Excellence (EPNOE). FRA., Jul 2012, nantes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204124v1</w:t>
+                <w:t xml:space="preserve">hal-02808600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of low branched rhamnogalacturonan I oligosaccharides from sugar beet pulp</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PMEI5, a pectin methylesterase inhibitor involved in mucilage release and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Saez Aguayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen North</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Seaweed Polysaccharides Workshop (PSP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Polysaccharide Network of Excellence (EPNOE). FRA., Jul 2012, nantes, France. pp.1</w:t>
+              <w:t xml:space="preserve">23. International conference on arabidopsis research ICAR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gregor Mendel Institute. AUT., Jul 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808600v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biology-driven, microarray-assisted selection of cell wall directed antibodies</w:t>
               </w:r>
@@ -15717,51 +15717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Barry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST 92. European Scientific Workshop. Physiological and metabolic effects of dietary fibers in food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1993, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21716,51 +21716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04543611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G Dauphin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouffle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109666" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270084v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Aoi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Benamar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02604-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Vojvodi&#263; Cebin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dra&#382;enka Komes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Ralet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14030544" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Paturel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119599" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sall&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Esling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00857-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kara&#269;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijana Martini&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.117932" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Saez Aguayo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Parra-Rojas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sep&#250;lveda-Orellana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Celiz-Balboa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Arenas-Morales" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa070" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102546" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960303v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Poulain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Botran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plz031" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresimir Sola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin J. Gilchrist" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Feussner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00954" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02514918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Granier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Salle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00763" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624537v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Sun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangnan Cui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Shi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.09.045" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGSGPFNB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Luis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Briggs" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Farnell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ndeh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-017-0079-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607978v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Owen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Kent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet-Renard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Cameron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. K. Williams" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.03.039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595600v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Rogowski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cartmell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S. Luis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Basle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature21725" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02108281v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja G Rydahl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stjepan K Kra&#269;un" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Fangel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Guillouzo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04307-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631467v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Berger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00211" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602796v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Griffiths" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg J. Seifert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01073" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637617v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Buffetto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cornuault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Gro Rydahl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ropartz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv128" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841080v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Senechal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#8217;enfant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Domon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Rosiau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.639534" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640276v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja G. Rydahl" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan E. Marcus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Torode" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2375-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633140v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rayon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2015.08.066" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638667v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. J. Zhang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Gilbert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu097" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630539v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain W. Manfield" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul Knox" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12504" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639271v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5388-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637558v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Kaya" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio G. Sousa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne O. Sorensen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu150" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636848v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; A Popper" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Domozych" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu214" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954660v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bittebiere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enjalbert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.11.018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G3VBXH9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204136v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647196v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran J. D. Lee" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12263" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391140v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Koubala" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Kansci" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thibault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-011-0660-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646250v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallevre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roget" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kervella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc300667b" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004485v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.106575" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648936v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Howad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf301494j" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647611v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette L. Pedersen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan U. Fangel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Mccleary" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruzanski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.396598" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646662v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon A. Morris" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.02.020" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644824v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.08.077" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647050v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. K. Williams" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrisham Tanhatan Naseri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm300329r" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848361v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Louvet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Rusterucci" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fournet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.10.008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31XPNKSX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644907v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.06.019" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001308v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Sullivan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Diatloff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker V. Bischoff" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.179077" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665404v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Normand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delavault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-009-2310-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D39C8844DF59261F7126546EFF1D09A01C068CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666573v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lopez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chambat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Marais" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm1002762" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667192v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Tranquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moise" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1116-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7S9N9C5S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666335v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Morris" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Harding" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2010.06.049" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669050v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100265d" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667590v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cucheval" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrisham Tanhatan Nasseri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm1003527" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441596v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bargui Koubala" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Lape Mbome" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2009.02003.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTFXS3SM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02128719v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Seveno" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Min Wu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Ishii" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-0996-1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9FVN5N9C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440023v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2008.08.036" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664392v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm900950r" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662940v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Williams" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Str&#246;m" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm900119u" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668090v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lefebvre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm701321g" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661119v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.05.004" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FDWBM2S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655543v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.03.008" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8PKWRK7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658389v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.01.011" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X3LVB47-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668487v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.I. Mbome" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.07.005" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1364QL3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668809v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Koubala" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tchouanguep Mbiapo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.07.065" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73R70X56-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668499v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Meister" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Blume" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm7013685" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656932v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060292h" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665040v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cavelier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathlene Eland" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Effroy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03086.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666462v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Macquet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kronenberger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marion-Poll" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcm068" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444316v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fatimi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Rashidi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.27.423-430" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FD0597A695CD17D0F36273B7A6E76A35E7E3A8C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664310v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm037" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667962v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beda Marcel Yapo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2006.12.024" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T1N07TW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660522v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107050179" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663435v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2006.02.012" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6TMSFPD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666180v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant-Gourgeon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060145j" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669601v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hellin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Thibault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670575v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A.K. Williams" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2005.03.015" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNF5C3LZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672345v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cabrera" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669834v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438621v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Hellin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682590v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2005.09.039" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670849v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680572v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Cr&#233;peau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Buchholt" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673251v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cabrera Pino" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881347v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Reddad" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(01)00301-0" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRJZPWSW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676191v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Reddad" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rente" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680313v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levigne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669588v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669705v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670498v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678921v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saulnier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684459v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684922v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697926v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouques" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Leonil" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Meunier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021091413084" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CBF1C55CB75FBED9450ED55E6D23B4B4CBFE9E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692139v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meunier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700411v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auffret" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Barry" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705692v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Colquhoun" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Faulds" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Williamson" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712844v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710951v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704136v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V." TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714521v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701236v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710627v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700478v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710605v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713442v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hallaert" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vandamme" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Loo" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528036v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528038v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528010v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754507v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185466v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Saez-Aguayo" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Orellana" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290786v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sano" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudel Cadoret" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290825v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290819v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillon Fabienne" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284112v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284107v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gilchrist" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn D Mansfield" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Haughn" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440025v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rinaudo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440027v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Sousa" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Sorensen" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438608v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440015v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berger" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580668v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747713v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana S. Saez Aguayo" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulain" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747363v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sun" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745959v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747793v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Zhang" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Gilbert" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749640v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cornuault V." TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204124v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808600v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paul Knox" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440032v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan U Fangel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette L. Petersen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806229v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441591v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803997v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Canut" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Livache" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maillart" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P&#233;rez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820773v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Slavov" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758293v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Marchant" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763967v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dronnet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771117v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Chardot" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Benetti" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Kim" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canonge" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845595v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774688v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773177v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04386008v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528042v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754525v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284046v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Parras-Rojas" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sepulveda" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284067v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Idan-Molakandov" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Arazi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284010v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Feussner" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283998v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Feussner" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284023v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283987v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Parra-Rojas" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Largo-Gosens" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rios-Munoz" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283970v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606553v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440026v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440028v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau-Laporte" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595287v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796313v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gro Rydahl" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438609v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. S&#248;rensen" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438616v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cornuault" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manfield" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Knox" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438614v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440016v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fangel" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438615v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Sousa" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O. S&#248;rensen" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793021v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438618v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G Sousa" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.I. Ahl" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Armagan" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440021v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115331v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogier Surcouf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806837v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Pedersen" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802345v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kdj Lee" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441592v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746672v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Legoux" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Helary" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191356v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sullivan" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Bischoff" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gonneau" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819206v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Koutaniemi" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290796v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53421-9" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290792v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438624v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/385294.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823361v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821603v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820541v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk A. Schols" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/284141.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823574v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602038v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195491v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/284140.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820366v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/17364.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440019v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440017v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(01)00314-9" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q12N41F5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440020v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-0331-4" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826615v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440018v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825181v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440014v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470999615.ch32" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838089v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840399v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849968v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883226v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Prevosto" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delclos" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04543611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G Dauphin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouffle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109666" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270084v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Aoi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Benamar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02604-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Vojvodi&#263; Cebin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dra&#382;enka Komes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Ralet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14030544" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Paturel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119599" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sall&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Esling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00857-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kara&#269;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijana Martini&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.117932" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Saez Aguayo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Parra-Rojas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sep&#250;lveda-Orellana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Celiz-Balboa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Arenas-Morales" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa070" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102546" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960303v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Poulain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Botran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plz031" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresimir Sola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin J. Gilchrist" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Feussner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00954" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02514918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Granier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Salle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00763" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624537v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Sun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangnan Cui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Shi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.09.045" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGSGPFNB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Luis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Briggs" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Farnell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ndeh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-017-0079-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607978v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Owen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Kent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet-Renard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Cameron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. K. Williams" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.03.039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595600v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Rogowski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cartmell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S. Luis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Basle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature21725" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02108281v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja G Rydahl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stjepan K Kra&#269;un" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Fangel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Guillouzo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04307-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631467v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Berger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00211" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602796v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Griffiths" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg J. Seifert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01073" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637617v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Buffetto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cornuault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Gro Rydahl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ropartz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv128" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841080v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Senechal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#8217;enfant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Domon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Rosiau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.639534" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640276v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja G. Rydahl" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan E. Marcus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Torode" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2375-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633140v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rayon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2015.08.066" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638667v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. J. Zhang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Gilbert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu097" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630539v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain W. Manfield" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul Knox" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12504" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639271v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5388-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637558v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Kaya" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio G. Sousa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne O. Sorensen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu150" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636848v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; A Popper" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Domozych" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu214" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954660v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bittebiere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enjalbert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.11.018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G3VBXH9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204136v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647196v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran J. D. Lee" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12263" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391140v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Koubala" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Kansci" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thibault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-011-0660-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646250v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallevre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roget" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kervella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc300667b" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004485v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.106575" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648936v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Howad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf301494j" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647611v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette L. Pedersen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan U. Fangel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Mccleary" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruzanski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.396598" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646662v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon A. Morris" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.02.020" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644824v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.08.077" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647050v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. K. Williams" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrisham Tanhatan Naseri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm300329r" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848361v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Louvet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Rusterucci" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fournet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.10.008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31XPNKSX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644907v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.06.019" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001308v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Sullivan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Diatloff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker V. Bischoff" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.179077" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665404v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Normand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delavault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-009-2310-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D39C8844DF59261F7126546EFF1D09A01C068CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666573v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lopez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chambat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Marais" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm1002762" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667192v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Tranquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moise" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1116-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7S9N9C5S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666335v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Morris" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Harding" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2010.06.049" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669050v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100265d" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667590v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cucheval" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrisham Tanhatan Nasseri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm1003527" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441596v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bargui Koubala" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Lape Mbome" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2009.02003.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTFXS3SM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02128719v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Seveno" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Min Wu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Ishii" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-0996-1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9FVN5N9C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440023v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2008.08.036" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664392v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm900950r" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662940v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Williams" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Str&#246;m" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm900119u" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668090v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lefebvre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm701321g" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661119v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.05.004" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FDWBM2S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655543v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.03.008" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8PKWRK7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658389v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.01.011" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X3LVB47-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668487v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.I. Mbome" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.07.005" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1364QL3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668809v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Koubala" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tchouanguep Mbiapo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.07.065" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73R70X56-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668499v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Meister" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Blume" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm7013685" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656932v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060292h" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665040v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cavelier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathlene Eland" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Effroy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03086.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666462v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Macquet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kronenberger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marion-Poll" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcm068" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444316v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fatimi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Rashidi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.27.423-430" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FD0597A695CD17D0F36273B7A6E76A35E7E3A8C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664310v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm037" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667962v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beda Marcel Yapo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2006.12.024" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T1N07TW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660522v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107050179" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663435v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2006.02.012" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6TMSFPD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666180v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant-Gourgeon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060145j" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669601v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hellin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Thibault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670575v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A.K. Williams" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2005.03.015" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNF5C3LZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672345v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cabrera" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669834v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438621v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Hellin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682590v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2005.09.039" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670849v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680572v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Cr&#233;peau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Buchholt" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673251v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cabrera Pino" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881347v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Reddad" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(01)00301-0" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRJZPWSW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676191v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Reddad" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rente" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680313v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levigne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669588v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669705v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670498v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678921v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saulnier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684459v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684922v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697926v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouques" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Leonil" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Meunier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021091413084" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CBF1C55CB75FBED9450ED55E6D23B4B4CBFE9E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692139v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meunier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705692v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Colquhoun" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Faulds" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Williamson" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700411v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auffret" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Barry" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712844v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710951v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704136v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V." TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714521v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701236v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710627v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700478v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710605v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713442v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hallaert" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vandamme" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Loo" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528036v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528038v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528010v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754507v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185466v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Saez-Aguayo" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Orellana" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290786v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sano" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudel Cadoret" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290825v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290819v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillon Fabienne" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284112v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284107v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gilchrist" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn D Mansfield" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Haughn" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440025v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rinaudo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440027v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Sousa" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Sorensen" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438608v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440015v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berger" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580668v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747713v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana S. Saez Aguayo" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulain" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747363v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sun" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745959v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747793v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Zhang" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Gilbert" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749640v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cornuault V." TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808600v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paul Knox" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204124v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440032v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan U Fangel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette L. Petersen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806229v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441591v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803997v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Canut" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Livache" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maillart" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P&#233;rez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820773v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Slavov" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758293v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Marchant" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763967v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dronnet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771117v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Chardot" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Benetti" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Kim" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canonge" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845595v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774688v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773177v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04386008v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528042v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754525v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284046v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Parras-Rojas" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sepulveda" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284067v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Idan-Molakandov" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Arazi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284010v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Feussner" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283998v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Feussner" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284023v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283987v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Parra-Rojas" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Largo-Gosens" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rios-Munoz" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283970v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606553v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440026v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440028v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau-Laporte" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595287v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796313v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gro Rydahl" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438609v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. S&#248;rensen" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438616v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cornuault" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manfield" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Knox" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438614v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440016v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fangel" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438615v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Sousa" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O. S&#248;rensen" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793021v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438618v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G Sousa" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.I. Ahl" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Armagan" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440021v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115331v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogier Surcouf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806837v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Pedersen" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802345v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kdj Lee" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441592v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746672v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Legoux" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Helary" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191356v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sullivan" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Bischoff" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gonneau" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819206v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Koutaniemi" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290796v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53421-9" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290792v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438624v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/385294.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823361v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821603v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820541v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk A. Schols" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/284141.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823574v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602038v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195491v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/284140.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820366v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/17364.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440019v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440017v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(01)00314-9" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q12N41F5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440020v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-0331-4" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826615v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440018v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825181v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440014v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470999615.ch32" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838089v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840399v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849968v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883226v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Prevosto" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delclos" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>