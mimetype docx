--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -878,295 +878,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of UDP-Rhamnose by URGT2, URGT4 and URGT6 modulates Rhamnogalacturonan-I length</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sterol Glucosyltransferases Tailor Polysaccharide Accumulation in Arabidopsis Seed Coat Epidermal Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Saez Aguayo</w:t>
+                <w:t xml:space="preserve">Elodie Akary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Pablo Parra-Rojas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Verónica Arenas-Morales</w:t>
+                <w:t xml:space="preserve">Olivier Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiaa070⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (10), pp.2546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10102546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128745v1</w:t>
+                <w:t xml:space="preserve">hal-03431528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterol Glucosyltransferases Tailor Polysaccharide Accumulation in Arabidopsis Seed Coat Epidermal Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Christine Ralet</w:t>
+                <w:t xml:space="preserve">Transport of UDP-Rhamnose by URGT2, URGT4 and URGT6 modulates Rhamnogalacturonan-I length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Saez Aguayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Parra-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Sepúlveda-Orellana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Akary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Sallé</w:t>
+                <w:t xml:space="preserve">Jonathan Celiz-Balboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Grandjean</w:t>
+                <w:t xml:space="preserve">Verónica Arenas-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (10), pp.2546. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185 (3), pp.914-933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells10102546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiaa070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431528v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and physicochemical properties of outer mucilage from seeds of Arabidopsis natural accessions</w:t>
               </w:r>
@@ -3013,1411 +3013,1411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery and fine structure variability of RGII sub-domains in wine (Vitis vinifera Merlot)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David D. Ropartz</w:t>
+                <w:t xml:space="preserve">Deciphering the structure of isomeric oligosaccharides in a complex mixture by tandem mass spectrometry: photon activation with vacuum ultra-violet brings unique information and enables definitive structure assignment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. J. Zhang</w:t>
+                <w:t xml:space="preserve">Jérôme Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. J. Gilbert</w:t>
+                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+                <w:t xml:space="preserve">Yann Bittebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcu097⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 807, pp.84-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2013.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638667v1</w:t>
+                <w:t xml:space="preserve">hal-00954660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitope detection chromatography: a method to dissect the structural heterogeneity and inter-connections of plant cell-wall matrix glycans</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Paul Knox</w:t>
+                <w:t xml:space="preserve">Understanding polysaccharide production and properties using seed coat mutants: future perspectives for the exploitation of natural variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen North</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Saez Aguayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 78 (4), pp.715-722. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (6), pp.1251-1263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.12504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcu011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630539v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pectin-modifying enzymes and pectin-derived materials: applications and impacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recovery and fine structure variability of RGII sub-domains in wine (Vitis vinifera Merlot)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Buffetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+                <w:t xml:space="preserve">X. J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Garnier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. J. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-013-5388-6⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (6), pp.1327-1337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcu097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639271v1</w:t>
+                <w:t xml:space="preserve">hal-02638667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of citrus pectin samples extracted under different conditions: influence of acid type and pH of extraction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pectin-modifying enzymes and pectin-derived materials: applications and impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio G. Sousa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne O. Sorensen</w:t>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 114 (6), pp.1319-1326. </w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 98 (2), pp.519-532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcu150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-013-5388-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02637558v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant and algal cell walls: diversity and functionality.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitope detection chromatography: a method to dissect the structural heterogeneity and inter-connections of plant cell-wall matrix glycans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Cornuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoë A Popper</w:t>
+                <w:t xml:space="preserve">Iain W. Manfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David S Domozych</w:t>
+                <w:t xml:space="preserve">J. Paul Knox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 114 (6), pp.1043-1048. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 78 (4), pp.715-722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcu214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636848v1</w:t>
+                <w:t xml:space="preserve">hal-02630539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the structure of isomeric oligosaccharides in a complex mixture by tandem mass spectrometry: photon activation with vacuum ultra-violet brings unique information and enables definitive structure assignment.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of citrus pectin samples extracted under different conditions: influence of acid type and pH of extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lemoine</w:t>
+                <w:t xml:space="preserve">Merve Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
+                <w:t xml:space="preserve">Antonio G. Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bittebiere</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Susanne O. Sorensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2013.11.018⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (6), pp.1319-1326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcu150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00954660v1</w:t>
+                <w:t xml:space="preserve">hal-02637558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding polysaccharide production and properties using seed coat mutants: future perspectives for the exploitation of natural variants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+                <w:t xml:space="preserve">Plant and algal cell walls: diversity and functionality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoë A Popper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David S Domozych</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 114 (6), pp.1251-1263. </w:t>
+              <w:t xml:space="preserve">, 2014, 114 (6), pp.1043-1048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcu011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcu214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204136v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale spatial heterogeneity of pectic rhamnogalacturonan I (RG-I) structural features in tobacco seed endosperm cell walls</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PECTIN METHYLESTERASE INHIBITOR6 Promotes Arabidopsis Mucilage Release by Limiting Methylesterification of Homogalacturonan in Seed Coat Epidermal Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Saez Aguayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Botran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12263⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (1), pp.308 - 323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.112.106575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647196v1</w:t>
+                <w:t xml:space="preserve">hal-01004485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Properties of Dietary Fibres Prepared from Ambarella (Spondias cytherea) and Mango (Mangifera indica) Peels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+                <w:t xml:space="preserve">Multi-scale spatial heterogeneity of pectic rhamnogalacturonan I (RG-I) structural features in tobacco seed endosperm cell walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieran J. D. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Cornuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain W. Manfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Paul Knox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11947-011-0660-1⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 75 (6), pp.1018 - 1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391140v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Heating for the Rapid Generation of Glycosylhydrazides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physicochemical Properties of Dietary Fibres Prepared from Ambarella (Spondias cytherea) and Mango (Mangifera indica) Peels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Koubala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Kansci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bc300667b⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (2), pp.591-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11947-011-0660-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646250v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PECTIN METHYLESTERASE INHIBITOR6 Promotes Arabidopsis Mucilage Release by Limiting Methylesterification of Homogalacturonan in Seed Coat Epidermal Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Ropartz</w:t>
+                <w:t xml:space="preserve">Microwave Heating for the Rapid Generation of Glycosylhydrazides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mallevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Minon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (1), pp.308 - 323. </w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (7), pp.1264 - 1269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.112.106575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bc300667b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004485v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell wall polysaccharide chemistry of peach genotypes with contrasted textures and other fruit traits</w:t>
               </w:r>
@@ -4531,4187 +4531,4187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile High Resolution Oligosaccharide Microarrays for Plant Glycobiology and Cell Wall Research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative Enzymatic Approach to Resolve Homogalacturonans Based on their Methylesterification Pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henriette L. Pedersen</w:t>
+                <w:t xml:space="preserve">Martin A. K. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonatan U. Fangel</w:t>
+                <w:t xml:space="preserve">Abrisham Tanhatan Naseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barry Mccleary</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maja G. Rydahl</w:t>
+                <w:t xml:space="preserve">Bernard Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M112.396598⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (5), pp.1615 - 1624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm300329r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647611v1</w:t>
+                <w:t xml:space="preserve">hal-02647050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of neutral sugar distribution on the dilute solution conformation of sugar beet pectin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">A copolymer analysis approach to estimate the neutral sugar distribution of sugar beet pectin using size exclusion chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon A. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 88 (4), pp.1488 - 1491. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.02.020⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 87 (2), pp.1139-1143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.08.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646662v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A copolymer analysis approach to estimate the neutral sugar distribution of sugar beet pectin using size exclusion chromatography</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Versatile High Resolution Oligosaccharide Microarrays for Plant Glycobiology and Cell Wall Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette L. Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan U. Fangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Mccleary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruzanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja G. Rydahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.08.077⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287 (47), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.396598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644824v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Enzymatic Approach to Resolve Homogalacturonans Based on their Methylesterification Pattern</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of neutral sugar distribution on the dilute solution conformation of sugar beet pectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon A. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13 (5), pp.1615 - 1624. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 88 (4), pp.1488 - 1491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bm300329r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647050v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major changes in the cell wall during silique development in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">CESA5 Is Required for the Synthesis of Cellulose with a Role in Structuring the Adherent Mucilage of Arabidopsis Seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain R. Louvet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc J.-M. Domon</w:t>
+                <w:t xml:space="preserve">Stuart Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine C. Rusterucci</w:t>
+                <w:t xml:space="preserve">Eugene Diatloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Fournet</w:t>
+                <w:t xml:space="preserve">Volker V. Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 72 (1), pp.59 - 67. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 156 (4), pp.1725 - 1739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2010.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.179077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848361v1</w:t>
+                <w:t xml:space="preserve">hal-01001308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of model homogalacturonans of tailored methylesterification patterns</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Major changes in the cell wall during silique development in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain R. Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Domon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Rusterucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.06.019⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 72 (1), pp.59 - 67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2010.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644907v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CESA5 Is Required for the Synthesis of Cellulose with a Role in Structuring the Adherent Mucilage of Arabidopsis Seeds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isolation and characterization of model homogalacturonans of tailored methylesterification patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abrisham Tanhatan Naseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 156 (4), pp.1725 - 1739. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 86 (3), pp.1236 - 1243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.111.179077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001308v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification, characterization, and mode of action of a rhamnogalacturonan hydrolase from Irpex lacteus, tolerant to an acetylated substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracting Intramolecular Sequence Information from Intermolecular Distributions: Highly Nonrandom Methylester Substitution Patterns in Homogalacturonans Generated by Pectinmethylesterase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin A. K. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Normand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Thibault</w:t>
+                <w:t xml:space="preserve">Aurélie Cucheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abrisham Tanhatan Nasseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-009-2310-3⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (6), pp.1667-1675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm1003527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665404v1</w:t>
+                <w:t xml:space="preserve">hal-02667590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enthalpic Studies of Xyloglucan-Cellulose Interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Purification, characterization, and mode of action of a rhamnogalacturonan hydrolase from Irpex lacteus, tolerant to an acetylated substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lopez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Agata Zykwinska</w:t>
+                <w:t xml:space="preserve">Philippe Delavault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm1002762⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 86 (2), pp.577-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-009-2310-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666573v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoclonal antibodies to rhamnogalacturonan I backbone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+                <w:t xml:space="preserve">Enthalpic Studies of Xyloglucan-Cellulose Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chambat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Poulain</w:t>
+                <w:t xml:space="preserve">Marie-France Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Moise</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agata Zykwinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 231 (6), pp.1373-1383. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (6), pp.1417-1428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00425-010-1116-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bm1002762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667192v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical characterisation of the rhamnogalacturonan and homogalacturonan fractions of sugar beet (Beta vulgaris) pectin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monoclonal antibodies to rhamnogalacturonan I backbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gordon Morris</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stephen Harding</w:t>
+                <w:t xml:space="preserve">A. Moise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 231 (6), pp.1373-1383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-010-1116-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2010.06.049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02666335v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of Extensin-Pectin Thin Film Model of Primary Plant Cell Wall</w:t>
+                <w:t xml:space="preserve">Physical characterisation of the rhamnogalacturonan and homogalacturonan fractions of sugar beet (Beta vulgaris) pectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Valentin</w:t>
+                <w:t xml:space="preserve">Gordon Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Cerclier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephen Harding</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la100265d⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (4), pp.1161-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2010.06.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669050v1</w:t>
+                <w:t xml:space="preserve">hal-02666335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Intramolecular Sequence Information from Intermolecular Distributions: Highly Nonrandom Methylester Substitution Patterns in Homogalacturonans Generated by Pectinmethylesterase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin A. K. Williams</w:t>
+                <w:t xml:space="preserve">Elaboration of Extensin-Pectin Thin Film Model of Primary Plant Cell Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Geneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cucheval</w:t>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrisham Tanhatan Nasseri</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (6), pp.1667-1675. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (12), pp.9891-9898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bm1003527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la100265d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667590v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological and high gelling properties of mango (Mangifera indica) and ambarella (Spondias cytherea) peel pectins</w:t>
+                <w:t xml:space="preserve">Electrophoretic Behavior of Copolymeric Galacturonans Including Comments on the Information Content of the Intermolecular Charge Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bargui Koubala</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garnier</w:t>
+                <w:t xml:space="preserve">Martin Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cucheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israel Lape Mbome</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anna Ström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 44, pp.1809-1817. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (6), pp.1523-1531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2621.2009.02003.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bm900119u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441596v1</w:t>
+                <w:t xml:space="preserve">hal-02662940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterisation of the pectic polysaccharide rhamnogalacturonan II using an acidic fingerprinting methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheological and high gelling properties of mango (Mangifera indica) and ambarella (Spondias cytherea) peel pectins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bargui Koubala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Kansci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Seveno</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tadashi Ishii</w:t>
+                <w:t xml:space="preserve">Israel Lape Mbome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-009-0996-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44, pp.1809-1817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2621.2009.02003.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128719v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass spectrometry for pectin structure analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+                <w:t xml:space="preserve">Structural characterisation of the pectic polysaccharide rhamnogalacturonan II using an acidic fingerprinting methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Voxeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rihouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai-Min Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Lerouge</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tadashi Ishii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 344, pp.1798-1807. </w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 230 (5), pp.947-957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2008.08.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00425-009-0996-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440023v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between Chemical Structure and Supramolecular Organization of Synthetic Lignin-Pectin Particles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+                <w:t xml:space="preserve">Mass spectrometry for pectin structure analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Lairez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cathala</w:t>
+                <w:t xml:space="preserve">Patrice Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm900950r⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 344, pp.1798-1807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2008.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664392v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophoretic Behavior of Copolymeric Galacturonans Including Comments on the Information Content of the Intermolecular Charge Distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relation between Chemical Structure and Supramolecular Organization of Synthetic Lignin-Pectin Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Habrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Williams</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cucheval</w:t>
+                <w:t xml:space="preserve">Didier Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Ström</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 10 (6), pp.1523-1531. </w:t>
+              <w:t xml:space="preserve">, 2009, 10 (11), pp.3151-3156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bm900119u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bm900950r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662940v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced number of homogalacturonan domains in pectins of an Arabidopsis mutant enhances the flexibility of the polymer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pectin-lipid assembly at the air-water interface: Effect of the pectin charge distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Meister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Blume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 9 (5), pp.1454-1460. </w:t>
+              <w:t xml:space="preserve">, 2008, 9 (4), pp.1306-1312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bm701321g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bm7013685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668090v1</w:t>
+                <w:t xml:space="preserve">hal-02668499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive binding of pectin and xyloglucan with primary cell wall cellulose</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduced number of homogalacturonan domains in pectins of an Arabidopsis mutant enhances the flexibility of the polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory G. Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Höfte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2008.05.004⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (5), pp.1454-1460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm701321g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661119v1</w:t>
+                <w:t xml:space="preserve">hal-02668090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a blockwise distribution of acetyl groups onto homogalacturonans from a commercial sugar beet (Beta vulgaris) pectin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competitive binding of pectin and xyloglucan with primary cell wall cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Zykwinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2008.03.008⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (4), pp.957-961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2008.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02655543v1</w:t>
+                <w:t xml:space="preserve">hal-02661119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of xyloglucan, pectins and pectic side chains binding onto cellulose microfibrils</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for a blockwise distribution of acetyl groups onto homogalacturonans from a commercial sugar beet (Beta vulgaris) pectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2008.01.011⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 69 (9), pp.1903-1909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2008.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02658389v1</w:t>
+                <w:t xml:space="preserve">hal-02655543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of extraction conditions on some physicochemical characteristics of pectins from &amp;quot;Amelioree&amp;quot; and &amp;quot;Mango&amp;quot; mango peels</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Modelling of xyloglucan, pectins and pectic side chains binding onto cellulose microfibrils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Zykwinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (1), pp.23-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2008.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2007.07.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02668487v1</w:t>
+                <w:t xml:space="preserve">hal-02658389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical properties of pectins from ambarella peels (Spondias cytherea) obtained using different extraction conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Effect of extraction conditions on some physicochemical characteristics of pectins from &amp;quot;Amelioree&amp;quot; and &amp;quot;Mango&amp;quot; mango peels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Koubala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Kansci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.I. Mbome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 106 (3), pp.1202-1207. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (7), pp.1345-1351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2007.07.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2007.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668809v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pectin-lipid assembly at the air-water interface: Effect of the pectin charge distribution</w:t>
+                <w:t xml:space="preserve">Physicochemical properties of pectins from ambarella peels (Spondias cytherea) obtained using different extraction conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
+                <w:t xml:space="preserve">B.B. Koubala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.I. Mbome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Kansci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Meister</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Tchouanguep Mbiapo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 106 (3), pp.1202-1207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2007.07.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bm7013685⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668499v1</w:t>
+                <w:t xml:space="preserve">hal-02668809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of in vitro binding of isolated pectic domains to cellulose by adsorption isotherms, electron microscopy, and X-ray diffraction methods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A naturally occurring mutation in an Arabidopsis accession affects a beta-D-galactosidase that increases the hydrophilic potential of rhamnogalacturonan I in seed mucilage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Buleon</w:t>
+                <w:t xml:space="preserve">Audrey Macquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pontoire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garnier</w:t>
+                <w:t xml:space="preserve">Olivier O. Loudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Kronenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory G. Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm060292h⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (12), pp.3990-4006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.107050179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656932v1</w:t>
+                <w:t xml:space="preserve">hal-02660522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogalacturonan synthesis in Arabidopsis thaliana requires a Golgi-localized protein with a putative methyltransferase domain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Cavelier</w:t>
+                <w:t xml:space="preserve">Assessment of in vitro binding of isolated pectic domains to cellulose by adsorption isotherms, electron microscopy, and X-ray diffraction methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Zykwinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathlene Eland</w:t>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Effroy</w:t>
+                <w:t xml:space="preserve">Bruno Pontoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 50 (4), pp.605-614. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (1), pp.223-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2007.03086.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bm060292h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665040v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ, chemical and macromolecular study of the composition of Arabidopsis thaliana seed coat mucilage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogalacturonan synthesis in Arabidopsis thaliana requires a Golgi-localized protein with a putative methyltransferase domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory G. Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Macquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+                <w:t xml:space="preserve">Céline Cavelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Kronenberger</w:t>
+                <w:t xml:space="preserve">Cathlene Eland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Marion-Poll</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Effroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 48 (7), pp.984-999. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50 (4), pp.605-614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcm068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2007.03086.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666462v1</w:t>
+                <w:t xml:space="preserve">hal-02665040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary fibre content and cell wall polysaccharides in prunes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ, chemical and macromolecular study of the composition of Arabidopsis thaliana seed coat mucilage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Macquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Kronenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fatimi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Thibault</w:t>
+                <w:t xml:space="preserve">Annie Marion-Poll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen North</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/sda.27.423-430⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 48 (7), pp.984-999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcm068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444316v1</w:t>
+                <w:t xml:space="preserve">hal-02666462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organization of pectic arabinan and galactan side chains in association with cellulose microfibrils in primary cell walls and related models envisaged</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Pectins from citrus peel cell walls contain homogalacturonans homogenous with respect to molar mass, rhamnogalacturonan I and rhamnogalacturonan II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beda Marcel Yapo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 69 (3), pp.426-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2006.12.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erm037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02664310v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pectins from citrus peel cell walls contain homogalacturonans homogenous with respect to molar mass, rhamnogalacturonan I and rhamnogalacturonan II</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Organization of pectic arabinan and galactan side chains in association with cellulose microfibrils in primary cell walls and related models envisaged</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Zykwinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2006.12.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (7), pp.1795-1802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erm037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667962v1</w:t>
+                <w:t xml:space="preserve">hal-02664310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A naturally occurring mutation in an Arabidopsis accession affects a beta-D-galactosidase that increases the hydrophilic potential of rhamnogalacturonan I in seed mucilage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dietary fibre content and cell wall polysaccharides in prunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fatimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Rashidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (6), pp.423-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/sda.27.423-430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.107050179⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02660522v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkaline extractability of pectic arabinan and galactan and their mobility in sugar beet and potato cell walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Zykwinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8913,51 +8913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8995,77 +8995,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary electrophoresis of homogeneous pectin fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin A.K. Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9150,64 +9150,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9243,243 +9243,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for in vitro binding of pectin side chains to cellulose</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Homogalacturonans from lime pectins exhibit homogeneous charge density and molar mass distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Hellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 139 (1), pp.397-407</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669834v1</w:t>
+                <w:t xml:space="preserve">hal-01438621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogalacturonans from lime pectins exhibit homogeneous charge density and molar mass distributions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Evidence for in vitro binding of pectin side chains to cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Zykwinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.1-11</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 139 (1), pp.397-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438621v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar beet (Beta vulgaris) pectins are covalently cross-linked through diferulic bridges in the cell wall</w:t>
               </w:r>
@@ -9504,51 +9504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 66 (24), pp.2800-2814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9582,51 +9582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for linkage position determination in known feruloylated monoand disaccharides using electrospray ion trap mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9658,256 +9658,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyelectrolyte behaviour and calcium binding properties of sugar beet pectins differing in their degrees of methylation and acetylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assignment of acetyl groups to O-2 and/or O-3 of pectic oligogalacturonides using negative electrospray ionization ion trap mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Cabrera Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H.C. Buchholt</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 16, pp.191-201</w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 38, pp.641-648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680572v1</w:t>
+                <w:t xml:space="preserve">hal-02673251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assignment of acetyl groups to O-2 and/or O-3 of pectic oligogalacturonides using negative electrospray ionization ion trap mass spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Quéméner</w:t>
+                <w:t xml:space="preserve">Polyelectrolyte behaviour and calcium binding properties of sugar beet pectins differing in their degrees of methylation and acetylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Crépeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Cabrera Pino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+                <w:t xml:space="preserve">H.C. Buchholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 38, pp.641-648</w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16, pp.191-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673251v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni(II) and Cu(II) binding properties of native and modified sugar beet pulp</w:t>
               </w:r>
@@ -9945,51 +9945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 49 (1), pp.23-31. </w:t>
@@ -10158,243 +10158,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of pectins from fresh sugar beet under different conditions using an experimental design</w:t>
+                <w:t xml:space="preserve">Determination of the degrees of methylation and acetylation of pectins using a C18 column and internal standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Levigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 49, pp.145-153</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 16, pp.547-550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680313v1</w:t>
+                <w:t xml:space="preserve">hal-02669588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the degrees of methylation and acetylation of pectins using a C18 column and internal standards</w:t>
+                <w:t xml:space="preserve">Characterisation of pectins from fresh sugar beet under different conditions using an experimental design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Levigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 16, pp.547-550</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 49, pp.145-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669588v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interchain heterogeneity of enzymatically deesterified lime pectins</w:t>
               </w:r>
@@ -10475,51 +10475,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatographic study of highly methoxylated lime pectins deesterified by different pectin methyl-esterases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10659,165 +10659,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionation of potato proteins : solubility, thermal coagulation and emulsifying properties</w:t>
+                <w:t xml:space="preserve">Foaming properties of potato raw proteins and isolated fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 33 (5), pp.380-387</w:t>
+              <w:t xml:space="preserve">, 2000, 33, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684459v1</w:t>
+                <w:t xml:space="preserve">hal-02684922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foaming properties of potato raw proteins and isolated fractions</w:t>
+                <w:t xml:space="preserve">Fractionation of potato proteins : solubility, thermal coagulation and emulsifying properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 33, pp.1-4</w:t>
+              <w:t xml:space="preserve">, 2000, 33 (5), pp.380-387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684922v1</w:t>
+                <w:t xml:space="preserve">hal-02684459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soybean β-conglycinin α subunit is phosphorylated on two distinct serines by protein kinase CK2 in vitro</w:t>
               </w:r>
@@ -11060,407 +11060,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure identification of feruloylated oligosaccharides from sugar-beet pulp by NMR spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation and purification of feruloylated oligosaccharides from cell walls of sugar-beet pulp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.J. Colquhoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.F. Thibault</w:t>
+                <w:t xml:space="preserve">C.B. Faulds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Williamson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 263 (2), pp.243-256</w:t>
+              <w:t xml:space="preserve">, 1994, 263 (2), pp.227-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02705692v1</w:t>
+                <w:t xml:space="preserve">hal-02714521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of grinding and experimental conditions on the measurement of hydration properties of dietary fibres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Auffret</w:t>
+                <w:t xml:space="preserve">Structure identification of feruloylated oligosaccharides from sugar-beet pulp by NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.J. Colquhoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B. Faulds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Williamson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 27 (2), pp.166-172</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 263 (2), pp.243-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700411v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and characterisation of very highly methylated pectins from lemon cell walls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of grinding and experimental conditions on the measurement of hydration properties of dietary fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 260 (2), pp.283-296</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 27 (2), pp.166-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02712844v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of feruloylated oligosaccharides from sugar-beet pulp and wheat bran by ferulic acid esterases from Aspergillus niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B. Faulds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11492,230 +11518,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02710951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelation properties of extruded lemon cell walls and their water-soluble pectins</w:t>
+                <w:t xml:space="preserve">Extraction and characterisation of very highly methylated pectins from lemon cell walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Axelos M.A.V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 260 (2), pp.271-282</w:t>
+              <w:t xml:space="preserve">, 1994, 260 (2), pp.283-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02704136v1</w:t>
+                <w:t xml:space="preserve">hal-02712844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and purification of feruloylated oligosaccharides from cell walls of sugar-beet pulp</w:t>
+                <w:t xml:space="preserve">Gelation properties of extruded lemon cell walls and their water-soluble pectins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Axelos M.A.V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Williamson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 263 (2), pp.227-241</w:t>
+              <w:t xml:space="preserve">, 1994, 260 (2), pp.271-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02714521v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raw and extruded fibre from pea hulls. Part II : structural study of the water-soluble polysaccharides</w:t>
               </w:r>
@@ -12975,260 +12975,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soleil Synchrotron Facilities to Enable a Better Understanding of Enzyme Diffusion in Complex Substrates</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The contribution of mucilage to seed life expectancy and how the maternal environment influences its production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fabrissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudel Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Sano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference “Cellulases and other carbohydrate active enzymes”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Andover, United States</w:t>
+              <w:t xml:space="preserve">France-Japan GDRI-Integrative Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290819v1</w:t>
+                <w:t xml:space="preserve">hal-03284112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of mucilage to seed life expectancy and how the maternal environment influences its production</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soleil Synchrotron Facilities to Enable a Better Understanding of Enzyme Diffusion in Complex Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillon Fabienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France-Japan GDRI-Integrative Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference “Cellulases and other carbohydrate active enzymes”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Andover, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284112v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RUBY PARTICLES IN MUCILAGE (RUBY) is a putative glyoxal oxidase required for mucilage integrity and cell-cell adhesion in the seed coat epidermis of Arabidopsis thaliana</w:t>
               </w:r>
@@ -13348,51 +13348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pectin : from jam to seed coat mucilage, a matter of interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13430,51 +13430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pectin structure in citrus fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merve Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13771,51 +13771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synchrotron SOLEIL Users Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13834,622 +13834,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural variation in the polysaccharide components of Arabidopsis seed coat epidermal cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+                <w:t xml:space="preserve">Production and fine characterisation of new monoclonal antibodies against rhamnogalacturonan I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Buffetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana S. Saez Aguayo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Poulain</w:t>
+                <w:t xml:space="preserve">- Cornuault V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Gro Rydahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747713v1</w:t>
+                <w:t xml:space="preserve">hal-02749640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and Structural Characterisation of Rhamnogalacturonan in Ginseng Roots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insight into fine structure of red wine RGII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Buffetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sun</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H.J. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747363v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the structure of oligosaccharides by a new tandem mass spectrometry method based on photo-activation in the VUV range</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Bittebiere</w:t>
+                <w:t xml:space="preserve">Natural variation in the polysaccharide components of Arabidopsis seed coat epidermal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen North</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana S. Saez Aguayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745959v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight into fine structure of red wine RGII</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isolation and Structural Characterisation of Rhamnogalacturonan in Ginseng Roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.J. Gilbert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747793v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and fine characterisation of new monoclonal antibodies against rhamnogalacturonan I</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
+                <w:t xml:space="preserve">Deciphering the structure of oligosaccharides by a new tandem mass spectrometry method based on photo-activation in the VUV range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bittebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749640v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of low branched rhamnogalacturonan I oligosaccharides from sugar beet pulp</w:t>
               </w:r>
@@ -14474,51 +14474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Paul Knox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14560,51 +14560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PMEI5, a pectin methylesterase inhibitor involved in mucilage release and composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Saez Aguayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14787,217 +14787,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the structure of plant wall polysaccharides by emerging mass spectrometry techniques : an illustration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+                <w:t xml:space="preserve">Isolation of rhamnogalacturonan-I (RG-I) oligosaccharides for monoclonal antibody production and antibody use as detection tools for novel chromatographic analyses of RG-I diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Seaweed Polysaccharides Workshop (PSP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Polysaccharide Network of Excellence (EPNOE). FRA., Jul 2012, Nantes, France. 1 p</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference on Plant Cell Walls</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Waterville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806229v1</w:t>
+                <w:t xml:space="preserve">hal-01441591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of rhamnogalacturonan-I (RG-I) oligosaccharides for monoclonal antibody production and antibody use as detection tools for novel chromatographic analyses of RG-I diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+                <w:t xml:space="preserve">Deciphering the structure of plant wall polysaccharides by emerging mass spectrometry techniques : an illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference on Plant Cell Walls</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Waterville, United States</w:t>
+              <w:t xml:space="preserve">Plant and Seaweed Polysaccharides Workshop (PSP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Polysaccharide Network of Excellence (EPNOE). FRA., Jul 2012, Nantes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441591v1</w:t>
+                <w:t xml:space="preserve">hal-02806229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wallarray: a project to design glycan microarrays of cell wall polysaccharides for functional genomics</w:t>
               </w:r>
@@ -15117,90 +15117,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches in vitro pour appréhender le remodelage enzymatique des pectines au sein des parois végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Slavov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupe Français des Glucides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Saint-Valery-sur-Somme, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15225,77 +15225,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criblage de mutants d'Arabidopsis thaliana affectés dans la structure du rhamnogalacturonane II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Voxeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rihouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15704,64 +15704,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Barry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST 92. European Scientific Workshop. Physiological and metabolic effects of dietary fibers in food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1993, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16266,51 +16266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The UDP-rhamnose/galactose transporters URGT2, URGT4 and URGT6 modulate the length and structure of rhamnogalacturonan-I (RG-I) in Arabidopsis seed coat mucilage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Saez Aguayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Parras-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16318,51 +16318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Celiz-Balboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t>
@@ -16516,327 +16516,327 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel plant cell wall oxidase, RUBY, promotes cell adhesion through pectin cross-links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kresimir Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gilchrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Feussner</w:t>
+                <w:t xml:space="preserve">I Feussner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shawn D Mansfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Cell Wall Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Asilomar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284010v1</w:t>
+                <w:t xml:space="preserve">hal-03283998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel plant cell wall oxidase, RUBY, promotes cell adhesion through pectin cross-links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kresimir Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gilchrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Feussner</w:t>
+                <w:t xml:space="preserve">I. Feussner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shawn D Mansfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Wall Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Asilomar, United States</w:t>
+              <w:t xml:space="preserve">Plant Biology 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283998v1</w:t>
+                <w:t xml:space="preserve">hal-03284010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">URGT2, URGT4 and URGT6 modulate rhamnogalacturonan-I length of seed coat Arabidopsis mucilage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Saez Aguayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Parras-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Celiz-Balboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16885,277 +16885,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The key role from UDP-Rhamnose/Galactose transporters in the biosynthesis of seed coat mucilage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I Rios-Munoz</w:t>
+                <w:t xml:space="preserve">The heat is on : what is the effect of climate change on seed mucilage production in Arabidopsis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fabrissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudel Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII Reunion de Biología Vegetal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Villarica, Chile</w:t>
+              <w:t xml:space="preserve">11èmes Journées du Réseau Français des Parois, Orléans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283987v1</w:t>
+                <w:t xml:space="preserve">hal-03283970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heat is on : what is the effect of climate change on seed mucilage production in Arabidopsis ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph Tran</w:t>
+                <w:t xml:space="preserve">The key role from UDP-Rhamnose/Galactose transporters in the biosynthesis of seed coat mucilage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Parra-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Saez Aguayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Celiz-Balboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asier Largo-Gosens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Rios-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées du Réseau Français des Parois, Orléans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">XII Reunion de Biología Vegetal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Villarica, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283970v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new monoclonal antibody to pectic type I arabinogalactan</w:t>
               </w:r>
@@ -17486,51 +17486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17637,51 +17637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gro Rydahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Congrès Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Amiens, France. 1 p., 2014</w:t>
@@ -17710,51 +17710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of pectin in citrus fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merve Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17825,273 +17825,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and biochemical tool for the analysis of glycans in plant cell walls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production and fine characterization of new antibodies against rhamnogalacturonan I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Buffetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Gro Rydahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tranquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WallTraC Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438616v1</w:t>
+                <w:t xml:space="preserve">hal-01438614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and fine characterization of new antibodies against rhamnogalacturonan I</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular and biochemical tool for the analysis of glycans in plant cell walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cornuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Buffetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Manfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Knox</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WallTraC Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438614v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel molecular probes towards green algae – produced in a biology-driven manner</w:t>
               </w:r>
@@ -18202,51 +18202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of pectin in citrus fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merve Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18461,51 +18461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial pectin structure analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merve Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.I. Ahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18694,51 +18694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Domon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ogier Surcouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
@@ -18780,51 +18780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of green algae cell wall directed antibodies based on a biology driven, microarray assisted approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Gro Rydahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan U. Fangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19043,51 +19043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin A.K. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrisham Tanhatan Naseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19142,51 +19142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collection d'Anticorps Cepia des outils pour explorer grains et graines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Echasserieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19392,51 +19392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell wall antibody collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Echasserieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19653,64 +19653,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambarella—Spondias cytherea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Kansci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bargui Koubala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exotic fruits reference guide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19880,381 +19880,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic properties of isolated pectin domains: a way to figure out pectin macromolecular structure ?</w:t>
+                <w:t xml:space="preserve">Sugar Beet Fiber : Production, Characteristics, Food Applications, and Physiological Benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pectins and pectinases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, 2009, 978-90-8686-108-8</w:t>
+              <w:t xml:space="preserve">Fiber Ingredients : Food Applications and Health Benefits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Press, 2009, 1-4200-4384-6 978-1-4200-4384-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821603v1</w:t>
+                <w:t xml:space="preserve">hal-02823574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymes for the valorization of fruit and vegetable-based food waste co-products</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Hydrodynamic properties of isolated pectin domains: a way to figure out pectin macromolecular structure ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of waste management and co-product recovery in food processing</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 651 p., 2009, Woodhead Publishing Series in Food Science, Technology and Nutrition, 978-1-84569-391-6</w:t>
+              <w:t xml:space="preserve">Pectins and pectinases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, 2009, 978-90-8686-108-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820541v1</w:t>
+                <w:t xml:space="preserve">hal-02821603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugar Beet Fiber : Production, Characteristics, Food Applications, and Physiological Benefits</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Enzymes for the valorization of fruit and vegetable-based food waste co-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk A. Schols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiber Ingredients : Food Applications and Health Benefits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRC Press, 2009, 1-4200-4384-6 978-1-4200-4384-6</w:t>
+              <w:t xml:space="preserve">Handbook of waste management and co-product recovery in food processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woodhead Publishing Limited</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 651 p., 2009, Woodhead Publishing Series in Food Science, Technology and Nutrition, 978-1-84569-391-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823574v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citrus pectin: structure and application in acid dairy drinks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrisham Tanhatan Naseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20318,64 +20318,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of waste management and co-product recovery in food porcessing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20439,64 +20439,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud M. Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of waste management and co-product recovery in food processing, volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20784,64 +20784,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pectins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, Wiley-VCH Verlag Gmbh, 236 p., 2003, 978-3527302307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21716,51 +21716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04543611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G Dauphin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouffle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109666" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270084v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Aoi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Benamar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02604-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Vojvodi&#263; Cebin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dra&#382;enka Komes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Ralet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14030544" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Paturel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119599" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sall&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Esling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00857-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kara&#269;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijana Martini&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.117932" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Saez Aguayo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Parra-Rojas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sep&#250;lveda-Orellana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Celiz-Balboa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Arenas-Morales" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa070" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102546" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960303v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Poulain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Botran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plz031" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresimir Sola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin J. Gilchrist" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Feussner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00954" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02514918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Granier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Salle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00763" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624537v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Sun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangnan Cui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Shi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.09.045" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGSGPFNB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Luis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Briggs" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Farnell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ndeh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-017-0079-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607978v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Owen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Kent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet-Renard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Cameron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. K. Williams" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.03.039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595600v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Rogowski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cartmell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S. Luis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Basle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature21725" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02108281v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja G Rydahl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stjepan K Kra&#269;un" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Fangel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Guillouzo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04307-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631467v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Berger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00211" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602796v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Griffiths" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg J. Seifert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01073" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637617v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Buffetto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cornuault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Gro Rydahl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ropartz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv128" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841080v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Senechal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#8217;enfant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Domon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Rosiau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.639534" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640276v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja G. Rydahl" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan E. Marcus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Torode" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2375-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633140v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rayon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2015.08.066" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638667v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. J. Zhang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Gilbert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu097" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630539v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain W. Manfield" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul Knox" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12504" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639271v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5388-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637558v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Kaya" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio G. Sousa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne O. Sorensen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu150" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636848v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; A Popper" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Domozych" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu214" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954660v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bittebiere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enjalbert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.11.018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G3VBXH9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204136v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647196v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran J. D. Lee" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12263" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391140v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Koubala" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Kansci" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thibault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-011-0660-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646250v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallevre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roget" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kervella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc300667b" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004485v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.106575" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648936v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Howad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf301494j" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647611v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette L. Pedersen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan U. Fangel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Mccleary" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruzanski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.396598" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646662v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon A. Morris" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.02.020" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644824v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.08.077" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647050v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. K. Williams" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrisham Tanhatan Naseri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm300329r" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848361v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Louvet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Rusterucci" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fournet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.10.008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31XPNKSX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644907v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.06.019" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001308v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Sullivan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Diatloff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker V. Bischoff" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.179077" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665404v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Normand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delavault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-009-2310-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D39C8844DF59261F7126546EFF1D09A01C068CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666573v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lopez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chambat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Marais" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm1002762" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667192v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Tranquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moise" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1116-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7S9N9C5S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666335v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Morris" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Harding" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2010.06.049" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669050v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100265d" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667590v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cucheval" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrisham Tanhatan Nasseri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm1003527" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441596v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bargui Koubala" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Lape Mbome" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2009.02003.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTFXS3SM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02128719v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Seveno" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Min Wu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Ishii" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-0996-1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9FVN5N9C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440023v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2008.08.036" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664392v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm900950r" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662940v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Williams" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Str&#246;m" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm900119u" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668090v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lefebvre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm701321g" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661119v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.05.004" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FDWBM2S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655543v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.03.008" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8PKWRK7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658389v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.01.011" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X3LVB47-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668487v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.I. Mbome" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.07.005" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1364QL3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668809v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Koubala" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tchouanguep Mbiapo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.07.065" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73R70X56-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668499v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Meister" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Blume" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm7013685" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656932v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060292h" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665040v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cavelier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathlene Eland" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Effroy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03086.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666462v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Macquet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kronenberger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marion-Poll" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcm068" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444316v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fatimi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Rashidi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.27.423-430" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FD0597A695CD17D0F36273B7A6E76A35E7E3A8C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664310v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm037" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667962v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beda Marcel Yapo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2006.12.024" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T1N07TW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660522v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107050179" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663435v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2006.02.012" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6TMSFPD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666180v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant-Gourgeon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060145j" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669601v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hellin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Thibault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670575v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A.K. Williams" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2005.03.015" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNF5C3LZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672345v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cabrera" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669834v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438621v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Hellin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682590v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2005.09.039" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670849v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680572v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Cr&#233;peau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Buchholt" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673251v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cabrera Pino" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881347v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Reddad" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(01)00301-0" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRJZPWSW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676191v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Reddad" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rente" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680313v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levigne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669588v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669705v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670498v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678921v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saulnier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684459v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684922v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697926v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouques" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Leonil" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Meunier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021091413084" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CBF1C55CB75FBED9450ED55E6D23B4B4CBFE9E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692139v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meunier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705692v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Colquhoun" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Faulds" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Williamson" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700411v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auffret" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Barry" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712844v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710951v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704136v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V." TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714521v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701236v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710627v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700478v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710605v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713442v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hallaert" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vandamme" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Loo" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528036v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528038v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528010v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754507v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185466v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Saez-Aguayo" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Orellana" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290786v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sano" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudel Cadoret" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290825v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290819v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillon Fabienne" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284112v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284107v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gilchrist" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn D Mansfield" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Haughn" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440025v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rinaudo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440027v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Sousa" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Sorensen" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438608v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440015v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berger" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580668v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747713v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana S. Saez Aguayo" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulain" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747363v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sun" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745959v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747793v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Zhang" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Gilbert" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749640v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cornuault V." TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808600v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paul Knox" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204124v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440032v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan U Fangel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette L. Petersen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806229v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441591v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803997v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Canut" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Livache" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maillart" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P&#233;rez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820773v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Slavov" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758293v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Marchant" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763967v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dronnet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771117v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Chardot" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Benetti" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Kim" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canonge" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845595v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774688v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773177v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04386008v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528042v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754525v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284046v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Parras-Rojas" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sepulveda" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284067v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Idan-Molakandov" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Arazi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284010v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Feussner" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283998v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Feussner" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284023v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283987v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Parra-Rojas" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Largo-Gosens" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rios-Munoz" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283970v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606553v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440026v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440028v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau-Laporte" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595287v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796313v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gro Rydahl" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438609v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. S&#248;rensen" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438616v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cornuault" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manfield" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Knox" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438614v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440016v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fangel" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438615v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Sousa" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O. S&#248;rensen" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793021v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438618v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G Sousa" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.I. Ahl" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Armagan" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440021v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115331v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogier Surcouf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806837v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Pedersen" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802345v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kdj Lee" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441592v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746672v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Legoux" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Helary" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191356v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sullivan" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Bischoff" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gonneau" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819206v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Koutaniemi" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290796v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53421-9" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290792v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438624v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/385294.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823361v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821603v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820541v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk A. Schols" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/284141.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823574v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602038v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195491v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/284140.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820366v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/17364.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440019v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440017v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(01)00314-9" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q12N41F5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440020v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-0331-4" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826615v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440018v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825181v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440014v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470999615.ch32" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838089v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840399v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849968v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883226v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Prevosto" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delclos" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04543611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G Dauphin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouffle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109666" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270084v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Aoi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Benamar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02604-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Vojvodi&#263; Cebin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dra&#382;enka Komes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Ralet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14030544" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Paturel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119599" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sall&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Esling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00857-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kara&#269;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijana Martini&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.117932" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431528v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102546" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Saez Aguayo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Parra-Rojas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sep&#250;lveda-Orellana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Celiz-Balboa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Arenas-Morales" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa070" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960303v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Poulain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Botran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plz031" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresimir Sola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin J. Gilchrist" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Feussner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00954" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02514918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Granier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Salle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00763" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624537v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Sun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangnan Cui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Shi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.09.045" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGSGPFNB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Luis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Briggs" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Farnell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ndeh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-017-0079-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607978v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Owen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Kent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet-Renard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Cameron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. K. Williams" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.03.039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595600v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Rogowski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cartmell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S. Luis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Basle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature21725" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02108281v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja G Rydahl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stjepan K Kra&#269;un" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Fangel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Guillouzo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04307-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631467v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Berger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00211" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602796v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Griffiths" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg J. Seifert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01073" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637617v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Buffetto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cornuault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Gro Rydahl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ropartz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv128" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841080v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Senechal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#8217;enfant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Domon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Rosiau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.639534" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640276v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja G. Rydahl" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan E. Marcus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Torode" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2375-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633140v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rayon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2015.08.066" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954660v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bittebiere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enjalbert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.11.018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G3VBXH9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204136v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638667v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. J. Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Gilbert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu097" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639271v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5388-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630539v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain W. Manfield" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul Knox" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12504" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637558v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Kaya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio G. Sousa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne O. Sorensen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu150" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636848v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; A Popper" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Domozych" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu214" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004485v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.106575" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647196v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran J. D. Lee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12263" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391140v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Koubala" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Kansci" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thibault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-011-0660-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646250v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallevre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roget" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kervella" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc300667b" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648936v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Howad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf301494j" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647050v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. K. Williams" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrisham Tanhatan Naseri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm300329r" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644824v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon A. Morris" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.08.077" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647611v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette L. Pedersen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan U. Fangel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Mccleary" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruzanski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.396598" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646662v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.02.020" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001308v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Sullivan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Diatloff" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker V. Bischoff" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.179077" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848361v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Louvet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Rusterucci" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fournet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.10.008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31XPNKSX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644907v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.06.019" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667590v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cucheval" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrisham Tanhatan Nasseri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm1003527" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665404v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Normand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delavault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-009-2310-3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D39C8844DF59261F7126546EFF1D09A01C068CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666573v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lopez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chambat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Marais" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm1002762" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667192v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Tranquet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moise" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1116-y" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7S9N9C5S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666335v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Morris" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Harding" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2010.06.049" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669050v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100265d" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662940v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Williams" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Str&#246;m" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm900119u" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441596v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bargui Koubala" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Lape Mbome" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2009.02003.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTFXS3SM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02128719v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Seveno" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Min Wu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Ishii" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-0996-1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9FVN5N9C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440023v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2008.08.036" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664392v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm900950r" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668499v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Meister" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Blume" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm7013685" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668090v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lefebvre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm701321g" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661119v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.05.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FDWBM2S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655543v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.03.008" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8PKWRK7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658389v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.01.011" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X3LVB47-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668487v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.I. Mbome" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.07.005" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1364QL3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668809v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Koubala" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tchouanguep Mbiapo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.07.065" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73R70X56-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660522v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Macquet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kronenberger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107050179" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656932v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060292h" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665040v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cavelier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathlene Eland" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Effroy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03086.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666462v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marion-Poll" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcm068" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667962v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beda Marcel Yapo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2006.12.024" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T1N07TW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664310v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm037" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444316v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fatimi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Rashidi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.27.423-430" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FD0597A695CD17D0F36273B7A6E76A35E7E3A8C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663435v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2006.02.012" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6TMSFPD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666180v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant-Gourgeon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060145j" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669601v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hellin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Thibault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670575v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A.K. Williams" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2005.03.015" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNF5C3LZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672345v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cabrera" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438621v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Hellin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669834v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682590v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2005.09.039" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670849v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673251v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cabrera Pino" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680572v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Cr&#233;peau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Buchholt" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881347v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Reddad" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(01)00301-0" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRJZPWSW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676191v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Reddad" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rente" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669588v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levigne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680313v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669705v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670498v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678921v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saulnier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684922v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684459v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697926v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouques" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Leonil" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Meunier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021091413084" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CBF1C55CB75FBED9450ED55E6D23B4B4CBFE9E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692139v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meunier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714521v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Faulds" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Williamson" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705692v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Colquhoun" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700411v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auffret" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Barry" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710951v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712844v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704136v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V." TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701236v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710627v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700478v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710605v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713442v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hallaert" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vandamme" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Loo" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528036v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528038v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528010v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754507v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185466v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Saez-Aguayo" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Orellana" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290786v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sano" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudel Cadoret" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290825v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284112v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290819v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillon Fabienne" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284107v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gilchrist" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn D Mansfield" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Haughn" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440025v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rinaudo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440027v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Sousa" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Sorensen" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438608v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440015v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berger" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580668v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749640v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cornuault V." TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747793v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Zhang" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Gilbert" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747713v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana S. Saez Aguayo" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulain" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747363v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sun" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745959v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808600v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paul Knox" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204124v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440032v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan U Fangel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette L. Petersen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441591v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806229v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803997v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Canut" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Livache" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maillart" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P&#233;rez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820773v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Slavov" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758293v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Marchant" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763967v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dronnet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771117v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Chardot" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Benetti" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Kim" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canonge" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845595v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774688v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773177v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04386008v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528042v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754525v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284046v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Parras-Rojas" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sepulveda" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284067v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Idan-Molakandov" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Arazi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283998v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Feussner" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284010v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Feussner" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284023v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283970v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283987v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Parra-Rojas" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Largo-Gosens" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rios-Munoz" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606553v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440026v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440028v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau-Laporte" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595287v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796313v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gro Rydahl" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438609v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. S&#248;rensen" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438614v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cornuault" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438616v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manfield" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Knox" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440016v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fangel" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438615v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Sousa" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O. S&#248;rensen" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793021v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438618v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G Sousa" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.I. Ahl" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Armagan" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440021v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115331v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogier Surcouf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806837v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Pedersen" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802345v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kdj Lee" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441592v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746672v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Legoux" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Helary" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191356v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sullivan" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Bischoff" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gonneau" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819206v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Koutaniemi" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290796v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53421-9" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290792v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438624v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/385294.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823361v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823574v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821603v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820541v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk A. Schols" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/284141.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602038v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195491v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/284140.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820366v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/17364.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440019v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440017v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(01)00314-9" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q12N41F5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440020v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-0331-4" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826615v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440018v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825181v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440014v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470999615.ch32" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838089v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840399v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849968v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883226v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Prevosto" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delclos" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>