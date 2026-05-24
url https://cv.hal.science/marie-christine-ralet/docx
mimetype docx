--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -878,295 +878,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterol Glucosyltransferases Tailor Polysaccharide Accumulation in Arabidopsis Seed Coat Epidermal Cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transport of UDP-Rhamnose by URGT2, URGT4 and URGT6 modulates Rhamnogalacturonan-I length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Akary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Sallé</w:t>
+                <w:t xml:space="preserve">Susana Saez Aguayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Grandjean</w:t>
+                <w:t xml:space="preserve">Juan Pablo Parra-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Sepúlveda-Orellana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Celiz-Balboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Arenas-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells10102546⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185 (3), pp.914-933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiaa070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431528v1</w:t>
+                <w:t xml:space="preserve">hal-03128745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of UDP-Rhamnose by URGT2, URGT4 and URGT6 modulates Rhamnogalacturonan-I length</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pablo Sepúlveda-Orellana</w:t>
+                <w:t xml:space="preserve">Sterol Glucosyltransferases Tailor Polysaccharide Accumulation in Arabidopsis Seed Coat Epidermal Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Celiz-Balboa</w:t>
+                <w:t xml:space="preserve">Elodie Akary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verónica Arenas-Morales</w:t>
+                <w:t xml:space="preserve">Olivier Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 185 (3), pp.914-933. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (10), pp.2546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiaa070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells10102546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128745v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and physicochemical properties of outer mucilage from seeds of Arabidopsis natural accessions</w:t>
               </w:r>
@@ -2213,602 +2213,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xylans Provide the Structural Driving Force for Mucilage Adhesion to the Arabidopsis Seed Coat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissecting seed mucilage adherence mediated by FEI2 and SOS5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jonathan Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joseph Tran</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline A. Berger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Georg J. Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen North</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 171 (1), pp.165 - 178. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1073), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.16.00211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631467v1</w:t>
+                <w:t xml:space="preserve">hal-01602796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting seed mucilage adherence mediated by FEI2 and SOS5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Xylans Provide the Structural Driving Force for Mucilage Adhesion to the Arabidopsis Seed Coat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Griffiths</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg J. Seifert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adeline A. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (1073), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 171 (1), pp.165 - 178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.16.00211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602796v1</w:t>
+                <w:t xml:space="preserve">hal-02631467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The deconstruction of pectic rhamnogalacturonan i unmasks the occurrence of a novel arabinogalactan oligosaccharide epitope</w:t>
+                <w:t xml:space="preserve">Tuning of Pectin Methylesterification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Buffetto</w:t>
+                <w:t xml:space="preserve">Fabien F. Senechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Cornuault</w:t>
+                <w:t xml:space="preserve">Mélanie L’enfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Gro Rydahl</w:t>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Domon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David D. Ropartz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Alvarado</w:t>
+                <w:t xml:space="preserve">Emeline Rosiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcv128⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 290 (38), pp.23320 - 23335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M115.639534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637617v1</w:t>
+                <w:t xml:space="preserve">hal-01841080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of Pectin Methylesterification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The deconstruction of pectic rhamnogalacturonan i unmasks the occurrence of a novel arabinogalactan oligosaccharide epitope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Buffetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien F. Senechal</w:t>
+                <w:t xml:space="preserve">Valerie Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie L’enfant</w:t>
+                <w:t xml:space="preserve">Maja Gro Rydahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc J.-M. Domon</w:t>
+                <w:t xml:space="preserve">David D. Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Rosiau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 290 (38), pp.23320 - 23335. </w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (11), pp.2181-2196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M115.639534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcv128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841080v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monoclonal antibodies indicate low-abundance links between heteroxylan and other glycans of plant cell walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Buffetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja G. Rydahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2885,51 +2885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate specificity of plant and fungi pectin methylesterases: Identification of novel inhibitors of PMEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie L’enfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Domon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3013,5705 +3013,5705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the structure of isomeric oligosaccharides in a complex mixture by tandem mass spectrometry: photon activation with vacuum ultra-violet brings unique information and enables definitive structure assignment.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Ropartz</w:t>
+                <w:t xml:space="preserve">Recovery and fine structure variability of RGII sub-domains in wine (Vitis vinifera Merlot)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Buffetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lemoine</w:t>
+                <w:t xml:space="preserve">X. J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
+                <w:t xml:space="preserve">H. J. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bittebiere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Enjalbert</w:t>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2013.11.018⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (6), pp.1327-1337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcu097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00954660v1</w:t>
+                <w:t xml:space="preserve">hal-02638667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding polysaccharide production and properties using seed coat mutants: future perspectives for the exploitation of natural variants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+                <w:t xml:space="preserve">Pectin-modifying enzymes and pectin-derived materials: applications and impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 114 (6), pp.1251-1263. </w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 98 (2), pp.519-532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcu011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-013-5388-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01204136v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery and fine structure variability of RGII sub-domains in wine (Vitis vinifera Merlot)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David D. Ropartz</w:t>
+                <w:t xml:space="preserve">Epitope detection chromatography: a method to dissect the structural heterogeneity and inter-connections of plant cell-wall matrix glycans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. J. Zhang</w:t>
+                <w:t xml:space="preserve">Iain W. Manfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. J. Gilbert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Paul Knox</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcu097⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 78 (4), pp.715-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638667v1</w:t>
+                <w:t xml:space="preserve">hal-02630539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pectin-modifying enzymes and pectin-derived materials: applications and impacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of citrus pectin samples extracted under different conditions: influence of acid type and pH of extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merve Kaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+                <w:t xml:space="preserve">Antonio G. Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Garnier</w:t>
+                <w:t xml:space="preserve">Susanne O. Sorensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 98 (2), pp.519-532. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (6), pp.1319-1326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-013-5388-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcu150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02639271v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitope detection chromatography: a method to dissect the structural heterogeneity and inter-connections of plant cell-wall matrix glycans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant and algal cell walls: diversity and functionality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iain W. Manfield</w:t>
+                <w:t xml:space="preserve">Zoë A Popper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Paul Knox</w:t>
+                <w:t xml:space="preserve">David S Domozych</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 78 (4), pp.715-722. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (6), pp.1043-1048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.12504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcu214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630539v1</w:t>
+                <w:t xml:space="preserve">hal-02636848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of citrus pectin samples extracted under different conditions: influence of acid type and pH of extraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering the structure of isomeric oligosaccharides in a complex mixture by tandem mass spectrometry: photon activation with vacuum ultra-violet brings unique information and enables definitive structure assignment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merve Kaya</w:t>
+                <w:t xml:space="preserve">Jérôme Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio G. Sousa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne O. Sorensen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Bittebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcu150⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 807, pp.84-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2013.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637558v1</w:t>
+                <w:t xml:space="preserve">hal-00954660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant and algal cell walls: diversity and functionality.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David S Domozych</w:t>
+                <w:t xml:space="preserve">Understanding polysaccharide production and properties using seed coat mutants: future perspectives for the exploitation of natural variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen North</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Saez Aguayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 114 (6), pp.1043-1048. </w:t>
+              <w:t xml:space="preserve">, 2014, 114 (6), pp.1251-1263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcu214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcu011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636848v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PECTIN METHYLESTERASE INHIBITOR6 Promotes Arabidopsis Mucilage Release by Limiting Methylesterification of Homogalacturonan in Seed Coat Epidermal Cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-scale spatial heterogeneity of pectic rhamnogalacturonan I (RG-I) structural features in tobacco seed endosperm cell walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieran J. D. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Cornuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain W. Manfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Paul Knox</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.112.106575⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 75 (6), pp.1018 - 1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004485v1</w:t>
+                <w:t xml:space="preserve">hal-02647196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale spatial heterogeneity of pectic rhamnogalacturonan I (RG-I) structural features in tobacco seed endosperm cell walls</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Paul Knox</w:t>
+                <w:t xml:space="preserve">Physicochemical Properties of Dietary Fibres Prepared from Ambarella (Spondias cytherea) and Mango (Mangifera indica) Peels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Koubala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Kansci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12263⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (2), pp.591-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11947-011-0660-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647196v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Properties of Dietary Fibres Prepared from Ambarella (Spondias cytherea) and Mango (Mangifera indica) Peels</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microwave Heating for the Rapid Generation of Glycosylhydrazides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mallevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Minon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11947-011-0660-1⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (7), pp.1264 - 1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bc300667b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391140v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Heating for the Rapid Generation of Glycosylhydrazides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David D. Ropartz</w:t>
+                <w:t xml:space="preserve">PECTIN METHYLESTERASE INHIBITOR6 Promotes Arabidopsis Mucilage Release by Limiting Methylesterification of Homogalacturonan in Seed Coat Epidermal Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Saez Aguayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Botran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24 (7), pp.1264 - 1269. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (1), pp.308 - 323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bc300667b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.112.106575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646250v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall polysaccharide chemistry of peach genotypes with contrasted textures and other fruit traits</w:t>
+                <w:t xml:space="preserve">Versatile High Resolution Oligosaccharide Microarrays for Plant Glycobiology and Cell Wall Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lahaye</w:t>
+                <w:t xml:space="preserve">Henriette L. Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Falourd</w:t>
+                <w:t xml:space="preserve">Jonatan U. Fangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Quemener</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+                <w:t xml:space="preserve">Barry Mccleary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Werner Howad</w:t>
+                <w:t xml:space="preserve">Christian Ruzanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja G. Rydahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 60 (26), pp.6594-6605. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287 (47), </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf301494j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.396598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648936v1</w:t>
+                <w:t xml:space="preserve">hal-02647611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Enzymatic Approach to Resolve Homogalacturonans Based on their Methylesterification Pattern</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of neutral sugar distribution on the dilute solution conformation of sugar beet pectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon A. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm300329r⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 88 (4), pp.1488 - 1491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647050v1</w:t>
+                <w:t xml:space="preserve">hal-02646662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A copolymer analysis approach to estimate the neutral sugar distribution of sugar beet pectin using size exclusion chromatography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell wall polysaccharide chemistry of peach genotypes with contrasted textures and other fruit traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gordon A. Morris</w:t>
+                <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Howad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.08.077⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (26), pp.6594-6605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf301494j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644824v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile High Resolution Oligosaccharide Microarrays for Plant Glycobiology and Cell Wall Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henriette L. Pedersen</w:t>
+                <w:t xml:space="preserve">Innovative Enzymatic Approach to Resolve Homogalacturonans Based on their Methylesterification Pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonatan U. Fangel</w:t>
+                <w:t xml:space="preserve">Martin A. K. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barry Mccleary</w:t>
+                <w:t xml:space="preserve">Abrisham Tanhatan Naseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ruzanski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maja G. Rydahl</w:t>
+                <w:t xml:space="preserve">Bernard Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 287 (47), </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (5), pp.1615 - 1624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M112.396598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bm300329r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647611v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of neutral sugar distribution on the dilute solution conformation of sugar beet pectin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">A copolymer analysis approach to estimate the neutral sugar distribution of sugar beet pectin using size exclusion chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon A. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 88 (4), pp.1488 - 1491. </w:t>
+              <w:t xml:space="preserve">, 2012, 87 (2), pp.1139-1143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.02.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.08.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646662v1</w:t>
+                <w:t xml:space="preserve">hal-02644824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CESA5 Is Required for the Synthesis of Cellulose with a Role in Structuring the Adherent Mucilage of Arabidopsis Seeds</w:t>
+                <w:t xml:space="preserve">Major changes in the cell wall during silique development in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Sullivan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adeline Berger</w:t>
+                <w:t xml:space="preserve">Romain R. Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Domon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugene Diatloff</w:t>
+                <w:t xml:space="preserve">Christine C. Rusterucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker V. Bischoff</w:t>
+                <w:t xml:space="preserve">Françoise Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 156 (4), pp.1725 - 1739. </w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 72 (1), pp.59 - 67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.111.179077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2010.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001308v1</w:t>
+                <w:t xml:space="preserve">hal-01848361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major changes in the cell wall during silique development in Arabidopsis thaliana</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isolation and characterization of model homogalacturonans of tailored methylesterification patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abrisham Tanhatan Naseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2010.10.008⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 86 (3), pp.1236 - 1243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01848361v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of model homogalacturonans of tailored methylesterification patterns</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CESA5 Is Required for the Synthesis of Cellulose with a Role in Structuring the Adherent Mucilage of Arabidopsis Seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Diatloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker V. Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 86 (3), pp.1236 - 1243. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 156 (4), pp.1725 - 1739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.06.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.179077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644907v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Intramolecular Sequence Information from Intermolecular Distributions: Highly Nonrandom Methylester Substitution Patterns in Homogalacturonans Generated by Pectinmethylesterase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Purification, characterization, and mode of action of a rhamnogalacturonan hydrolase from Irpex lacteus, tolerant to an acetylated substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cucheval</w:t>
+                <w:t xml:space="preserve">Jessica Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrisham Tanhatan Nasseri</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delavault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm1003527⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 86 (2), pp.577-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-009-2310-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667590v1</w:t>
+                <w:t xml:space="preserve">hal-02665404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification, characterization, and mode of action of a rhamnogalacturonan hydrolase from Irpex lacteus, tolerant to an acetylated substrate</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enthalpic Studies of Xyloglucan-Cellulose Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Delavault</w:t>
+                <w:t xml:space="preserve">Marie Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chambat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Zykwinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-009-2310-3⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (6), pp.1417-1428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm1002762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02665404v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enthalpic Studies of Xyloglucan-Cellulose Interactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Chambat</w:t>
+                <w:t xml:space="preserve">Monoclonal antibodies to rhamnogalacturonan I backbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Marais</w:t>
+                <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata Zykwinska</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Moise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (6), pp.1417-1428. </w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 231 (6), pp.1373-1383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bm1002762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00425-010-1116-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666573v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoclonal antibodies to rhamnogalacturonan I backbone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical characterisation of the rhamnogalacturonan and homogalacturonan fractions of sugar beet (Beta vulgaris) pectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Harding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-010-1116-y⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (4), pp.1161-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2010.06.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667192v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical characterisation of the rhamnogalacturonan and homogalacturonan fractions of sugar beet (Beta vulgaris) pectin</w:t>
+                <w:t xml:space="preserve">Elaboration of Extensin-Pectin Thin Film Model of Primary Plant Cell Wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gordon Morris</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Thibault</w:t>
+                <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Harding</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Geneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2010.06.049⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (12), pp.9891-9898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la100265d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666335v1</w:t>
+                <w:t xml:space="preserve">hal-02669050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of Extensin-Pectin Thin Film Model of Primary Plant Cell Wall</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Geneix</w:t>
+                <w:t xml:space="preserve">Extracting Intramolecular Sequence Information from Intermolecular Distributions: Highly Nonrandom Methylester Substitution Patterns in Homogalacturonans Generated by Pectinmethylesterase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin A. K. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+                <w:t xml:space="preserve">Aurélie Cucheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Gaillard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abrisham Tanhatan Nasseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 26 (12), pp.9891-9898. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (6), pp.1667-1675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la100265d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bm1003527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669050v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophoretic Behavior of Copolymeric Galacturonans Including Comments on the Information Content of the Intermolecular Charge Distribution</w:t>
+                <w:t xml:space="preserve">Rheological and high gelling properties of mango (Mangifera indica) and ambarella (Spondias cytherea) peel pectins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Williams</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cucheval</w:t>
+                <w:t xml:space="preserve">Benoît Bargui Koubala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Kansci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Ström</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Israel Lape Mbome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10 (6), pp.1523-1531. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44, pp.1809-1817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bm900119u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2621.2009.02003.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662940v1</w:t>
+                <w:t xml:space="preserve">hal-01441596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological and high gelling properties of mango (Mangifera indica) and ambarella (Spondias cytherea) peel pectins</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural characterisation of the pectic polysaccharide rhamnogalacturonan II using an acidic fingerprinting methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israel Lape Mbome</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Durand</w:t>
+                <w:t xml:space="preserve">Martial Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Voxeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rihouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai-Min Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadashi Ishii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2621.2009.02003.x⟩</w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 230 (5), pp.947-957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-009-0996-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441596v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterisation of the pectic polysaccharide rhamnogalacturonan II using an acidic fingerprinting methodology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ai-Min Wu</w:t>
+                <w:t xml:space="preserve">Mass spectrometry for pectin structure analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tadashi Ishii</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 230 (5), pp.947-957. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 344, pp.1798-1807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00425-009-0996-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2008.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02128719v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass spectrometry for pectin structure analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+                <w:t xml:space="preserve">Relation between Chemical Structure and Supramolecular Organization of Synthetic Lignin-Pectin Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Habrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Lerouge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Quemener</w:t>
+                <w:t xml:space="preserve">Didier Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2008.08.036⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (11), pp.3151-3156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm900950r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440023v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between Chemical Structure and Supramolecular Organization of Synthetic Lignin-Pectin Particles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+                <w:t xml:space="preserve">Electrophoretic Behavior of Copolymeric Galacturonans Including Comments on the Information Content of the Intermolecular Charge Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cucheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 10 (11), pp.3151-3156. </w:t>
+              <w:t xml:space="preserve">, 2009, 10 (6), pp.1523-1531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bm900950r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bm900119u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664392v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pectin-lipid assembly at the air-water interface: Effect of the pectin charge distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced number of homogalacturonan domains in pectins of an Arabidopsis mutant enhances the flexibility of the polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
+                <w:t xml:space="preserve">Jacques Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Meister</w:t>
+                <w:t xml:space="preserve">Gregory G. Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfred Blume</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Herman Höfte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 9 (4), pp.1306-1312. </w:t>
+              <w:t xml:space="preserve">, 2008, 9 (5), pp.1454-1460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bm7013685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bm701321g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668499v1</w:t>
+                <w:t xml:space="preserve">hal-02668090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced number of homogalacturonan domains in pectins of an Arabidopsis mutant enhances the flexibility of the polymer</w:t>
+                <w:t xml:space="preserve">Evidence for a blockwise distribution of acetyl groups onto homogalacturonans from a commercial sugar beet (Beta vulgaris) pectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm701321g⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 69 (9), pp.1903-1909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2008.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668090v1</w:t>
+                <w:t xml:space="preserve">hal-02655543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive binding of pectin and xyloglucan with primary cell wall cellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Zykwinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 74 (4), pp.957-961. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2008.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a blockwise distribution of acetyl groups onto homogalacturonans from a commercial sugar beet (Beta vulgaris) pectin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of xyloglucan, pectins and pectic side chains binding onto cellulose microfibrils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Zykwinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2008.03.008⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (1), pp.23-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2008.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655543v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of xyloglucan, pectins and pectic side chains binding onto cellulose microfibrils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Effect of extraction conditions on some physicochemical characteristics of pectins from &amp;quot;Amelioree&amp;quot; and &amp;quot;Mango&amp;quot; mango peels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Koubala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Kansci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.I. Mbome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (7), pp.1345-1351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2007.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2008.01.011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658389v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of extraction conditions on some physicochemical characteristics of pectins from &amp;quot;Amelioree&amp;quot; and &amp;quot;Mango&amp;quot; mango peels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Physicochemical properties of pectins from ambarella peels (Spondias cytherea) obtained using different extraction conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.B. Koubala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.I. Mbome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Kansci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.I. Mbome</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">F. Tchouanguep Mbiapo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 22 (7), pp.1345-1351. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 106 (3), pp.1202-1207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2007.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2007.07.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668487v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical properties of pectins from ambarella peels (Spondias cytherea) obtained using different extraction conditions</w:t>
+                <w:t xml:space="preserve">Pectin-lipid assembly at the air-water interface: Effect of the pectin charge distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.B. Koubala</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Germain Kansci</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tchouanguep Mbiapo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annette Meister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Blume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2007.07.065⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (4), pp.1306-1312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm7013685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668809v1</w:t>
+                <w:t xml:space="preserve">hal-02668499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A naturally occurring mutation in an Arabidopsis accession affects a beta-D-galactosidase that increases the hydrophilic potential of rhamnogalacturonan I in seed mucilage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of in vitro binding of isolated pectic domains to cellulose by adsorption isotherms, electron microscopy, and X-ray diffraction methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Zykwinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Macquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier O. Loudet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gregory G. Mouille</w:t>
+                <w:t xml:space="preserve">Bruno Pontoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.107050179⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (1), pp.223-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm060292h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660522v1</w:t>
+                <w:t xml:space="preserve">hal-02656932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of in vitro binding of isolated pectic domains to cellulose by adsorption isotherms, electron microscopy, and X-ray diffraction methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+                <w:t xml:space="preserve">Homogalacturonan synthesis in Arabidopsis thaliana requires a Golgi-localized protein with a putative methyltransferase domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory G. Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cavelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Buleon</w:t>
+                <w:t xml:space="preserve">Cathlene Eland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pontoire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garnier</w:t>
+                <w:t xml:space="preserve">Delphine Effroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8 (1), pp.223-232. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50 (4), pp.605-614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bm060292h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2007.03086.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656932v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogalacturonan synthesis in Arabidopsis thaliana requires a Golgi-localized protein with a putative methyltransferase domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory G. Mouille</w:t>
+                <w:t xml:space="preserve">In situ, chemical and macromolecular study of the composition of Arabidopsis thaliana seed coat mucilage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathlene Eland</w:t>
+                <w:t xml:space="preserve">Jocelyne Kronenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Effroy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annie Marion-Poll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen North</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 50 (4), pp.605-614. </w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 48 (7), pp.984-999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2007.03086.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcm068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665040v1</w:t>
+                <w:t xml:space="preserve">hal-02666462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ, chemical and macromolecular study of the composition of Arabidopsis thaliana seed coat mucilage</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dietary fibre content and cell wall polysaccharides in prunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Marion-Poll</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Helen North</w:t>
+                <w:t xml:space="preserve">A Fatimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Rashidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcm068⟩</w:t>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (6), pp.423-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/sda.27.423-430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666462v1</w:t>
+                <w:t xml:space="preserve">hal-01444316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pectins from citrus peel cell walls contain homogalacturonans homogenous with respect to molar mass, rhamnogalacturonan I and rhamnogalacturonan II</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Organization of pectic arabinan and galactan side chains in association with cellulose microfibrils in primary cell walls and related models envisaged</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Zykwinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (7), pp.1795-1802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erm037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2006.12.024⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02667962v1</w:t>
+                <w:t xml:space="preserve">hal-02664310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organization of pectic arabinan and galactan side chains in association with cellulose microfibrils in primary cell walls and related models envisaged</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Pectins from citrus peel cell walls contain homogalacturonans homogenous with respect to molar mass, rhamnogalacturonan I and rhamnogalacturonan II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beda Marcel Yapo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erm037⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 69 (3), pp.426-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2006.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664310v1</w:t>
+                <w:t xml:space="preserve">hal-02667962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary fibre content and cell wall polysaccharides in prunes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A naturally occurring mutation in an Arabidopsis accession affects a beta-D-galactosidase that increases the hydrophilic potential of rhamnogalacturonan I in seed mucilage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Macquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Loudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Kronenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory G. Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/sda.27.423-430⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (12), pp.3990-4006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.107050179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01444316v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkaline extractability of pectic arabinan and galactan and their mobility in sugar beet and potato cell walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Zykwinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8913,51 +8913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8995,77 +8995,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary electrophoresis of homogeneous pectin fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin A.K. Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9150,64 +9150,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9275,64 +9275,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Hellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9357,90 +9357,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for in vitro binding of pectin side chains to cellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Zykwinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 139 (1), pp.397-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9491,64 +9491,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 66 (24), pp.2800-2814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9582,51 +9582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for linkage position determination in known feruloylated monoand disaccharides using electrospray ion trap mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9658,256 +9658,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assignment of acetyl groups to O-2 and/or O-3 of pectic oligogalacturonides using negative electrospray ionization ion trap mass spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Quéméner</w:t>
+                <w:t xml:space="preserve">Polyelectrolyte behaviour and calcium binding properties of sugar beet pectins differing in their degrees of methylation and acetylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Cabrera Pino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+                <w:t xml:space="preserve">M.J. Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.C. Buchholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 38, pp.641-648</w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16, pp.191-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673251v1</w:t>
+                <w:t xml:space="preserve">hal-02680572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyelectrolyte behaviour and calcium binding properties of sugar beet pectins differing in their degrees of methylation and acetylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assignment of acetyl groups to O-2 and/or O-3 of pectic oligogalacturonides using negative electrospray ionization ion trap mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Cabrera Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H.C. Buchholt</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 16, pp.191-201</w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 38, pp.641-648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680572v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni(II) and Cu(II) binding properties of native and modified sugar beet pulp</w:t>
               </w:r>
@@ -9945,51 +9945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 49 (1), pp.23-31. </w:t>
@@ -10033,368 +10033,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni(II) and Cu(II) binding properties of native and modified sugar beet pulp</w:t>
+                <w:t xml:space="preserve">Characterisation of pectins from fresh sugar beet under different conditions using an experimental design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Reddad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Andres</w:t>
+                <w:t xml:space="preserve">S. Levigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 49 (1), pp.23-31</w:t>
+              <w:t xml:space="preserve">, 2002, 49, pp.145-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676191v1</w:t>
+                <w:t xml:space="preserve">hal-02680313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the degrees of methylation and acetylation of pectins using a C18 column and internal standards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ni(II) and Cu(II) binding properties of native and modified sugar beet pulp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Reddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Levigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Thomas</w:t>
+                <w:t xml:space="preserve">C. Gérente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 16, pp.547-550</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 49 (1), pp.23-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669588v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of pectins from fresh sugar beet under different conditions using an experimental design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Determination of the degrees of methylation and acetylation of pectins using a C18 column and internal standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Levigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 49, pp.145-153</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 16, pp.547-550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680313v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interchain heterogeneity of enzymatically deesterified lime pectins</w:t>
               </w:r>
@@ -10475,51 +10475,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatographic study of highly methoxylated lime pectins deesterified by different pectin methyl-esterases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10659,165 +10659,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foaming properties of potato raw proteins and isolated fractions</w:t>
+                <w:t xml:space="preserve">Fractionation of potato proteins : solubility, thermal coagulation and emulsifying properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 33, pp.1-4</w:t>
+              <w:t xml:space="preserve">, 2000, 33 (5), pp.380-387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684922v1</w:t>
+                <w:t xml:space="preserve">hal-02684459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionation of potato proteins : solubility, thermal coagulation and emulsifying properties</w:t>
+                <w:t xml:space="preserve">Foaming properties of potato raw proteins and isolated fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 33 (5), pp.380-387</w:t>
+              <w:t xml:space="preserve">, 2000, 33, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684459v1</w:t>
+                <w:t xml:space="preserve">hal-02684922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soybean β-conglycinin α subunit is phosphorylated on two distinct serines by protein kinase CK2 in vitro</w:t>
               </w:r>
@@ -11060,250 +11060,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and purification of feruloylated oligosaccharides from cell walls of sugar-beet pulp</w:t>
+                <w:t xml:space="preserve">Extraction and characterisation of very highly methylated pectins from lemon cell walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Williamson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 263 (2), pp.227-241</w:t>
+              <w:t xml:space="preserve">, 1994, 260 (2), pp.283-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02714521v1</w:t>
+                <w:t xml:space="preserve">hal-02712844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure identification of feruloylated oligosaccharides from sugar-beet pulp by NMR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.J. Colquhoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B. Faulds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Williamson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 263 (2), pp.243-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -11321,51 +11295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11429,64 +11403,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of feruloylated oligosaccharides from sugar-beet pulp and wheat bran by ferulic acid esterases from Aspergillus niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.B. Faulds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11518,204 +11492,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02710951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and characterisation of very highly methylated pectins from lemon cell walls</w:t>
+                <w:t xml:space="preserve">Gelation properties of extruded lemon cell walls and their water-soluble pectins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Axelos M.A.V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 260 (2), pp.283-296</w:t>
+              <w:t xml:space="preserve">, 1994, 260 (2), pp.271-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02712844v1</w:t>
+                <w:t xml:space="preserve">hal-02704136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelation properties of extruded lemon cell walls and their water-soluble pectins</w:t>
+                <w:t xml:space="preserve">Isolation and purification of feruloylated oligosaccharides from cell walls of sugar-beet pulp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B. Faulds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Williamson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 260 (2), pp.271-282</w:t>
+              <w:t xml:space="preserve">, 1994, 263 (2), pp.227-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704136v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02714521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raw and extruded fibre from pea hulls. Part II : structural study of the water-soluble polysaccharides</w:t>
               </w:r>
@@ -12975,260 +12975,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of mucilage to seed life expectancy and how the maternal environment influences its production</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soleil Synchrotron Facilities to Enable a Better Understanding of Enzyme Diffusion in Complex Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillon Fabienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France-Japan GDRI-Integrative Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference “Cellulases and other carbohydrate active enzymes”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Andover, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284112v1</w:t>
+                <w:t xml:space="preserve">hal-03290819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soleil Synchrotron Facilities to Enable a Better Understanding of Enzyme Diffusion in Complex Substrates</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The contribution of mucilage to seed life expectancy and how the maternal environment influences its production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fabrissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudel Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Sano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference “Cellulases and other carbohydrate active enzymes”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Andover, United States</w:t>
+              <w:t xml:space="preserve">France-Japan GDRI-Integrative Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290819v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RUBY PARTICLES IN MUCILAGE (RUBY) is a putative glyoxal oxidase required for mucilage integrity and cell-cell adhesion in the seed coat epidermis of Arabidopsis thaliana</w:t>
               </w:r>
@@ -13348,51 +13348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pectin : from jam to seed coat mucilage, a matter of interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13430,51 +13430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pectin structure in citrus fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merve Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13620,77 +13620,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mucilage attachment to seeds provides evidence of a novel link between cellulose and pectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13771,51 +13771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synchrotron SOLEIL Users Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13834,885 +13834,885 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and fine characterisation of new monoclonal antibodies against rhamnogalacturonan I</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Buffetto</w:t>
+                <w:t xml:space="preserve">Natural variation in the polysaccharide components of Arabidopsis seed coat epidermal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen North</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Cornuault V.</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
+                <w:t xml:space="preserve">Susana S. Saez Aguayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749640v1</w:t>
+                <w:t xml:space="preserve">hal-02747713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight into fine structure of red wine RGII</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isolation and Structural Characterisation of Rhamnogalacturonan in Ginseng Roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.J. Gilbert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747793v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural variation in the polysaccharide components of Arabidopsis seed coat epidermal cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helen North</w:t>
+                <w:t xml:space="preserve">Deciphering the structure of oligosaccharides by a new tandem mass spectrometry method based on photo-activation in the VUV range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bittebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747713v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and Structural Characterisation of Rhamnogalacturonan in Ginseng Roots</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Production and fine characterisation of new monoclonal antibodies against rhamnogalacturonan I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Buffetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Cornuault V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Gro Rydahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747363v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the structure of oligosaccharides by a new tandem mass spectrometry method based on photo-activation in the VUV range</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lemoine</w:t>
+                <w:t xml:space="preserve">New insight into fine structure of red wine RGII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Buffetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bittebiere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745959v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of low branched rhamnogalacturonan I oligosaccharides from sugar beet pulp</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PMEI5, a pectin methylesterase inhibitor involved in mucilage release and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Saez Aguayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen North</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Seaweed Polysaccharides Workshop (PSP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Polysaccharide Network of Excellence (EPNOE). FRA., Jul 2012, nantes, France. pp.1</w:t>
+              <w:t xml:space="preserve">23. International conference on arabidopsis research ICAR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gregor Mendel Institute. AUT., Jul 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808600v1</w:t>
+                <w:t xml:space="preserve">hal-01204124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PMEI5, a pectin methylesterase inhibitor involved in mucilage release and composition</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Production of low branched rhamnogalacturonan I oligosaccharides from sugar beet pulp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Buffetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Cornuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Paul Knox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. International conference on arabidopsis research ICAR 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gregor Mendel Institute. AUT., Jul 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Plant and Seaweed Polysaccharides Workshop (PSP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Polysaccharide Network of Excellence (EPNOE). FRA., Jul 2012, nantes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204124v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biology-driven, microarray-assisted selection of cell wall directed antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Gro Rydahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tranquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14875,90 +14875,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the structure of plant wall polysaccharides by emerging mass spectrometry techniques : an illustration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Seaweed Polysaccharides Workshop (PSP 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Polysaccharide Network of Excellence (EPNOE). FRA., Jul 2012, Nantes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15117,90 +15117,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches in vitro pour appréhender le remodelage enzymatique des pectines au sein des parois végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Slavov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupe Français des Glucides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Saint-Valery-sur-Somme, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15225,77 +15225,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criblage de mutants d'Arabidopsis thaliana affectés dans la structure du rhamnogalacturonane II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Voxeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rihouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15704,51 +15704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Barry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16266,103 +16266,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The UDP-rhamnose/galactose transporters URGT2, URGT4 and URGT6 modulate the length and structure of rhamnogalacturonan-I (RG-I) in Arabidopsis seed coat mucilage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Saez Aguayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Parras-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Celiz-Balboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t>
@@ -16417,51 +16417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Idan-Molakandov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Arazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16516,353 +16516,353 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel plant cell wall oxidase, RUBY, promotes cell adhesion through pectin cross-links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kresimir Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gilchrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Feussner</w:t>
+                <w:t xml:space="preserve">I. Feussner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shawn D Mansfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Wall Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Asilomar, United States</w:t>
+              <w:t xml:space="preserve">Plant Biology 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283998v1</w:t>
+                <w:t xml:space="preserve">hal-03284010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel plant cell wall oxidase, RUBY, promotes cell adhesion through pectin cross-links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kresimir Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gilchrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Feussner</w:t>
+                <w:t xml:space="preserve">I Feussner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shawn D Mansfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Cell Wall Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Asilomar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284010v1</w:t>
+                <w:t xml:space="preserve">hal-03283998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">URGT2, URGT4 and URGT6 modulate rhamnogalacturonan-I length of seed coat Arabidopsis mucilage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Saez Aguayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Parras-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Celiz-Balboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII Reunion de Biología Vegetal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Puerta Varas, Chile</w:t>
@@ -16885,501 +16885,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heat is on : what is the effect of climate change on seed mucilage production in Arabidopsis ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph Tran</w:t>
+                <w:t xml:space="preserve">The key role from UDP-Rhamnose/Galactose transporters in the biosynthesis of seed coat mucilage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Parra-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Saez Aguayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Celiz-Balboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asier Largo-Gosens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Rios-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées du Réseau Français des Parois, Orléans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">XII Reunion de Biología Vegetal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Villarica, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283970v1</w:t>
+                <w:t xml:space="preserve">hal-03283987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The key role from UDP-Rhamnose/Galactose transporters in the biosynthesis of seed coat mucilage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I Rios-Munoz</w:t>
+                <w:t xml:space="preserve">The heat is on : what is the effect of climate change on seed mucilage production in Arabidopsis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fabrissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudel Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII Reunion de Biología Vegetal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Villarica, Chile</w:t>
+              <w:t xml:space="preserve">11èmes Journées du Réseau Français des Parois, Orléans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283987v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new monoclonal antibody to pectic type I arabinogalactan</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of physicochemical properties of inner mucilage layer from 19 genotypes of Arabidopsis seeds using low field NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Esling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudel Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th cell wall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Chania, Greece. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606553v1</w:t>
+                <w:t xml:space="preserve">hal-01440026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of physicochemical properties of inner mucilage layer from 19 genotypes of Arabidopsis seeds using low field NMR</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new monoclonal antibody to pectic type I arabinogalactan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th cell wall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Chania, Greece. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440026v1</w:t>
+                <w:t xml:space="preserve">hal-01606553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biology-driven approach for producing monoclonal antibodies against green algal cell wall components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Gro Rydahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tranquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17486,51 +17486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17579,549 +17579,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and fine characterization of new antibodies against rhamnogalacturonan I</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Molecular and biochemical tool for the analysis of glycans in plant cell walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cornuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Buffetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Manfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Knox</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Congrès Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Amiens, France. 1 p., 2014</w:t>
+              <w:t xml:space="preserve">WallTraC Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796313v1</w:t>
+                <w:t xml:space="preserve">hal-01438616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of pectin in citrus fruits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Production and fine characterization of new antibodies against rhamnogalacturonan I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Buffetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Cornuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gro Rydahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. international hydrocolloids conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Taipei, Taiwan. 2014</w:t>
+              <w:t xml:space="preserve">10. Congrès Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Amiens, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438609v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and fine characterization of new antibodies against rhamnogalacturonan I</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Structure of pectin in citrus fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merve Kaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.O. Sørensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WallTraC Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France. 2014</w:t>
+              <w:t xml:space="preserve">12. international hydrocolloids conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Taipei, Taiwan. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438614v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and biochemical tool for the analysis of glycans in plant cell walls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId517" w:history="1">
+                <w:t xml:space="preserve">Production and fine characterization of new antibodies against rhamnogalacturonan I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Buffetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Gro Rydahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tranquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WallTraC Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438616v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel molecular probes towards green algae – produced in a biology-driven manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Gro Rydahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tranquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18202,77 +18202,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of pectin in citrus fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merve Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. O. Sørensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18336,90 +18336,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mucilage attachment to Arabidopsis seeds provides evidence of a novel link between cellulose and pectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline A. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Congrès Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Amiens, France. 2014</w:t>
@@ -18461,51 +18461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial pectin structure analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merve Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.I. Ahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18655,90 +18655,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characterization of an Arabidopsis pectin methylesterase AtPME3 and a pectin methylesterase inhibitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie L’enfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Domon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ogier Surcouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
@@ -18767,64 +18767,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of green algae cell wall directed antibodies based on a biology driven, microarray assisted approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Gro Rydahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan U. Fangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18892,90 +18892,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of RG-I oligosaccharides for monoclonal antibody production and antibody use as detection tools for novel chromatographic analyses of RG-I diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Buffetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kdj Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19043,77 +19043,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin A.K. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrisham Tanhatan Naseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th international symposium polyelectrolytes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lausanne, Switzerland. 2012</w:t>
@@ -19142,51 +19142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collection d'Anticorps Cepia des outils pour explorer grains et graines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Echasserieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19392,51 +19392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell wall antibody collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Echasserieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19653,64 +19653,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambarella—Spondias cytherea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Kansci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bargui Koubala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exotic fruits reference guide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19880,381 +19880,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugar Beet Fiber : Production, Characteristics, Food Applications, and Physiological Benefits</w:t>
+                <w:t xml:space="preserve">Hydrodynamic properties of isolated pectin domains: a way to figure out pectin macromolecular structure ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiber Ingredients : Food Applications and Health Benefits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRC Press, 2009, 1-4200-4384-6 978-1-4200-4384-6</w:t>
+              <w:t xml:space="preserve">Pectins and pectinases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, 2009, 978-90-8686-108-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823574v1</w:t>
+                <w:t xml:space="preserve">hal-02821603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic properties of isolated pectin domains: a way to figure out pectin macromolecular structure ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Enzymes for the valorization of fruit and vegetable-based food waste co-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk A. Schols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pectins and pectinases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, 2009, 978-90-8686-108-8</w:t>
+              <w:t xml:space="preserve">Handbook of waste management and co-product recovery in food processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woodhead Publishing Limited</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 651 p., 2009, Woodhead Publishing Series in Food Science, Technology and Nutrition, 978-1-84569-391-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821603v1</w:t>
+                <w:t xml:space="preserve">hal-02820541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymes for the valorization of fruit and vegetable-based food waste co-products</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Sugar Beet Fiber : Production, Characteristics, Food Applications, and Physiological Benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of waste management and co-product recovery in food processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fiber Ingredients : Food Applications and Health Benefits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Press, 2009, 1-4200-4384-6 978-1-4200-4384-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woodhead Publishing Limited</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02820541v1</w:t>
+                <w:t xml:space="preserve">hal-02823574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citrus pectin: structure and application in acid dairy drinks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrisham Tanhatan Naseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20318,64 +20318,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of waste management and co-product recovery in food porcessing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20439,64 +20439,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud M. Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of waste management and co-product recovery in food processing, volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20784,64 +20784,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pectins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, Wiley-VCH Verlag Gmbh, 236 p., 2003, 978-3527302307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21716,51 +21716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04543611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G Dauphin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouffle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109666" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270084v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Aoi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Benamar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02604-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Vojvodi&#263; Cebin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dra&#382;enka Komes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Ralet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14030544" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Paturel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119599" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sall&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Esling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00857-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kara&#269;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijana Martini&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.117932" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431528v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102546" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Saez Aguayo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Parra-Rojas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sep&#250;lveda-Orellana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Celiz-Balboa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Arenas-Morales" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa070" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960303v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Poulain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Botran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plz031" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresimir Sola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin J. Gilchrist" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Feussner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00954" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02514918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Granier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Salle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00763" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624537v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Sun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangnan Cui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Shi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.09.045" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGSGPFNB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Luis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Briggs" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Farnell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ndeh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-017-0079-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607978v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Owen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Kent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet-Renard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Cameron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. K. Williams" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.03.039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595600v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Rogowski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cartmell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S. Luis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Basle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature21725" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02108281v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja G Rydahl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stjepan K Kra&#269;un" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Fangel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Guillouzo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04307-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631467v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Berger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00211" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602796v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Griffiths" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg J. Seifert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01073" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637617v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Buffetto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cornuault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Gro Rydahl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ropartz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv128" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841080v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Senechal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#8217;enfant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Domon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Rosiau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.639534" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640276v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja G. Rydahl" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan E. Marcus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Torode" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2375-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633140v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rayon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2015.08.066" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954660v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bittebiere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enjalbert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.11.018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G3VBXH9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204136v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638667v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. J. Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Gilbert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu097" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639271v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5388-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630539v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain W. Manfield" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul Knox" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12504" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637558v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Kaya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio G. Sousa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne O. Sorensen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu150" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636848v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; A Popper" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Domozych" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu214" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004485v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.106575" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647196v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran J. D. Lee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12263" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391140v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Koubala" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Kansci" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thibault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-011-0660-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646250v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallevre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roget" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kervella" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc300667b" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648936v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Howad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf301494j" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647050v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. K. Williams" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrisham Tanhatan Naseri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm300329r" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644824v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon A. Morris" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.08.077" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647611v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette L. Pedersen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan U. Fangel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Mccleary" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruzanski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.396598" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646662v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.02.020" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001308v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Sullivan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Diatloff" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker V. Bischoff" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.179077" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848361v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Louvet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Rusterucci" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fournet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.10.008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31XPNKSX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644907v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.06.019" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667590v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cucheval" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrisham Tanhatan Nasseri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm1003527" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665404v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Normand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delavault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-009-2310-3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D39C8844DF59261F7126546EFF1D09A01C068CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666573v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lopez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chambat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Marais" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm1002762" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667192v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Tranquet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moise" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1116-y" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7S9N9C5S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666335v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Morris" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Harding" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2010.06.049" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669050v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100265d" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662940v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Williams" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Str&#246;m" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm900119u" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441596v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bargui Koubala" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Lape Mbome" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2009.02003.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTFXS3SM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02128719v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Seveno" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Min Wu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Ishii" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-0996-1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9FVN5N9C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440023v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2008.08.036" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664392v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm900950r" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668499v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Meister" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Blume" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm7013685" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668090v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lefebvre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm701321g" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661119v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.05.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FDWBM2S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655543v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.03.008" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8PKWRK7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658389v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.01.011" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X3LVB47-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668487v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.I. Mbome" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.07.005" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1364QL3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668809v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Koubala" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tchouanguep Mbiapo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.07.065" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73R70X56-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660522v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Macquet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kronenberger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107050179" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656932v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060292h" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665040v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cavelier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathlene Eland" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Effroy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03086.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666462v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marion-Poll" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcm068" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667962v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beda Marcel Yapo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2006.12.024" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T1N07TW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664310v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm037" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444316v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fatimi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Rashidi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.27.423-430" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FD0597A695CD17D0F36273B7A6E76A35E7E3A8C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663435v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2006.02.012" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6TMSFPD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666180v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant-Gourgeon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060145j" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669601v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hellin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Thibault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670575v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A.K. Williams" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2005.03.015" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNF5C3LZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672345v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cabrera" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438621v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Hellin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669834v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682590v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2005.09.039" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670849v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673251v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cabrera Pino" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680572v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Cr&#233;peau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Buchholt" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881347v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Reddad" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(01)00301-0" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRJZPWSW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676191v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Reddad" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rente" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669588v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levigne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680313v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669705v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670498v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678921v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saulnier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684922v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684459v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697926v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouques" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Leonil" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Meunier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021091413084" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CBF1C55CB75FBED9450ED55E6D23B4B4CBFE9E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692139v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meunier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714521v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Faulds" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Williamson" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705692v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Colquhoun" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700411v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auffret" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Barry" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710951v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712844v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704136v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V." TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701236v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710627v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700478v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710605v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713442v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hallaert" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vandamme" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Loo" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528036v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528038v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528010v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754507v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185466v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Saez-Aguayo" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Orellana" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290786v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sano" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudel Cadoret" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290825v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284112v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290819v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillon Fabienne" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284107v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gilchrist" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn D Mansfield" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Haughn" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440025v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rinaudo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440027v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Sousa" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Sorensen" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438608v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440015v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berger" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580668v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749640v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cornuault V." TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747793v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Zhang" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Gilbert" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747713v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana S. Saez Aguayo" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulain" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747363v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sun" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745959v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808600v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paul Knox" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204124v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440032v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan U Fangel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette L. Petersen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441591v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806229v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803997v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Canut" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Livache" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maillart" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P&#233;rez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820773v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Slavov" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758293v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Marchant" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763967v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dronnet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771117v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Chardot" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Benetti" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Kim" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canonge" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845595v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774688v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773177v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04386008v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528042v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754525v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284046v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Parras-Rojas" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sepulveda" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284067v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Idan-Molakandov" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Arazi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283998v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Feussner" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284010v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Feussner" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284023v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283970v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283987v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Parra-Rojas" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Largo-Gosens" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rios-Munoz" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606553v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440026v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440028v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau-Laporte" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595287v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796313v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gro Rydahl" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438609v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. S&#248;rensen" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438614v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cornuault" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438616v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manfield" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Knox" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440016v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fangel" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438615v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Sousa" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O. S&#248;rensen" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793021v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438618v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G Sousa" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.I. Ahl" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Armagan" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440021v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115331v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogier Surcouf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806837v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Pedersen" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802345v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kdj Lee" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441592v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746672v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Legoux" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Helary" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191356v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sullivan" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Bischoff" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gonneau" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819206v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Koutaniemi" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290796v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53421-9" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290792v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438624v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/385294.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823361v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823574v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821603v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820541v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk A. Schols" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/284141.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602038v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195491v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/284140.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820366v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/17364.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440019v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440017v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(01)00314-9" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q12N41F5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440020v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-0331-4" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826615v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440018v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825181v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440014v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470999615.ch32" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838089v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840399v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849968v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883226v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Prevosto" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delclos" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04543611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G Dauphin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouffle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109666" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270084v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Aoi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Benamar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02604-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Vojvodi&#263; Cebin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dra&#382;enka Komes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Ralet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14030544" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Paturel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119599" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sall&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Esling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00857-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kara&#269;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijana Martini&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.117932" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Saez Aguayo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Parra-Rojas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sep&#250;lveda-Orellana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Celiz-Balboa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Arenas-Morales" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa070" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102546" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960303v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Poulain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Botran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plz031" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresimir Sola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin J. Gilchrist" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Feussner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00954" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02514918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Granier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Salle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00763" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624537v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Sun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangnan Cui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Shi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.09.045" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGSGPFNB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Luis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Briggs" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Farnell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ndeh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-017-0079-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607978v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Owen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Kent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet-Renard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Cameron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. K. Williams" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.03.039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595600v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Rogowski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cartmell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S. Luis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Basle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature21725" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02108281v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja G Rydahl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stjepan K Kra&#269;un" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Fangel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Guillouzo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04307-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602796v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Griffiths" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg J. Seifert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01073" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631467v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Berger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00211" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841080v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Senechal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#8217;enfant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Domon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Rosiau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.639534" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637617v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Buffetto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cornuault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Gro Rydahl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ropartz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv128" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640276v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja G. Rydahl" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan E. Marcus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Torode" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2375-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633140v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rayon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2015.08.066" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638667v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. J. Zhang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Gilbert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu097" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639271v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5388-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630539v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain W. Manfield" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul Knox" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12504" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637558v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Kaya" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio G. Sousa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne O. Sorensen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu150" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636848v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; A Popper" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Domozych" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu214" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954660v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bittebiere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enjalbert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.11.018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G3VBXH9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204136v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647196v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran J. D. Lee" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12263" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391140v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Koubala" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Kansci" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thibault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-011-0660-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646250v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallevre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roget" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kervella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc300667b" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004485v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.106575" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647611v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette L. Pedersen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan U. Fangel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Mccleary" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruzanski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.396598" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646662v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon A. Morris" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.02.020" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648936v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Howad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf301494j" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647050v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. K. Williams" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrisham Tanhatan Naseri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm300329r" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644824v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.08.077" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848361v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Louvet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Rusterucci" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fournet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.10.008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31XPNKSX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644907v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.06.019" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001308v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Sullivan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Diatloff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker V. Bischoff" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.179077" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665404v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Normand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delavault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-009-2310-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D39C8844DF59261F7126546EFF1D09A01C068CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666573v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lopez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chambat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Marais" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm1002762" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667192v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Tranquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moise" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1116-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7S9N9C5S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666335v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Morris" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Harding" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2010.06.049" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669050v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100265d" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667590v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cucheval" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrisham Tanhatan Nasseri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm1003527" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441596v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bargui Koubala" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Lape Mbome" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2009.02003.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTFXS3SM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02128719v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Seveno" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Min Wu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Ishii" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-0996-1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9FVN5N9C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440023v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2008.08.036" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664392v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm900950r" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662940v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Williams" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Str&#246;m" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm900119u" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668090v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lefebvre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm701321g" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655543v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.03.008" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8PKWRK7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661119v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.05.004" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FDWBM2S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658389v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.01.011" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X3LVB47-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668487v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.I. Mbome" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.07.005" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1364QL3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668809v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Koubala" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tchouanguep Mbiapo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.07.065" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73R70X56-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668499v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Meister" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Blume" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm7013685" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656932v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060292h" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665040v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cavelier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathlene Eland" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Effroy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03086.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666462v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Macquet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kronenberger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marion-Poll" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcm068" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444316v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fatimi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Rashidi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.27.423-430" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FD0597A695CD17D0F36273B7A6E76A35E7E3A8C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664310v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm037" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667962v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beda Marcel Yapo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2006.12.024" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T1N07TW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660522v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107050179" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663435v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2006.02.012" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6TMSFPD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666180v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant-Gourgeon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060145j" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669601v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hellin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Thibault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670575v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A.K. Williams" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2005.03.015" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNF5C3LZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672345v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cabrera" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438621v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Hellin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669834v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682590v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2005.09.039" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670849v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680572v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Cr&#233;peau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Buchholt" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673251v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cabrera Pino" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881347v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Reddad" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(01)00301-0" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRJZPWSW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680313v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levigne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676191v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Reddad" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rente" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669588v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669705v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670498v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678921v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saulnier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684459v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684922v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697926v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouques" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Leonil" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Meunier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021091413084" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CBF1C55CB75FBED9450ED55E6D23B4B4CBFE9E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692139v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meunier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712844v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705692v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Colquhoun" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Faulds" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Williamson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700411v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auffret" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Barry" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710951v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704136v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V." TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714521v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701236v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710627v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700478v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710605v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713442v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hallaert" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vandamme" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Loo" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528036v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528038v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528010v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754507v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185466v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Saez-Aguayo" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Orellana" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290786v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sano" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudel Cadoret" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290825v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290819v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillon Fabienne" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284112v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284107v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gilchrist" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn D Mansfield" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Haughn" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440025v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rinaudo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440027v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Sousa" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Sorensen" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438608v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440015v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berger" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580668v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747713v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana S. Saez Aguayo" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulain" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747363v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sun" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745959v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749640v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cornuault V." TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747793v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Zhang" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Gilbert" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204124v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808600v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paul Knox" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440032v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan U Fangel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette L. Petersen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441591v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806229v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803997v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Canut" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Livache" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maillart" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P&#233;rez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820773v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Slavov" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758293v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Marchant" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763967v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dronnet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771117v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Chardot" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Benetti" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Kim" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canonge" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845595v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774688v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773177v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04386008v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528042v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754525v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284046v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Parras-Rojas" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sepulveda" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284067v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Idan-Molakandov" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Arazi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284010v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Feussner" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283998v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Feussner" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284023v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283987v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Parra-Rojas" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Largo-Gosens" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rios-Munoz" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283970v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440026v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606553v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440028v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau-Laporte" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595287v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438616v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cornuault" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manfield" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Knox" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796313v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gro Rydahl" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438609v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. S&#248;rensen" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438614v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440016v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fangel" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438615v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Sousa" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O. S&#248;rensen" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793021v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438618v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G Sousa" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.I. Ahl" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Armagan" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440021v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115331v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogier Surcouf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806837v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Pedersen" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802345v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kdj Lee" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441592v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746672v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Legoux" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Helary" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191356v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sullivan" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Bischoff" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gonneau" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819206v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Koutaniemi" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290796v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53421-9" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290792v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438624v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/385294.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823361v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821603v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820541v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk A. Schols" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/284141.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823574v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602038v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195491v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/284140.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820366v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/17364.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440019v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440017v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(01)00314-9" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q12N41F5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440020v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-0331-4" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826615v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440018v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825181v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440014v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470999615.ch32" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838089v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840399v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849968v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883226v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Prevosto" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delclos" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>