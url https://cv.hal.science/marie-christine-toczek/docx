--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -204,351 +204,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special education and meritocratic inclusion</w:t>
+                <w:t xml:space="preserve">L’introduction de l’hybridation en formation infirmière comme révélatrice des conditions du développement des formateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
+                <w:t xml:space="preserve">Florence Policard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Jury</w:t>
+                <w:t xml:space="preserve">Emmanuelle Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Aelenei</w:t>
+                <w:t xml:space="preserve">Margault Sacré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pironom</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Paulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/08959048231153606⟩</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (52), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.11811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982612v1</w:t>
+                <w:t xml:space="preserve">hal-04387974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’introduction de l’hybridation en formation infirmière comme révélatrice des conditions du développement des formateurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Special education and meritocratic inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Neuville</w:t>
+                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margault Sacré</w:t>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Petit</w:t>
+                <w:t xml:space="preserve">Cristina Aelenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Paulet</w:t>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 52, </w:t>
+              <w:t xml:space="preserve">Educational Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (1), pp.85-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ree.11811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/08959048231153606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011309v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can students with special educational needs overcome the “success” expectations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stanczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Aelenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -625,64 +625,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « élèves de SEGPA » et les « collégiens en grande difficulté scolaire » sont-ils perçus différemment ? Étude du contenu du stéréotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Serour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -742,51 +742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation des élèves en difficulté à la fin de l’école primaire : étude du rôle du milieu social de l’élève sur les propositions d’orientation des enseignant·e·s du premier degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Serour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -818,265 +818,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’activité de définition de noms chez des enfants de 9-11 ans issus de classes sociales contrastées</w:t>
+                <w:t xml:space="preserve">The academic success of boys and girls as an identity issue in gender relations: When the most threatened is not the one expected</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chanselme</w:t>
+                <w:t xml:space="preserve">Alyson Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Chabanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19-1, </w:t>
+              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 162 (3), pp.316-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/corela.12885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00224545.2021.1902921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418560v1</w:t>
+                <w:t xml:space="preserve">hal-03400171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The academic success of boys and girls as an identity issue in gender relations: When the most threatened is not the one expected</w:t>
+                <w:t xml:space="preserve">Étude de l’activité de définition de noms chez des enfants de 9-11 ans issus de classes sociales contrastées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alyson Sicard</w:t>
+                <w:t xml:space="preserve">Thierry Chanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Martinot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+                <w:t xml:space="preserve">Damien Chabanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 162 (3), pp.316-337. </w:t>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00224545.2021.1902921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/corela.12885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03400171v1</w:t>
+                <w:t xml:space="preserve">hal-03418560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et concevoir des revues systématiques de la littérature en sciences de l’éducation et de la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margault Sacré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1136,90 +1136,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La motivation des étudiant·es en soins infirmiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margault Sacré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Policard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1309,51 +1309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dutrévis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margault Sacré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 50 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1387,90 +1387,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turning the gender tables: evidence of students’ awareness of a reversal in gender status between academic and occupational contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyson Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1517,77 +1517,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’efficacité d’un dispositif d’enseignement hybride en fonction des caractéristiques des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margault Sacré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Policard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1749,282 +1749,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre les composantes des dispositifs d’enseignement hybride et les performances des étudiants de l’enseignement supérieur : une revue systématique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are performance-avoidance goals always deleterious for academic achievement in college? The moderating role of social class</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisée Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margault Sacré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lafontaine</w:t>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Social Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (3), pp.539-555</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03031045v1</w:t>
+                <w:t xml:space="preserve">hal-01991735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are performance-avoidance goals always deleterious for academic achievement in college? The moderating role of social class</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Jury</w:t>
+                <w:t xml:space="preserve">Liens entre les composantes des dispositifs d’enseignement hybride et les performances des étudiants de l’enseignement supérieur : une revue systématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margault Sacré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Psychology of Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (3), pp.109-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1074105ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991735v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d’une échelle de mesure du sentiment d’efficacité personnelle spécifique au domaine de l’enseignement en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3289,51 +3289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle modérateur de l’explication donnée à la réussite d’un modèle féminin sur la performance des filles en mathématiques : une étude exploratoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3570,51 +3570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances scolaires des élèves et appartenance ethnique (majoritaire vs. minoritaire) de leurs modèles professionnels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3822,90 +3822,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réussite des élèves à besoins éducatifs particuliers : une menace pour le statu quo ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stanczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Aelenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3947,51 +3947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous and controlled motivation of first-year nursing students – Differences between “traditional” and “second career” students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margault Sacré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4068,77 +4068,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment sont perçus les collégiens en grande difficulté scolaire : étude du contenu du stéréotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Serour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4163,51 +4163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels éléments pédagogiques constituent la dimension distancielle des dispositifs hybrides ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margault Sacré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4258,51 +4258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permettre aux étudiant·es de s’autoévaluer à l’aide de quiz : Quels effets sur leurs performances ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margault Sacré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4379,51 +4379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4487,51 +4487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le numérique &amp; l’évaluation des apprentissages, de la menace à l’opportunité – Colloque 2021 de l’Association pour le Développement des Méthodologies d’Évaluation en Éducation (ADMEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Pointe-à-Pitre, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4556,77 +4556,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do motivation and participation predict student performance in blended learning?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margault Sacré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Policard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4681,51 +4681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How are quiz scores related to students' performance in blended-learning?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margault Sacré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4776,51 +4776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de facteurs de succès pour les étudiants dans un dispositif hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margault Sacré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4966,64 +4966,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école comme un jeu zéro-sum entre filles et garçons : influence d’un contexte scolaire menaçant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyson Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5061,64 +5061,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école comme un jeu zéro-sum entre filles et garçons : influence d’un contexte scolaire menaçant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyson Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5245,286 +5245,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la dynamique des relations entre le sentiment d’efficacité personnelle et les souvenirs des expériences professionnelles</w:t>
+                <w:t xml:space="preserve">Étude de la dynamique des relations entre le sentiment d’efficacité personnelle et les souvenirs des expériences professionnelles. Symposium Tali, F., Marcel, J-F, Desbiens, J-F. Croire en ses capacités d’apprendre et de faire apprendre : perspectives de l’accompagnant et de l’accompagné dans différents contextes d’apprentissage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE, May 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque International CRIFPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658541v1</w:t>
+                <w:t xml:space="preserve">hal-01938377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réussir ou échouer lors d’une évaluation… Conférence invitée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de la dynamique des relations entre le sentiment d’efficacité personnelle et les souvenirs des expériences professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national CRAP – E&amp;D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">4ème Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938774v1</w:t>
+                <w:t xml:space="preserve">hal-01658541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la dynamique des relations entre le sentiment d’efficacité personnelle et les souvenirs des expériences professionnelles. Symposium Tali, F., Marcel, J-F, Desbiens, J-F. Croire en ses capacités d’apprendre et de faire apprendre : perspectives de l’accompagnant et de l’accompagné dans différents contextes d’apprentissage.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réussir ou échouer lors d’une évaluation… Conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International CRIFPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque national CRAP – E&amp;D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938377v1</w:t>
+                <w:t xml:space="preserve">hal-01938774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une nouvelle façon d’évaluer</w:t>
               </w:r>
@@ -5730,51 +5730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des relations entre sentiment d’efficacité personnelle (SEP) et souvenirs des expériences professionnelles chez les enseignants débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5819,165 +5819,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pouvoir des contextes évaluatifs. Conférence invitée</w:t>
+                <w:t xml:space="preserve">Stéréotypes et discrimination à l’école : quelques pistes de réflexion issues de la psychologie sociale. Conférence invitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’ADMEE-Europe « Evaluations –Apprentissage, Université de Lisbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Conférence de consensus « Penser les discriminations à l’école pour les combattre : du déni à la lucidité ? », Université de Créteil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938761v1</w:t>
+                <w:t xml:space="preserve">hal-01938766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéréotypes et discrimination à l’école : quelques pistes de réflexion issues de la psychologie sociale. Conférence invitée</w:t>
+                <w:t xml:space="preserve">Le pouvoir des contextes évaluatifs. Conférence invitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de consensus « Penser les discriminations à l’école pour les combattre : du déni à la lucidité ? », Université de Créteil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque de l’ADMEE-Europe « Evaluations –Apprentissage, Université de Lisbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938766v1</w:t>
+                <w:t xml:space="preserve">hal-01938761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer pour apprendre</w:t>
               </w:r>
@@ -6026,217 +6026,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How referees are socially perceived? A first study about referees stereotype content</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Devising fair assessment contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fatia Terfous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">International Conference on Educational Monitoring and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Bejing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077053v1</w:t>
+                <w:t xml:space="preserve">hal-01112941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devising fair assessment contexts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How referees are socially perceived? A first study about referees stereotype content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dutrévis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatia Terfous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Educational Monitoring and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Bejing, China</w:t>
+              <w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112941v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des situations d’évaluation équitables</w:t>
               </w:r>
@@ -6531,260 +6531,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle modulateur de l'explication de la réussite d'un modèle scolaire sur les performances en mathématiques.</w:t>
+                <w:t xml:space="preserve">Le rôle modulateur de l'explication de la réussite d'un modèle scolaire sur les performances en mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septième Congrès International de Psychologie Sociale en Langue Française.</w:t>
+              <w:t xml:space="preserve">Septième Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00296705v1</w:t>
+                <w:t xml:space="preserve">hal-00329818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle modulateur de l'explication de la réussite d'un modèle scolaire sur les performances en mathématiques</w:t>
+                <w:t xml:space="preserve">Le rôle modulateur de l'explication de la réussite d'un modèle scolaire sur les performances en mathématiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septième Congrès International de Psychologie Sociale en Langue Française</w:t>
+              <w:t xml:space="preserve">Septième Congrès International de Psychologie Sociale en Langue Française.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00329818v1</w:t>
+                <w:t xml:space="preserve">hal-00296705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications of outstanding role model on children's performance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6835,51 +6835,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimiser les différences de performance entre filles et garçons en maths et en français : le rôle d'un modèle de réussite scolaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6962,51 +6962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation des élèves en difficulté à la fin de l'école primaire : étude du rôle du milieu social de l'élève sur les propositions d'orientation des enseignants du premier degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Serour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7057,51 +7057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du rôle du statut socio-économique de l'élève en difficulté sur les propositions d'orientation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Serour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7152,51 +7152,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School guidance of student with learning difficulties: Role of SES on teachers’ school guidance recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Serour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7234,51 +7234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring achievement goals and online formative assessment effect on students’ performance in a blended-learning course in higher education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margault Sacré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7329,51 +7329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les variables qui ont des effets sur les performances des étudiants dans un dispositif de blended-learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margault Sacré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7852,51 +7852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le défi éducatif : Des situations pour réussir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin., pp.351, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7946,103 +7946,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réussite des élèves à besoins éducatifs particuliers à l’épreuve de la sélection et du backlash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Aelenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stanczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Odile Rohmer; Mickaël Jury; Maria Popa-Roch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’inclusion scolaire. Perspectives psychosociales</w:t>
@@ -8981,51 +8981,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les maths pour les garçons, le français pour les filles ? Comment les stéréotypes de genre se perpétuent à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margault Sacré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Imberdis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9637,151 +9637,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour concevoir des situations d’évaluation équitables..</w:t>
+                <w:t xml:space="preserve">Quels sont les déterminants de la réussite scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112948v1</w:t>
+                <w:t xml:space="preserve">hal-01112947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les déterminants de la réussite scolaire ?</w:t>
+                <w:t xml:space="preserve">Pour concevoir des situations d’évaluation équitables..</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112947v1</w:t>
+                <w:t xml:space="preserve">hal-01112948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation des activités cognitives en situations scolaires</w:t>
               </w:r>
@@ -10323,51 +10323,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Soucheyre Nassih" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyanne Escorcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.hs9.0039" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03982612v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aelenei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08959048231153606" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011309v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Policard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Neuville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Sacr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Paulet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11811" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04123350v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-023-09806-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025758v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Serour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.096.0205" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03258173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418560v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanselme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.12885" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400171v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Sicard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2021.1902921" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563923v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafontaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085361ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.14930" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482344v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Imberdis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutr&#233;vis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.14992" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149862v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-021-09607-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paulet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n2-03" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233;e Bruno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2019.1681353" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031045v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074105ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991735v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402822v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ambroise" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.10637" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938797v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souchal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681600v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2656" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681667v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968877v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smeding" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Butera" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112851v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711726v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938792v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coudray" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800108v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Morge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chakroun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916544v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02344132v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bag&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766147v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/014408ar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922417v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114569v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114510v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malardier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M. Niedenthal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03767970v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03767938v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217255v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195048v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252647v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252654v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207573v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970636v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923280v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938403v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167750v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938785v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167706v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658541v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938774v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938377v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681780v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938776v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938770v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938761v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938766v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938477v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077053v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Terfous" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112941v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112946v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112942v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799195v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112945v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296705v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bag&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329818v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296701v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159426v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885717v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914010v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913999v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923275v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872365v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782884v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938433v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Eche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pons" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781436v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114004v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Foulin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115816v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03723966v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/fr/book/?gcoi=74530100345220" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938789v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buchs" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112859v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112855v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711785v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112861v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112866v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112897v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112903v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buchs" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112913v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04523895v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938531v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938526v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938516v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938506v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112954v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mons" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne West" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadyia Barkous" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938793v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deleau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masuy-Stroobant Godelieve" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112949v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112948v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112947v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112950v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112951v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112952v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04523979v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00528850v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Soucheyre Nassih" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyanne Escorcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.hs9.0039" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387974v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Policard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Neuville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Sacr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Paulet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11811" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03982612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aelenei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08959048231153606" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04123350v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-023-09806-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025758v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Serour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.096.0205" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03258173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400171v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Sicard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2021.1902921" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanselme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.12885" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563923v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafontaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085361ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.14930" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482344v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Imberdis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutr&#233;vis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.14992" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149862v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-021-09607-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paulet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n2-03" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233;e Bruno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2019.1681353" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031045v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074105ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402822v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ambroise" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.10637" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938797v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souchal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681600v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2656" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681667v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968877v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smeding" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Butera" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112851v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711726v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938792v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coudray" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800108v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Morge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chakroun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916544v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02344132v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bag&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766147v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/014408ar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922417v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114569v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114510v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malardier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M. Niedenthal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03767970v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03767938v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217255v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195048v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252647v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252654v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207573v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970636v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923280v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938403v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167750v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938785v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167706v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938377v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658541v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938774v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681780v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938776v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938770v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938766v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938761v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938477v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112941v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077053v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Terfous" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112946v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112942v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799195v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112945v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329818v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bag&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296705v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296701v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159426v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885717v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914010v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913999v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923275v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872365v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782884v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938433v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Eche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pons" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781436v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114004v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Foulin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115816v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03723966v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/fr/book/?gcoi=74530100345220" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938789v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buchs" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112859v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112855v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711785v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112861v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112866v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112897v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112903v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buchs" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112913v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04523895v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938531v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938526v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938516v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938506v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112954v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mons" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne West" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadyia Barkous" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938793v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deleau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masuy-Stroobant Godelieve" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112949v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112947v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112948v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112950v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112951v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112952v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04523979v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00528850v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>