--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -9637,151 +9637,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les déterminants de la réussite scolaire ?</w:t>
+                <w:t xml:space="preserve">Pour concevoir des situations d’évaluation équitables..</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112947v1</w:t>
+                <w:t xml:space="preserve">hal-01112948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour concevoir des situations d’évaluation équitables..</w:t>
+                <w:t xml:space="preserve">Quels sont les déterminants de la réussite scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112948v1</w:t>
+                <w:t xml:space="preserve">hal-01112947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation des activités cognitives en situations scolaires</w:t>
               </w:r>
@@ -10323,51 +10323,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Soucheyre Nassih" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyanne Escorcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.hs9.0039" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387974v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Policard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Neuville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Sacr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Paulet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11811" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03982612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aelenei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08959048231153606" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04123350v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-023-09806-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025758v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Serour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.096.0205" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03258173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400171v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Sicard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2021.1902921" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanselme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.12885" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563923v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafontaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085361ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.14930" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482344v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Imberdis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutr&#233;vis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.14992" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149862v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-021-09607-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paulet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n2-03" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233;e Bruno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2019.1681353" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031045v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074105ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402822v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ambroise" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.10637" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938797v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souchal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681600v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2656" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681667v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968877v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smeding" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Butera" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112851v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711726v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938792v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coudray" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800108v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Morge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chakroun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916544v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02344132v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bag&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766147v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/014408ar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922417v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114569v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114510v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malardier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M. Niedenthal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03767970v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03767938v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217255v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195048v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252647v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252654v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207573v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970636v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923280v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938403v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167750v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938785v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167706v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938377v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658541v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938774v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681780v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938776v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938770v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938766v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938761v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938477v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112941v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077053v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Terfous" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112946v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112942v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799195v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112945v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329818v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bag&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296705v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296701v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159426v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885717v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914010v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913999v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923275v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872365v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782884v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938433v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Eche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pons" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781436v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114004v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Foulin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115816v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03723966v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/fr/book/?gcoi=74530100345220" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938789v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buchs" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112859v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112855v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711785v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112861v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112866v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112897v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112903v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buchs" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112913v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04523895v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938531v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938526v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938516v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938506v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112954v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mons" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne West" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadyia Barkous" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938793v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deleau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masuy-Stroobant Godelieve" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112949v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112947v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112948v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112950v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112951v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112952v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04523979v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00528850v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Soucheyre Nassih" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyanne Escorcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.hs9.0039" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387974v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Policard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Neuville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Sacr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Paulet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11811" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03982612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aelenei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08959048231153606" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04123350v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-023-09806-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025758v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Serour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.096.0205" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03258173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400171v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Sicard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2021.1902921" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanselme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.12885" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563923v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafontaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085361ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.14930" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482344v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Imberdis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutr&#233;vis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.14992" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149862v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-021-09607-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paulet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n2-03" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233;e Bruno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2019.1681353" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031045v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074105ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402822v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ambroise" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.10637" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938797v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souchal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681600v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2656" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681667v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968877v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smeding" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Butera" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112851v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711726v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938792v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coudray" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800108v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Morge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chakroun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916544v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02344132v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bag&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766147v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/014408ar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922417v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114569v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114510v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malardier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M. Niedenthal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03767970v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03767938v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217255v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195048v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252647v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252654v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207573v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970636v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923280v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938403v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167750v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938785v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167706v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938377v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658541v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938774v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681780v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938776v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938770v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938766v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938761v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938477v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112941v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077053v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Terfous" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112946v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112942v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799195v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112945v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329818v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bag&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296705v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296701v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159426v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885717v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914010v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913999v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923275v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872365v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782884v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938433v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Eche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pons" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781436v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114004v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Foulin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115816v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03723966v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/fr/book/?gcoi=74530100345220" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938789v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buchs" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112859v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112855v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711785v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112861v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112866v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112897v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112903v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buchs" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112913v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04523895v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938531v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938526v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938516v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938506v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112954v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mons" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne West" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadyia Barkous" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938793v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deleau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masuy-Stroobant Godelieve" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112949v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112948v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112947v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112950v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112951v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112952v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04523979v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00528850v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>