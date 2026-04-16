--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -274,165 +274,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Economies d'énergie : &amp;quot;Le bâtiment confronté à ses occupants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Zélem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90, pp.26-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand l'écologisation des logements impacte la santé des habitants. Confort domestique et qualité de l'air intérieur en conflit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Zélem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Habiter la ville : une qualité de vie, 237-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757794v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01757795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une ingénierie plus sociale</w:t>
               </w:r>
@@ -1643,142 +1643,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitesse, mobilités et étalement urbain : le cercle vicieux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Zélem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de Global Chance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vers la sortie de route ? Les transports face aux défis de l'énergie et du climat, 26, pp.18-21</w:t>
+              <w:t xml:space="preserve">Cahiers de global chance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Les transports face aux défis de l’énergie et du climat, 26, pp.18-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476359v1</w:t>
+                <w:t xml:space="preserve">hal-01757787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitesse, mobilités et étalement urbain : le cercle vicieux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Zélem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de global chance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Les transports face aux défis de l’énergie et du climat, 26, pp.18-21</w:t>
+              <w:t xml:space="preserve">Les Cahiers de Global Chance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vers la sortie de route ? Les transports face aux défis de l'énergie et du climat, 26, pp.18-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757787v1</w:t>
+                <w:t xml:space="preserve">hal-03476359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les difficultés des petites collectivités à intégrer la notion d’efficacité énergétique comme un des nouveaux enjeux des politiques locales</w:t>
               </w:r>
@@ -7518,51 +7518,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472039v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Z&#233;lem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03470969v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.5204" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757794v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757795v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476367v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475691v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475603v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757780v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beslay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475690v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475893v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gournet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475573v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475602v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201229v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475598v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757792v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476359v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757787v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757791v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476356v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757789v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475909v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469692v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476371v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clanet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472081v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471092v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763251v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barthes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763205v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Saint Macary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounkara Sidy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763209v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763198v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757783v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Golovtchenko" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pidoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nogues" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gaetani-Liseo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192291v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saint Marcary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03464881v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Carrere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469641v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469389v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494041v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cauret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Darb&#233;ra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faudry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iddri.org/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471015v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471026v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472054v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471068v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondem.ong/electrifier-lafrique-rurale/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471064v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471077v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pipet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471045v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753303v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Joncoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jarousseau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480998v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Barthe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481506v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481004v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756836v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/la-ville-durable-controversee-les-dynamiques-urbaines-dans-le-mouvement-critique" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481535v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481548v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757777v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763208v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481589v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756818v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibisrouge.fr/fr/livres/amaz-hommes-sciences-de-l-homme-et-sciences-de-la-nature-en-amazonie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481571v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763245v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763246v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=24050&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475692v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763248v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469685v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469689v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472112v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2125" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763250v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763195v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617465v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617450v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617439v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617482v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617486v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617490v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472091v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Britis-Betbeder" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611254v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476361v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472039v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Z&#233;lem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03470969v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.5204" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757795v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757794v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476367v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475691v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475603v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757780v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beslay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475690v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475893v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gournet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475573v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475602v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201229v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475598v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757792v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757787v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757791v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476356v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757789v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475909v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469692v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476371v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clanet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472081v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471092v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763251v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barthes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763205v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Saint Macary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounkara Sidy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763209v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763198v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757783v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Golovtchenko" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pidoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nogues" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gaetani-Liseo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192291v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saint Marcary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03464881v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Carrere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469641v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469389v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494041v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cauret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Darb&#233;ra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faudry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iddri.org/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471015v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471026v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472054v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471068v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondem.ong/electrifier-lafrique-rurale/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471064v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471077v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pipet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471045v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753303v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Joncoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jarousseau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480998v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Barthe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481506v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481004v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756836v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/la-ville-durable-controversee-les-dynamiques-urbaines-dans-le-mouvement-critique" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481535v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481548v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757777v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763208v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481589v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756818v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibisrouge.fr/fr/livres/amaz-hommes-sciences-de-l-homme-et-sciences-de-la-nature-en-amazonie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481571v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763245v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763246v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=24050&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475692v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763248v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469685v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469689v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472112v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2125" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763250v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763195v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617465v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617450v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617439v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617482v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617486v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617490v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472091v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Britis-Betbeder" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611254v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476361v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>