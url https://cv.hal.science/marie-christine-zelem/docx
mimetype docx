--- v1 (2026-04-16)
+++ v2 (2026-05-23)
@@ -274,165 +274,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand l'écologisation des logements impacte la santé des habitants. Confort domestique et qualité de l'air intérieur en conflit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Zélem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Habiter la ville : une qualité de vie, 237-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Economies d'énergie : &amp;quot;Le bâtiment confronté à ses occupants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Zélem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 90, pp.26-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757795v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01757794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une ingénierie plus sociale</w:t>
               </w:r>
@@ -1643,142 +1643,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitesse, mobilités et étalement urbain : le cercle vicieux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Zélem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de global chance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Les transports face aux défis de l’énergie et du climat, 26, pp.18-21</w:t>
+              <w:t xml:space="preserve">Les Cahiers de Global Chance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vers la sortie de route ? Les transports face aux défis de l'énergie et du climat, 26, pp.18-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757787v1</w:t>
+                <w:t xml:space="preserve">hal-03476359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitesse, mobilités et étalement urbain : le cercle vicieux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Zélem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de Global Chance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vers la sortie de route ? Les transports face aux défis de l'énergie et du climat, 26, pp.18-21</w:t>
+              <w:t xml:space="preserve">Cahiers de global chance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Les transports face aux défis de l’énergie et du climat, 26, pp.18-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476359v1</w:t>
+                <w:t xml:space="preserve">hal-01757787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les difficultés des petites collectivités à intégrer la notion d’efficacité énergétique comme un des nouveaux enjeux des politiques locales</w:t>
               </w:r>
@@ -2368,165 +2368,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Domestiquer le soleil pour réduire nos dépendances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Zélem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans du Four Solaire d'Odeillo - 80 ans du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Font-Romeu, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Changer de mode de vie ou changer de système ? Ne pas se tromper de cible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Zélem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment doit-on vivre en France pour rester en dessous de 1.5° de réchauffement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collectif Citoyen pour le Climat, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471092v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03471083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre croyances et pragmatisme : Les consommateurs face à la chaîne du froid</w:t>
               </w:r>
@@ -4184,173 +4184,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface : L’impérieuse nécessité à former à l’écocitoyenneté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Zélem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Félicie Drouilleau-Gay, Alain Legardez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail, formation et éducation au temps des transitions écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octares; Céreq, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Zélem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Nemoz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mosaïque sociale de l'énergie par enquêtes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471015v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03471026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’énergie citoyenne, levier pour la transition énergétique</w:t>
               </w:r>
@@ -4820,208 +4820,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La gestion des surgelés et des produits des rayons frais : un jeu subtil entre prescriptions, croyances et certitudes au regard des risques sanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Zélem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S Becerra, M Lalanne, J Weisben (coords). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire face aux risques dans les sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, pp.213-229, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mondes et représentations. Le point de vue du sociologue et de l’anthropologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Joncoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jarousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Zélem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le recyclage des produits résiduaires organiques. Regards sur une pratique agro-écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions QUAE, pp.13-29, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753303v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03480998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autonomie énergétique des territoires isolés et insulaires suppose un nouveau modèle énergétique. Le cas de la Guyane et de La Réunion</w:t>
               </w:r>
@@ -7518,51 +7518,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472039v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Z&#233;lem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03470969v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.5204" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757795v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757794v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476367v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475691v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475603v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757780v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beslay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475690v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475893v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gournet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475573v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475602v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201229v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475598v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757792v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757787v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757791v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476356v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757789v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475909v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469692v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476371v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clanet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472081v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471092v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763251v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barthes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763205v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Saint Macary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounkara Sidy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763209v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763198v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757783v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Golovtchenko" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pidoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nogues" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gaetani-Liseo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192291v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saint Marcary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03464881v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Carrere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469641v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469389v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494041v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cauret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Darb&#233;ra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faudry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iddri.org/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471015v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471026v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472054v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471068v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondem.ong/electrifier-lafrique-rurale/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471064v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471077v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pipet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471045v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753303v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Joncoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jarousseau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480998v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Barthe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481506v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481004v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756836v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/la-ville-durable-controversee-les-dynamiques-urbaines-dans-le-mouvement-critique" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481535v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481548v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757777v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763208v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481589v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756818v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibisrouge.fr/fr/livres/amaz-hommes-sciences-de-l-homme-et-sciences-de-la-nature-en-amazonie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481571v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763245v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763246v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=24050&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475692v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763248v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469685v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469689v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472112v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2125" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763250v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763195v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617465v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617450v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617439v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617482v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617486v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617490v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472091v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Britis-Betbeder" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611254v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476361v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472039v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Z&#233;lem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03470969v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.5204" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757794v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757795v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476367v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475691v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475603v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757780v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beslay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475690v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475893v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gournet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475573v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475602v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201229v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475598v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757792v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476359v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757787v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757791v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476356v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757789v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475909v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469692v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476371v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clanet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472081v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471083v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471092v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763251v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barthes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763205v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Saint Macary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounkara Sidy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763209v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763198v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757783v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Golovtchenko" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pidoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nogues" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gaetani-Liseo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192291v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saint Marcary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03464881v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Carrere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469641v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469389v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494041v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cauret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Darb&#233;ra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faudry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iddri.org/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471026v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472054v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471068v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondem.ong/electrifier-lafrique-rurale/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471064v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471077v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pipet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471045v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Barthe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753303v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Joncoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jarousseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481506v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481004v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756836v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/la-ville-durable-controversee-les-dynamiques-urbaines-dans-le-mouvement-critique" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481535v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481548v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757777v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763208v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481589v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756818v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibisrouge.fr/fr/livres/amaz-hommes-sciences-de-l-homme-et-sciences-de-la-nature-en-amazonie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481571v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763245v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763246v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=24050&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475692v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763248v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469685v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469689v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472112v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2125" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763250v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763195v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617465v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617450v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617439v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617482v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617486v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617490v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472091v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Britis-Betbeder" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611254v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476361v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>