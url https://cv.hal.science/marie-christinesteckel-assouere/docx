--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1326,2319 +1326,2319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mythes et réalités de la solidarité financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance ambivalente de la laïcité par l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique. Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34, pp.1890-1897</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Mythes et réalités de la solidarité financière</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réorganisation territoriale par la recentralisation financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22, pp.57-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux et enjeux du financement des politiques publiques culturelles dans l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Collectivités territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85, pp.n.c</w:t>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 114, pp.175-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La réorganisation territoriale par la recentralisation financière</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La QPC en droit fiscal : Quête perpétuelle des contribuables pour renforcer leurs droits et garanties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, p. 844-846</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu et enjeux du financement des politiques publiques culturelles dans l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 114, pp.175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La performance publique en France : Un jeu d'influences croisées entre le national et le local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°6, pp.420-423</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paradoxe du modèle nordique de performance publique : La construction d'un modèle en déconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°7, pp.517-520</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan sur les relations financières entre l'État et les collectivités territoriales françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.n°8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paradoxe de la réforme du cumul des mandats ou des fonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'université de Toulouse I Capitole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, p. 51-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles relations financières entre l'Etat et les collectivités territoriales françaises au prisme de la jurisprudence constitutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, p. 719-722</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pilotage macro-budgétaire des finances locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne de l'action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, p. 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fonds de compensation de la taxe sur la valeur ajoutée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie des collectivités locales [Encyclopédie juridique Dalloz]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n° 7370, pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La taxe d'habitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie des collectivités locales [Encyclopédie juridique Dalloz]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n° 7240, pp.1-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un pouvoir fiscal en trompe-l'oeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61, p.19-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un pouvoir local en trompe-l'œil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22, pp.57-67</w:t>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61, pp.19-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jeux et enjeux du financement des politiques publiques culturelles dans l'Union européenne</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté et responsabilité du journaliste dans l'ordre juridique européen et international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 114, pp.175-188</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (1), pp.105-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">La QPC en droit fiscal : Quête perpétuelle des contribuables pour renforcer leurs droits et garanties</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge communautaire et la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2011, p. 844-846</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gueguen-Hallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (2), pp.248-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Jeu et enjeux du financement des politiques publiques culturelles dans l'Union européenne</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costa, Olivier, Éric Kerrouche, Paul Magnette (dir.), Vers un renouveau du parlementarisme en Europe ?, coll. Sociologie politique, Bruxelles, Éditions de l'Université de Bruxelles, 2004, 302 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.284-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/011436ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Bilan sur les relations financières entre l'État et les collectivités territoriales françaises</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fait régional et la construction européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.n°8</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-Th. Bitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35 (4), pp.783-786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">La performance publique en France : Un jeu d'influences croisées entre le national et le local</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nation en débat. Entre modernité et post-modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duchastel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35 (1), pp.174-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recueil juridique des droits de l'Homme en Afrique 1996-2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2010, n°6, pp.420-423</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Burgogue-Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35 (4), pp.747-749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Le paradoxe du modèle nordique de performance publique : La construction d'un modèle en déconstruction</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir local, objet nouveau du droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique. Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 42, pp.2316-2322</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fédéralismes et mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2010, n°7, pp.517-520</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duchastel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35 (1), pp.207-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Le paradoxe de la réforme du cumul des mandats ou des fonctions</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions autour de la notion de controverse constitutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2, pp.415-440</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir fiscal local, objet nouveau du droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'université de Toulouse I Capitole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, p. 51-74</w:t>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 42, p. 2316-2322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les nouvelles relations financières entre l'Etat et les collectivités territoriales françaises au prisme de la jurisprudence constitutionnelle</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe d'intégrité territoriale, D'un pouvoir discrétionnaire à une compétence liée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10, p. 719-722</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Chrestia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34 (1), pp.143-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Le pilotage macro-budgétaire des finances locales</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chef d'Etat et le droit international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne de l'action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1, p. 9</w:t>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34 (1), p. 147-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Le fonds de compensation de la taxe sur la valeur ajoutée</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Union européenne et les droits de l'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2006, n° 7370, pp.1-3</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Alston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bustelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Heenan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33 (4), pp.780-783</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">La taxe d'habitation</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les procédures de révision des traités communautaires. Du droit international au droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie des collectivités locales [Encyclopédie juridique Dalloz]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, n° 7240, pp.1-46</w:t>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33 (4), pp.785-786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...218 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...989 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814432v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">hal-00814434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liberté d'expression des fonctionnaires en uniforme</w:t>
               </w:r>
@@ -5469,1541 +5469,1541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mythes et réalités de la solidarité financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les variables de l'intercommunalité. Coopération, rationalité, solidarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque DCS et CENS, Jun 2012, Nantes, France. pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La réorganisation territoriale par la recentralisation financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès français de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Nancy, France. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Mythes et réalités de la solidarité financière</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le partage des compétences financières entre l'État et les collectivités territoriales dans les constitutions des pays membres de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autonomie financière des collectivités en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque FONDAFIP et AFIGESE, Jun 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance ambivalente de la laïcité par l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les variables de l'intercommunalité. Coopération, rationalité, solidarité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque DCS et CENS, Jun 2012, Nantes, France. pp.n.c</w:t>
+              <w:t xml:space="preserve">Journée d'étude sur " la laïcité et l'Europe "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Montauban, France. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le partage des compétences financières entre l'État et les collectivités territoriales dans les constitutions des pays membres de l'Union européenne</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mécanismes de péréquation dans les pays de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entretiens territoriaux de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux et enjeux du financement des politiques publiques culturelles en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Europa sur la culture et politiques publiques culturelles en Europe : quelles valeurs à préserver en temps de crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Limoges, France. pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Etat et la réforme financière des collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque GRALE-CERDHAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Grenoble, France. pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du pouvoir de mourir au devoir de vivre en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque OMIJ sur les nouvelles technologies et le droit de la CEDH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Limoges, France. pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La péréquation en France et en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomie financière des collectivités en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque FONDAFIP et AFIGESE, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Entretiens territoriaux de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national des Études territoriales; Centre national de la fonction publique territoriale, Dec 2011, Strabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La reconnaissance ambivalente de la laïcité par l'Union européenne</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autonomie financière locale altérée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réformes et mutations des collectivités territoriales et de l'action sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDETCOM (Institut du Droit de l''Espace, des Territoires et de l'action sociale; Université Toulouse 1 Capitole, Oct 2010, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme du cumul ou cumul des réformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude sur " la laïcité et l'Europe "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Montauban, France. pp.n.c</w:t>
+              <w:t xml:space="preserve">Colloque CERCP sur le rapport Balladur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toulouse, France. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jeux et enjeux du financement des politiques publiques culturelles en Europe</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu et enjeux du financement des politiques publiques culturelles dans l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et politiques publiques culturelles en Europe : quelles valeurs à préserver en temps de crise ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque Europa; Université de Limoges, Nov 2009, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement du contrôle interne en gestion et de la démarche locale de le performance rend-il inutile certains contrôles de l'État ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque DCS sur la performance des contrôles de l'État sur les collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Jun 2009, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les spécificités du modèle nordique de gestion de la performance publique locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Limoges, France. pp.n.c</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Favoreu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ve Workshop Ville Management sur une analyse comparative des démarches de performance publique locale à l'échelle internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les mécanismes de péréquation dans les pays de l'Union européenne</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les spécificités du modèle anglo-saxon de gestion de la performance publique locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ve Workshop Ville Management sur une analyse comparative des démarches de performance publique locale à l'échelle internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation budgétaire dans les pays membres de l'UE 27</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international sur le pilotage macro-budgétaire des finances locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mécanismes de péréquation en Allemagne et en Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entretiens territoriaux de Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">, Dec 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application de la LOLF aux universités : un nouveau mode d'apprentissage organisationnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRALE-CERDHAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Grenoble, France. pp.n.c</w:t>
+              <w:t xml:space="preserve">Colloque « LOLF et universités : quels apprentissages en vue de leur autonomie renforcée ? », Université de Pau et des Pays de l’Adour / Conférence des Présidents d’Université (CPU), avec Marie-Christine STECKEL (Université de Limoges)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du pouvoir de mourir au devoir de vivre en Europe</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application de la Lolf aux universités : un nouveau mode d'apprentissage organisationnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « LOLF et universités : quels apprentissages en vue de leur autonomie renforcée ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Pau (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations financières Etat - collectivités locales en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque OMIJ sur les nouvelles technologies et le droit de la CEDH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Limoges, France. pp.n.c</w:t>
+              <w:t xml:space="preserve">Entretiens territoriaux de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut national des Études territoriales; Centre national de la fonction publique territoriale, Dec 2011, Strabourg, France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les incidences des principes lolfiens sur les collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIIe Workshop Ville Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...823 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813761v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00813734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradoxe de la réforme du cumul des mandats ou des fonctions : réforme du cumul ou cumul des réformes</w:t>
               </w:r>
@@ -9670,673 +9670,673 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'adaptation des règles budgétaires et financières de l'Union européenne : d'une flexibilité incertaine des principes à une certaine responsabilité des acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie de Grove-Valdeyron; Marc Blanquet; Vincent Dussart. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur du professeur Joël Molinier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ- Lextenso Éditions, pp.633-645, 2012, 978-2-275-03716-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'adaptation des règles budgétaires et financières de l'Union européenne : D'une flexibilité incertaine des principes à une certaine responsabilité des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur du professeur Joël Molinier, M. Blanquet, N. De Groove Valdeyron, (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, p. 633-645, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'adaptation des règles budgétaires et financières de l'Union européenne : d'une flexibilité incertaine des principes à une certaine responsabilité des acteurs</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La taxe d'habitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie juridique Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.70, 2012, Collectivités locales</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'État et la réforme financière des collectivités territoriales : l'autonomie financière dans tous ses états</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nathalie de Grove-Valdeyron; Marc Blanquet; Vincent Dussart. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ- Lextenso Éditions, pp.633-645, 2012, 978-2-275-03716-5</w:t>
+              <w:t xml:space="preserve">Nicolas Kada. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la réforme territoriale à la réforme de l'État</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.51-61, 2011, 978-2-7061-1669-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement du contrôle interne de gestion et de la démarche locale de performance rend-il inutiles certains contrôles de l'État ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoinette Hastings-Marchadier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La performance des contrôles de l'État sur les collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L.G.D.J-Lextenso, pp.235-249, 2011, Décentralisation et développement local, 978-2-275-03480-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du pouvoir de mourir au devoir de vivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technique et droits humains : justice, personne humaine, propriété intellectuelle, environnement : actes du colloque organisé du 20 au 23 avril 2010, Facultés de droit de Limoges et de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Montchrestien : Lextenso éditions, pp.189-199, 2011, Grands colloques, 978-2-7076-1746-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement du contrôle interne de gestion et des démarches locales de performances rendent-ils inutiles certains contrôles de l'Etat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GRALE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fonds de compensation de la taxe sur la valeur ajoutée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie juridique Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.34, 2006, Collectivités locales</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La taxe d'habitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie juridique Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dalloz, pp.70, 2012, Collectivités locales</w:t>
+              <w:t xml:space="preserve">, Dalloz, pp.46, 2006, Collectivités locales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...365 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813431v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00813435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10969,372 +10969,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modernisation de l'action publique (MAP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d'administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.328-329</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.407-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Modernisation de l'action publique (MAP)</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.328-329</w:t>
+              <w:t xml:space="preserve">, 2014, pp.41-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Audit</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.41-42</w:t>
+              <w:t xml:space="preserve">, 2014, pp.407-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des ressources humaines (GRH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.244-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481657v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05481669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11504,51 +11504,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22E5B3B5"/>
+    <w:nsid w:val="8FD451B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11735,51 +11735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-christinesteckel-assouere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2105-8492" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059251891" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54362714" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000079965622" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Steckel-Assou&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482281v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671526v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Steckel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653976v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482299v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482323v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483532v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482341v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484189v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484196v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659961v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659962v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659963v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814039v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659959v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813450v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483509v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guedj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cudennec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gueguen-Hallou&#235;t" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814414v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/011436ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814421v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Th. Bitsch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchastel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814426v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tavernier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burgogue-Larsen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483518v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813452v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814430v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Chrestia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814431v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814434v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Alston" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bustelo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heenan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814437v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Letteron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814436v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annales d'&#201;tudes Europ&#233;ennes de L'Universit&#233; Catholique de Louvain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483525v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814440v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Societe Francaise Pour Le Droit International" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814441v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tully" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814395v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05485569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05492451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05492461v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05485586v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05485602v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller-Quoy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05485623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489606v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489637v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489651v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813489v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813473v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489659v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813500v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813477v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484273v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814403v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813488v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813648v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813505v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814400v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05492467v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484782v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814082v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813669v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Favoreu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484805v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05492394v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813713v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guenoun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813725v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084692v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320191v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813761v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813734v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05492418v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813517v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814168v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814200v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05492445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814220v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05317956v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pasquier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481513v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pontier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05317965v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05480225v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Marcou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813349v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813366v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813886v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318004v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05480265v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kada" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05480335v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05480354v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481226v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480986v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481186v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481258v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481300v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481394v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481408v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481497v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562898v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Long" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51320" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481542v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481574v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481627v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481606v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814473v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814462v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814467v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481781v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482216v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814676v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482200v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813429v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482256v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482248v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429641v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813431v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813435v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481427v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481451v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481655v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481664v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481648v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481704v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481699v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481680v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481661v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481694v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481666v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481647v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481657v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481669v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05500020v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-christinesteckel-assouere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2105-8492" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059251891" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54362714" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000079965622" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Steckel-Assou&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482281v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671526v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Steckel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653976v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482299v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482323v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483532v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482341v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484189v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484196v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483505v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659961v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659964v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814039v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659959v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813450v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483509v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guedj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cudennec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gueguen-Hallou&#235;t" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814414v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/011436ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814421v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Th. Bitsch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchastel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814426v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tavernier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burgogue-Larsen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483518v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813452v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814430v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Chrestia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814431v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814434v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Alston" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bustelo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heenan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814432v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814437v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Letteron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814436v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annales d'&#201;tudes Europ&#233;ennes de L'Universit&#233; Catholique de Louvain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483525v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814440v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Societe Francaise Pour Le Droit International" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814441v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tully" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814395v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05485569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05492451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05492461v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05485586v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05485602v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller-Quoy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05485623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489606v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489637v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489651v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813489v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813473v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489659v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813500v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484273v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814403v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813648v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813488v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813505v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814400v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05492467v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484782v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814082v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484805v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05492394v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813669v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Favoreu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813713v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guenoun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813725v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084692v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320191v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813734v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813761v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05492418v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813517v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814168v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814200v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05492445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814220v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05317956v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pasquier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481513v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pontier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05317965v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05480225v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Marcou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813349v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813366v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813886v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318004v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05480265v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kada" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05480335v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05480354v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481226v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480986v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481186v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481258v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481300v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481394v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481408v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481497v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562898v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Long" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51320" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481542v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481574v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481627v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481606v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814473v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814462v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814467v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481781v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482216v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482200v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814676v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813429v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482248v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482256v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429641v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813435v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813431v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481427v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481451v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481655v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481664v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481648v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481704v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481699v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481680v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481661v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481666v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481694v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481647v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481669v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481657v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05500020v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>