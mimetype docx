--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -3545,186 +3545,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La liberté d'expression des fonctionnaires en uniforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Letteron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33 (2), pp.405-406</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les procédures de révision des traités communautaires. Du droit international au droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 33 (4), pp.785-786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814432v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-00814437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe des droits de l'Homme</w:t>
               </w:r>
@@ -4352,2218 +4352,2218 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Loi 3Ds : dernier round technique ou jalon vers une nouvelle étape de décentralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire de la Gazette des Communes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G, Feb 2022, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05492461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'autonomie financière locale dans les 40es rugissants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des maires de l'Ariège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Foix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Loi 3Ds : dernier round technique ou jalon vers une nouvelle étape de décentralisation</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La situation des finances locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les journées de l'actualité de l'action publique locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERDACFF; GRALE; Université de Nice, Jun 2022, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un pouvoir accru de représentation et de décision des femmes élues dans les collectivités territoriales et les intercommunalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque sur les femmes et les collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Droit et Changement Social (Nantes); Centre Jean Bodin (Angers), Sep 2021, Nantes/ Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réformes et mutations territoriales : repères chronologiques et problématiques juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études sur les leçons de décentralisation : territoires et dynamiques institutionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan et perspectives en demi-teinte pour les intercommunalités XXL au prisme de la loi NOTré du 7 août 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire sur l'intercommunalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cour des Comptes, Feb 2021, Par visioconférence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles stratégies financières des régions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque sur la nouvelle régionalisation : méthodologie (s) et vision (s) prospective (s) de régions stratèges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C.R.E.D.D.I; GIS GRALE CNRS; Ordre des avocats de la Guadeloupe; Association française des Avocats Conseils des Collectivités Territoriales; Région Guadeloupe, Oct 2017, Pointe-à- Pitre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les évolutions de la compétence tourisme : impacts et enjeux liés aux finances locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les évolutions de la compétence tourisme : cadres de mise en oeuvre et enjeux stratégiques pour les territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAM; KPMG Secteur public; Université de Montpellier, Jan 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la réforme de la dotation globale de fonctionnement pour les intercommunalités XXL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle gouvernance pour les intercommunalités XXL ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Angers; GRALE-CNRS; AdCF; CNFPT, Mar 2017, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interactions entre la recomposition territoriale et l'évolution des finances locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recomposition territoriale : la décentralisation entre enjeux et obstacles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRALE-CNRS; AdCF; OMIJ, Dec 2015, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transparence et la responsabilité financières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études : la réforme territoriale : pour quoi faire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Clermont - Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux financiers de l'intercommunalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire de la Gazette des Communes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, G, Feb 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">Séminaire sur l'intercommunalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La situation des finances locales</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bloc communal : pivot fragile de la proximité et de l'autonomie financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque CRPLC-GRALE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Pointe-à-Pitre, Guadeloupe. pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répartition des compétences financières entre l'Etat et les collectivités territoriales dans les constitution des Etats membres de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque FONDAFIP et AFIGESE sur l'autonomie financière des collectivités locales en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les EPCI, fossoyeurs de communes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées de l'actualité de l'action publique locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERDACFF; GRALE; Université de Nice, Jun 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">Les collectivités territoriales en neuf questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un pouvoir accru de représentation et de décision des femmes élues dans les collectivités territoriales et les intercommunalités</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quid de la construction d'un modèle d'intercommunalité intégrée sous pressions financières ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur les mutations de l'intercommunalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque GRALE- CNRS, AdCF (Assemblée des Communautés de France), IRENEE (Institut de Recherches sur l'Évolution de la Nation et de l'État), Université de Lorraine, May 2013, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythes et réalités de la solidarité financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les variables de l'intercommunalité. Coopération, rationalité, solidarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque DCS et CENS, Jun 2012, Nantes, France. pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réorganisation territoriale par la recentralisation financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Congrès français de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nancy, France. pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le partage des compétences financières entre l'État et les collectivités territoriales dans les constitutions des pays membres de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autonomie financière des collectivités en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque FONDAFIP et AFIGESE, Jun 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance ambivalente de la laïcité par l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude sur " la laïcité et l'Europe "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Montauban, France. pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mécanismes de péréquation dans les pays de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entretiens territoriaux de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux et enjeux du financement des politiques publiques culturelles en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Europa sur la culture et politiques publiques culturelles en Europe : quelles valeurs à préserver en temps de crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Limoges, France. pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Etat et la réforme financière des collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque GRALE-CERDHAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Grenoble, France. pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du pouvoir de mourir au devoir de vivre en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque OMIJ sur les nouvelles technologies et le droit de la CEDH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Limoges, France. pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La péréquation en France et en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entretiens territoriaux de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national des Études territoriales; Centre national de la fonction publique territoriale, Dec 2011, Strabourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autonomie financière locale altérée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réformes et mutations des collectivités territoriales et de l'action sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDETCOM (Institut du Droit de l''Espace, des Territoires et de l'action sociale; Université Toulouse 1 Capitole, Oct 2010, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme du cumul ou cumul des réformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque CERCP sur le rapport Balladur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toulouse, France. pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu et enjeux du financement des politiques publiques culturelles dans l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et politiques publiques culturelles en Europe : quelles valeurs à préserver en temps de crise ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque Europa; Université de Limoges, Nov 2009, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement du contrôle interne en gestion et de la démarche locale de le performance rend-il inutile certains contrôles de l'État ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Droit et Changement Social (Nantes); Centre Jean Bodin (Angers), Sep 2021, Nantes/ Angers, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque DCS sur la performance des contrôles de l'État sur les collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Jun 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Rennes, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les spécificités du modèle anglo-saxon de gestion de la performance publique locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ve Workshop Ville Management sur une analyse comparative des démarches de performance publique locale à l'échelle internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cour des Comptes, Feb 2021, Par visioconférence, France</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les spécificités du modèle nordique de gestion de la performance publique locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Favoreu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ve Workshop Ville Management sur une analyse comparative des démarches de performance publique locale à l'échelle internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...1681 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813669v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00813713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation budgétaire dans les pays membres de l'UE 27</w:t>
               </w:r>
@@ -8844,208 +8844,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du rapport Guichard à la loi Notre : 40 ans d'évolution et de propositions de réforme territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recomposition territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29-39, 2016, GRALE, 978-2-343-09812-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les interactions entre la recomposition territoriale et l'adaptation des finances locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Christine Steckel-Assouère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recomposition territoriale : la décentralisation entre enjeux et obstacles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.77-97, 2016, Collection GRALE, 978-2-343-09812-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481497v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-02562898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations de cohabitation consensuelle et conflictuelle entre les nouvelles grandes régions et les communautés d'agglomération</w:t>
               </w:r>
@@ -10486,855 +10486,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modernisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d'administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.328-329</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Efficience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.183-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Modernisation</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficacité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.182-183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révision générale des politiques publiques (RGPP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d'administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.442-443</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rentabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d'administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.431-432</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilotage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d'administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.376-377</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d'administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.309-310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modernisation de l'action publique (MAP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d'administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.328-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Efficacité</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.182-183</w:t>
+              <w:t xml:space="preserve">, 2014, pp.407-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Révision générale des politiques publiques (RGPP)</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.442-443</w:t>
+              <w:t xml:space="preserve">, 2014, pp.41-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rentabilité</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion des ressources humaines (GRH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.431-432</w:t>
+              <w:t xml:space="preserve">, 2014, pp.244-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pilotage</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.376-377</w:t>
+              <w:t xml:space="preserve">, 2014, pp.407-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...344 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481669v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05481657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11504,51 +11504,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8FD451B0"/>
+    <w:nsid w:val="E0F138D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11735,51 +11735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-christinesteckel-assouere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2105-8492" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059251891" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54362714" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000079965622" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Steckel-Assou&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482281v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671526v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Steckel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653976v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482299v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482323v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483532v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482341v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484189v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484196v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483505v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659961v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659964v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814039v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659959v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813450v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483509v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guedj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cudennec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gueguen-Hallou&#235;t" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814414v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/011436ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814421v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Th. Bitsch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchastel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814426v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tavernier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burgogue-Larsen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483518v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813452v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814430v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Chrestia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814431v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814434v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Alston" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bustelo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heenan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814432v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814437v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Letteron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814436v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annales d'&#201;tudes Europ&#233;ennes de L'Universit&#233; Catholique de Louvain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483525v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814440v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Societe Francaise Pour Le Droit International" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814441v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tully" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814395v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05485569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05492451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05492461v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05485586v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05485602v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller-Quoy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05485623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489606v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489637v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489651v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813489v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813473v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489659v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813500v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484273v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814403v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813648v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813488v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813505v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814400v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05492467v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484782v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814082v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484805v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05492394v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813669v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Favoreu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813713v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guenoun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813725v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084692v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320191v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813734v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813761v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05492418v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813517v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814168v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814200v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05492445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814220v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05317956v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pasquier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481513v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pontier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05317965v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05480225v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Marcou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813349v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813366v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813886v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318004v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05480265v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kada" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05480335v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05480354v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481226v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480986v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481186v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481258v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481300v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481394v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481408v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481497v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562898v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Long" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51320" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481542v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481574v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481627v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481606v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814473v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814462v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814467v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481781v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482216v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482200v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814676v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813429v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482248v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482256v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429641v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813435v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813431v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481427v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481451v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481655v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481664v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481648v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481704v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481699v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481680v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481661v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481666v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481694v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481647v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481669v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481657v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05500020v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-christinesteckel-assouere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2105-8492" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059251891" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54362714" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000079965622" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Steckel-Assou&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482281v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671526v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Steckel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653976v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482299v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482323v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483532v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482341v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484189v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484196v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483505v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659961v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659964v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814039v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659959v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813450v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483509v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guedj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cudennec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gueguen-Hallou&#235;t" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814414v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/011436ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814421v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Th. Bitsch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchastel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814426v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tavernier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burgogue-Larsen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483518v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813452v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814430v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Chrestia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814431v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814434v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Alston" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bustelo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heenan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814437v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Letteron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814432v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814436v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annales d'&#201;tudes Europ&#233;ennes de L'Universit&#233; Catholique de Louvain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483525v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814440v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Societe Francaise Pour Le Droit International" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814441v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tully" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814395v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05485569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05492461v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05492451v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05485586v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05485602v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller-Quoy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05485623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489606v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489637v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489651v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813489v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813473v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489659v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813500v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484273v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814403v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813648v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813488v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813505v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814400v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05492467v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484782v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814082v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484805v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05492394v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813713v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guenoun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813669v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Favoreu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813725v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084692v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320191v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813734v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813761v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05492418v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813517v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814168v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814200v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05492445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814220v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05317956v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pasquier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481513v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pontier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05317965v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05480225v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Marcou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813349v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813366v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813886v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318004v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05480265v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kada" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05480335v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05480354v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481226v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480986v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481186v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481258v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481300v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481394v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481408v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562898v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Long" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51320" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481497v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481542v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481574v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481627v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481606v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814473v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814462v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814467v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481781v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482216v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482200v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814676v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813429v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482248v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482256v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429641v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813435v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813431v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481427v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481451v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481664v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481655v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481648v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481704v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481699v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481680v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481661v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481666v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481694v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481647v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481657v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481669v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05500020v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>