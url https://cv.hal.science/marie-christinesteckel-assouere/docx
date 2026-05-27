--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -843,2888 +843,2888 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le nouveau contexte budgétaire et financier des collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 391, pp.38-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La concrétisation de la transparence et la responsabilité financières par la loi NOTRe du 7 août 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale des collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 58, pp.18-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le nouveau contexte budgétaire et financier des collectivités territoriales</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bénéfices de la pragmatique révision de la valeur locative des locaux à usage commercial ou professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 391, pp.38-42</w:t>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11-12, pp.67-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les bénéfices de la pragmatique révision de la valeur locative des locaux à usage commercial ou professionnel</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux financiers de l'intercommunalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géodoc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59, pp.69-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme du règlement financier du budget européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 11-12, pp.67-72</w:t>
+              <w:t xml:space="preserve">, 2013, 11, pp.32-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les enjeux financiers de l'intercommunalité</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le partage des compétences financières entre l'État et les collectivités territoriales dans les constitutions des pays membres de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 121, pp.63-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les EPCI, fossoyeurs des communes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.651-654</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réorganisation territoriale par la recentralisation financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22, pp.57-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythes et réalités de la solidarité financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géodoc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 59, pp.69-74</w:t>
+              <w:t xml:space="preserve">Revue Lamy Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La réforme du règlement financier du budget européen</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance ambivalente de la laïcité par l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique. Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.1890-1897</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux et enjeux du financement des politiques publiques culturelles dans l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 114, pp.175-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La QPC en droit fiscal : Quête perpétuelle des contribuables pour renforcer leurs droits et garanties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 11, pp.32-35</w:t>
+              <w:t xml:space="preserve">, 2011, p. 844-846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le partage des compétences financières entre l'État et les collectivités territoriales dans les constitutions des pays membres de l'Union européenne</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu et enjeux du financement des politiques publiques culturelles dans l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 114, pp.175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan sur les relations financières entre l'État et les collectivités territoriales françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.n°8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La performance publique en France : Un jeu d'influences croisées entre le national et le local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°6, pp.420-423</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paradoxe du modèle nordique de performance publique : La construction d'un modèle en déconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°7, pp.517-520</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paradoxe de la réforme du cumul des mandats ou des fonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'université de Toulouse I Capitole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, p. 51-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles relations financières entre l'Etat et les collectivités territoriales françaises au prisme de la jurisprudence constitutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, p. 719-722</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pilotage macro-budgétaire des finances locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne de l'action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, p. 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fonds de compensation de la taxe sur la valeur ajoutée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie des collectivités locales [Encyclopédie juridique Dalloz]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n° 7370, pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La taxe d'habitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie des collectivités locales [Encyclopédie juridique Dalloz]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n° 7240, pp.1-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un pouvoir fiscal en trompe-l'oeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61, p.19-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté et responsabilité du journaliste dans l'ordre juridique européen et international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (1), pp.105-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un pouvoir local en trompe-l'œil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 121, pp.63-82</w:t>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61, pp.19-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les EPCI, fossoyeurs des communes ?</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge communautaire et la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gueguen-Hallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (2), pp.248-249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costa, Olivier, Éric Kerrouche, Paul Magnette (dir.), Vers un renouveau du parlementarisme en Europe ?, coll. Sociologie politique, Bruxelles, Éditions de l'Université de Bruxelles, 2004, 302 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.284-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/011436ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recueil juridique des droits de l'Homme en Afrique 1996-2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Burgogue-Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35 (4), pp.747-749</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fait régional et la construction européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-Th. Bitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35 (4), pp.783-786</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nation en débat. Entre modernité et post-modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 10, pp.651-654</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duchastel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35 (1), pp.174-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Mythes et réalités de la solidarité financière</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fédéralismes et mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85, pp.n.c</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duchastel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35 (1), pp.207-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">La reconnaissance ambivalente de la laïcité par l'Union européenne</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir local, objet nouveau du droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique. Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 34, pp.1890-1897</w:t>
+              <w:t xml:space="preserve">, 2004, 42, pp.2316-2322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La réorganisation territoriale par la recentralisation financière</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions autour de la notion de controverse constitutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22, pp.57-67</w:t>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2, pp.415-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jeux et enjeux du financement des politiques publiques culturelles dans l'Union européenne</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir fiscal local, objet nouveau du droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 114, pp.175-188</w:t>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 42, p. 2316-2322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La QPC en droit fiscal : Quête perpétuelle des contribuables pour renforcer leurs droits et garanties</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe d'intégrité territoriale, D'un pouvoir discrétionnaire à une compétence liée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2011, p. 844-846</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Chrestia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34 (1), pp.143-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Jeu et enjeux du financement des politiques publiques culturelles dans l'Union européenne</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chef d'Etat et le droit international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, n° 114, pp.175</w:t>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34 (1), p. 147-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">La performance publique en France : Un jeu d'influences croisées entre le national et le local</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les procédures de révision des traités communautaires. Du droit international au droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, n°6, pp.420-423</w:t>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33 (4), pp.785-786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Le paradoxe du modèle nordique de performance publique : La construction d'un modèle en déconstruction</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d'expression des fonctionnaires en uniforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2010, n°7, pp.517-520</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Letteron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33 (2), pp.405-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Bilan sur les relations financières entre l'État et les collectivités territoriales françaises</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Union européenne et les droits de l'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.n°8</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Alston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bustelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Heenan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33 (4), pp.780-783</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...563 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...990 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Heenan</w:t>
-[...35 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00814434v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-00814432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe des droits de l'Homme</w:t>
               </w:r>
@@ -4352,2658 +4352,2658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'autonomie financière locale dans les 40es rugissants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès des maires de l'Ariège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Foix, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Loi 3Ds : dernier round technique ou jalon vers une nouvelle étape de décentralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire de la Gazette des Communes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, G, Feb 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05492461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'autonomie financière locale dans les 40es rugissants</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La situation des finances locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des maires de l'Ariège</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Foix, France</w:t>
+              <w:t xml:space="preserve">Les journées de l'actualité de l'action publique locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERDACFF; GRALE; Université de Nice, Jun 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La situation des finances locales</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un pouvoir accru de représentation et de décision des femmes élues dans les collectivités territoriales et les intercommunalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, CERDACFF; GRALE; Université de Nice, Jun 2022, Nice, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque sur les femmes et les collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Droit et Changement Social (Nantes); Centre Jean Bodin (Angers), Sep 2021, Nantes/ Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Un pouvoir accru de représentation et de décision des femmes élues dans les collectivités territoriales et les intercommunalités</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réformes et mutations territoriales : repères chronologiques et problématiques juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études sur les leçons de décentralisation : territoires et dynamiques institutionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan et perspectives en demi-teinte pour les intercommunalités XXL au prisme de la loi NOTré du 7 août 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire sur l'intercommunalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cour des Comptes, Feb 2021, Par visioconférence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles stratégies financières des régions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque sur la nouvelle régionalisation : méthodologie (s) et vision (s) prospective (s) de régions stratèges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C.R.E.D.D.I; GIS GRALE CNRS; Ordre des avocats de la Guadeloupe; Association française des Avocats Conseils des Collectivités Territoriales; Région Guadeloupe, Oct 2017, Pointe-à- Pitre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les évolutions de la compétence tourisme : impacts et enjeux liés aux finances locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les évolutions de la compétence tourisme : cadres de mise en oeuvre et enjeux stratégiques pour les territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAM; KPMG Secteur public; Université de Montpellier, Jan 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la réforme de la dotation globale de fonctionnement pour les intercommunalités XXL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle gouvernance pour les intercommunalités XXL ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Angers; GRALE-CNRS; AdCF; CNFPT, Mar 2017, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interactions entre la recomposition territoriale et l'évolution des finances locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recomposition territoriale : la décentralisation entre enjeux et obstacles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRALE-CNRS; AdCF; OMIJ, Dec 2015, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transparence et la responsabilité financières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études : la réforme territoriale : pour quoi faire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Clermont - Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux financiers de l'intercommunalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire sur l'intercommunalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bloc communal : pivot fragile de la proximité et de l'autonomie financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque CRPLC-GRALE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Pointe-à-Pitre, Guadeloupe. pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répartition des compétences financières entre l'Etat et les collectivités territoriales dans les constitution des Etats membres de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque FONDAFIP et AFIGESE sur l'autonomie financière des collectivités locales en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les EPCI, fossoyeurs de communes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les collectivités territoriales en neuf questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quid de la construction d'un modèle d'intercommunalité intégrée sous pressions financières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur les mutations de l'intercommunalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque GRALE- CNRS, AdCF (Assemblée des Communautés de France), IRENEE (Institut de Recherches sur l'Évolution de la Nation et de l'État), Université de Lorraine, May 2013, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réorganisation territoriale par la recentralisation financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Congrès français de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nancy, France. pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythes et réalités de la solidarité financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les variables de l'intercommunalité. Coopération, rationalité, solidarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque DCS et CENS, Jun 2012, Nantes, France. pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le partage des compétences financières entre l'État et les collectivités territoriales dans les constitutions des pays membres de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autonomie financière des collectivités en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque FONDAFIP et AFIGESE, Jun 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance ambivalente de la laïcité par l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude sur " la laïcité et l'Europe "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Montauban, France. pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux et enjeux du financement des politiques publiques culturelles en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Europa sur la culture et politiques publiques culturelles en Europe : quelles valeurs à préserver en temps de crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Limoges, France. pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mécanismes de péréquation dans les pays de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entretiens territoriaux de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Etat et la réforme financière des collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque GRALE-CERDHAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Grenoble, France. pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du pouvoir de mourir au devoir de vivre en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque OMIJ sur les nouvelles technologies et le droit de la CEDH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Limoges, France. pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La péréquation en France et en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entretiens territoriaux de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national des Études territoriales; Centre national de la fonction publique territoriale, Dec 2011, Strabourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autonomie financière locale altérée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réformes et mutations des collectivités territoriales et de l'action sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDETCOM (Institut du Droit de l''Espace, des Territoires et de l'action sociale; Université Toulouse 1 Capitole, Oct 2010, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme du cumul ou cumul des réformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque CERCP sur le rapport Balladur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toulouse, France. pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les spécificités du modèle nordique de gestion de la performance publique locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Droit et Changement Social (Nantes); Centre Jean Bodin (Angers), Sep 2021, Nantes/ Angers, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Favoreu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ve Workshop Ville Management sur une analyse comparative des démarches de performance publique locale à l'échelle internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réformes et mutations territoriales : repères chronologiques et problématiques juridiques</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les spécificités du modèle anglo-saxon de gestion de la performance publique locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ve Workshop Ville Management sur une analyse comparative des démarches de performance publique locale à l'échelle internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu et enjeux du financement des politiques publiques culturelles dans l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études sur les leçons de décentralisation : territoires et dynamiques institutionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Culture et politiques publiques culturelles en Europe : quelles valeurs à préserver en temps de crise ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque Europa; Université de Limoges, Nov 2009, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bilan et perspectives en demi-teinte pour les intercommunalités XXL au prisme de la loi NOTré du 7 août 2015</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement du contrôle interne en gestion et de la démarche locale de le performance rend-il inutile certains contrôles de l'État ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Cour des Comptes, Feb 2021, Par visioconférence, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque DCS sur la performance des contrôles de l'État sur les collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Jun 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les nouvelles stratégies financières des régions</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application de la LOLF aux universités : un nouveau mode d'apprentissage organisationnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « LOLF et universités : quels apprentissages en vue de leur autonomie renforcée ? », Université de Pau et des Pays de l’Adour / Conférence des Présidents d’Université (CPU), avec Marie-Christine STECKEL (Université de Limoges)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mécanismes de péréquation en Allemagne et en Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entretiens territoriaux de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation budgétaire dans les pays membres de l'UE 27</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international sur le pilotage macro-budgétaire des finances locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application de la Lolf aux universités : un nouveau mode d'apprentissage organisationnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, C.R.E.D.D.I; GIS GRALE CNRS; Ordre des avocats de la Guadeloupe; Association française des Avocats Conseils des Collectivités Territoriales; Région Guadeloupe, Oct 2017, Pointe-à- Pitre, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « LOLF et universités : quels apprentissages en vue de leur autonomie renforcée ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Pau (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CREAM; KPMG Secteur public; Université de Montpellier, Jan 2017, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les incidences des principes lolfiens sur les collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIIe Workshop Ville Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Angers; GRALE-CNRS; AdCF; CNFPT, Mar 2017, Angers, France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations financières Etat - collectivités locales en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entretiens territoriaux de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...1927 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813734v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00813761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradoxe de la réforme du cumul des mandats ou des fonctions : réforme du cumul ou cumul des réformes</w:t>
               </w:r>
@@ -8844,1309 +8844,1309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les interactions entre la recomposition territoriale et l'adaptation des finances locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Christine Steckel-Assouère. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recomposition territoriale : la décentralisation entre enjeux et obstacles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.77-97, 2016, Collection GRALE, 978-2-343-09812-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du rapport Guichard à la loi Notre : 40 ans d'évolution et de propositions de réforme territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recomposition territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29-39, 2016, GRALE, 978-2-343-09812-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Long</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-02562898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations de cohabitation consensuelle et conflictuelle entre les nouvelles grandes régions et les communautés d'agglomération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, pp.29-39, 2016, GRALE, 978-2-343-09812-8</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Claude Némery. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle organisation pour les grandes régions en France et en Europe ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.171-177, 2015, 978-2-343-07576-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les interactions entre la recomposition territoriale et l'adaptation des finances locales</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tabou de l'autonomie financière locale : le consensus autour d'un abus de langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Kada. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les tabous de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.327-343, 2015, Au fil du débat, 978-2-7013-1835-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quid de la construction d'un modèle d'intercommunalité intégrée sous pressions financières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Marie-Christine Steckel-Assouère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La recomposition territoriale : la décentralisation entre enjeux et obstacles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.77-97, 2016, Collection GRALE, 978-2-343-09812-8</w:t>
+              <w:t xml:space="preserve">Regards croisés sur les mutations de l'intercommunalité : actes du colloque international (..) organisé les 30 et 31 mai 2013, à l'université de Lorraine par le GRALE-CNRS, l'IRENEE et l'AdCF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.97-114, 2014, Collection GRALE, 978-2-343-03033-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les relations de cohabitation consensuelle et conflictuelle entre les nouvelles grandes régions et les communautés d'agglomération</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil constitutionnel aux prises des dernières alternances présidentielles et législatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, pp.171-177, 2015, 978-2-343-07576-1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pouvoir, mythes et réalité : Mélanges en hommage à Henry Roussillon, tome II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1115-1125, 2014, 978-2-36170-095-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le tabou de l'autonomie financière locale : le consensus autour d'un abus de langage</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil constitutionnel aux prises des dernières alternances présidentielles et législatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur du professeur Henry Roussillon, X. Bioy, A. Cabanis, P. Esplugas, S. Mouton, F. Rueda, (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n.c., pp.n.c., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histoire des chambres régionales des comptes de 1982 à 2012 : Chronique de contrôleurs contrôlés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'université de Toulouse I Capitole. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trente ans de décentralisation, S. Regourd, J. Carles, D. Guignard, (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.n.c., 2013, coll.Travaux de l'Institut fédératif de recherche en droit</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bloc communal : pivot fragile de la démocratie de proximité et de l'autonomie financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décentralisation de proximité : la territorialisation de l'action, in P.-Y. Chicot, N. Kada, (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.n.c., 2013, coll. GRALE</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histoire des chambres régionales des comptes de 1982 à 2012 : chroniques de contrôleurs contrôlés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Serge Regourd; Joseph Carles; Didier Guignard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La décentralisation 30 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université de Toulouse 1 Capitole; LGDJ : Lextenso, pp.117-129, 2013, Les Travaux de l'IFR Mutation des normes juridiques, 978-2-36170-067-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autonomie financière locale altérée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Regourd; Joseph Carles; Didier Guignard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réformes et mutations des collectivités territoriales : [colloque international, université Toulouse 1-Capitole, 21 et 22 octobre 2010]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.187-205, 2012, Collection GRALE, 978-2-296-55833-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adaptation des règles budgétaires et financières de l'Union européenne : d'une flexibilité incertaine des principes à une certaine responsabilité des acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie de Grove-Valdeyron; Marc Blanquet; Vincent Dussart. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur du professeur Joël Molinier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ- Lextenso Éditions, pp.633-645, 2012, 978-2-275-03716-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adaptation des règles budgétaires et financières de l'Union européenne : D'une flexibilité incertaine des principes à une certaine responsabilité des acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur du professeur Joël Molinier, M. Blanquet, N. De Groove Valdeyron, (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, p. 633-645, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La taxe d'habitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie juridique Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.70, 2012, Collectivités locales</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'État et la réforme financière des collectivités territoriales : l'autonomie financière dans tous ses états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Nicolas Kada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les tabous de la décentralisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.327-343, 2015, Au fil du débat, 978-2-7013-1835-6</w:t>
+              <w:t xml:space="preserve">De la réforme territoriale à la réforme de l'État</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.51-61, 2011, 978-2-7061-1669-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quid de la construction d'un modèle d'intercommunalité intégrée sous pressions financières ?</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du pouvoir de mourir au devoir de vivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.97-114, 2014, Collection GRALE, 978-2-343-03033-3</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technique et droits humains : justice, personne humaine, propriété intellectuelle, environnement : actes du colloque organisé du 20 au 23 avril 2010, Facultés de droit de Limoges et de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Montchrestien : Lextenso éditions, pp.189-199, 2011, Grands colloques, 978-2-7076-1746-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Conseil constitutionnel aux prises des dernières alternances présidentielles et législatives</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement du contrôle interne de gestion et de la démarche locale de performance rend-il inutiles certains contrôles de l'État ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, pp.1115-1125, 2014, 978-2-36170-095-9</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoinette Hastings-Marchadier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La performance des contrôles de l'État sur les collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L.G.D.J-Lextenso, pp.235-249, 2011, Décentralisation et développement local, 978-2-275-03480-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...713 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement du contrôle interne de gestion et des démarches locales de performances rendent-ils inutiles certains contrôles de l'Etat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10693,234 +10693,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pilotage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d'administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.376-377</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Révision générale des politiques publiques (RGPP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.442-443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rentabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.431-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481699v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05481680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management</w:t>
               </w:r>
@@ -11504,51 +11504,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0F138D8"/>
+    <w:nsid w:val="9701366B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11735,51 +11735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-christinesteckel-assouere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2105-8492" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059251891" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54362714" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000079965622" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Steckel-Assou&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482281v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671526v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Steckel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653976v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482299v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482323v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483532v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482341v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484189v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484196v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483505v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659961v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659964v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814039v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659959v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813450v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483509v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guedj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cudennec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gueguen-Hallou&#235;t" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814414v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/011436ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814421v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Th. Bitsch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchastel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814426v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tavernier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burgogue-Larsen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483518v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813452v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814430v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Chrestia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814431v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814434v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Alston" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bustelo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heenan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814437v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Letteron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814432v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814436v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annales d'&#201;tudes Europ&#233;ennes de L'Universit&#233; Catholique de Louvain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483525v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814440v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Societe Francaise Pour Le Droit International" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814441v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tully" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814395v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05485569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05492461v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05492451v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05485586v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05485602v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller-Quoy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05485623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489606v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489637v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489651v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813489v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813473v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489659v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813500v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484273v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814403v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813648v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813488v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813505v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814400v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05492467v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484782v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814082v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484805v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05492394v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813713v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guenoun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813669v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Favoreu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813725v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084692v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320191v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813734v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813761v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05492418v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813517v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814168v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814200v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05492445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814220v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05317956v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pasquier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481513v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pontier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05317965v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05480225v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Marcou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813349v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813366v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813886v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318004v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05480265v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kada" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05480335v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05480354v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481226v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480986v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481186v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481258v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481300v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481394v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481408v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562898v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Long" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51320" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481497v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481542v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481574v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481627v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481606v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814473v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814462v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814467v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481781v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482216v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482200v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814676v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813429v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482248v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482256v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429641v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813435v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813431v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481427v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481451v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481664v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481655v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481648v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481704v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481699v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481680v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481661v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481666v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481694v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481647v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481657v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481669v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05500020v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-christinesteckel-assouere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2105-8492" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059251891" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54362714" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000079965622" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Steckel-Assou&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482281v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671526v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Steckel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653976v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482299v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482323v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483532v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482341v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484189v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484196v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483505v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659961v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659962v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659963v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814039v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659959v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813450v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guedj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cudennec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gueguen-Hallou&#235;t" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814414v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/011436ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814426v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tavernier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burgogue-Larsen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814421v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Th. Bitsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814428v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchastel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814429v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483515v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483518v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813452v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814430v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Chrestia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814431v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Letteron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814434v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Alston" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bustelo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heenan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814436v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annales d'&#201;tudes Europ&#233;ennes de L'Universit&#233; Catholique de Louvain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05483525v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814440v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Societe Francaise Pour Le Droit International" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814441v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tully" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814395v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05485569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05492451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05492461v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05485586v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05485602v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller-Quoy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05485623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489606v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489637v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489651v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813489v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813473v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05489659v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813500v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813477v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484273v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814403v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813488v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813648v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813505v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814400v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05492467v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484782v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814082v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813669v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Favoreu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813713v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guenoun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05484805v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05492394v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084692v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813725v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813628v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320191v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813761v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813734v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05492418v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813517v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814168v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814200v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05492445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814220v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05317956v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pasquier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481513v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pontier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05317965v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05480225v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Marcou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813349v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813366v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813886v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318004v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05480265v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kada" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05480335v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05480354v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481226v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480986v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481186v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481258v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481300v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481394v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481408v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481497v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562898v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Long" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51320" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481542v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481574v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481627v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481606v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814473v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814467v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814462v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481781v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482216v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482200v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814676v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813429v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482256v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05482248v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429641v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813435v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00813431v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481427v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481451v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481664v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481655v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481648v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481680v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481704v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481699v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481661v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481666v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481694v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481647v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481657v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05481669v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05500020v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>