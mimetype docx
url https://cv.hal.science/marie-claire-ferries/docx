--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -2555,186 +2555,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La guerre des autels : Sarapis et Isis à Rome (58-21 a.C.)</w:t>
+                <w:t xml:space="preserve">Le décorum des sénateurs romains, de l’art de se mettre en scène au forum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laurent Guichard et Fabrice Delrieux (dir.). </w:t>
+              <w:t xml:space="preserve">Agnès Groslambert, Catherine Saliou, Dimitri Tilloi-D'Ambrosi (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Itinéraire du Nil au Rhône, en mémoire de François Kayser. Docere, Delectare, Movere</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.149-192, 2022, Sociétés, religions, politiques du Laboratoire Langages, littératures sociétés, études trans frontalières et internationales, 978-2-37741-081-1</w:t>
+              <w:t xml:space="preserve">Entre Rhône et Oronte. Mélanges en l'honneur de Bernadette Cabouret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boccard, pp.199-214, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936466v1</w:t>
+                <w:t xml:space="preserve">hal-03709840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le décorum des sénateurs romains, de l’art de se mettre en scène au forum</w:t>
+                <w:t xml:space="preserve">La guerre des autels : Sarapis et Isis à Rome (58-21 a.C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Agnès Groslambert, Catherine Saliou, Dimitri Tilloi-D'Ambrosi (dir.). </w:t>
+              <w:t xml:space="preserve">Laurent Guichard et Fabrice Delrieux (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre Rhône et Oronte. Mélanges en l'honneur de Bernadette Cabouret</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boccard, pp.199-214, 2022</w:t>
+              <w:t xml:space="preserve">Itinéraire du Nil au Rhône, en mémoire de François Kayser. Docere, Delectare, Movere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Savoie Mont Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-192, 2022, Sociétés, religions, politiques du Laboratoire Langages, littératures sociétés, études trans frontalières et internationales, 978-2-37741-081-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709840v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucius Munatius Plancus, fondateur de Lyon et faiseur de prince ?</w:t>
               </w:r>
@@ -3019,221 +3019,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02000045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le monnayage des colonies de Pont-Bithynie sous Auguste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Dalaison</w:t>
+                <w:t xml:space="preserve">Marcus Lollius et le premier gouvernement de la Galatie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auguste et l’Asie mineure</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.385-398, 2017, Scripta Antiqua, 978.2.35613.183.6</w:t>
+              <w:t xml:space="preserve">Auguste et l'Asie Mineure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02005361v1</w:t>
+                <w:t xml:space="preserve">hal-02511779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Lollius et le premier gouvernement de la Galatie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Cavalier</w:t>
+                <w:t xml:space="preserve">Le monnayage des colonies de Pont-Bithynie sous Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dalaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Cavalier, M.-Cl. Ferriès, F. Delrieux (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auguste et l'Asie Mineure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Auguste et l’Asie mineure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.385-398, 2017, Scripta Antiqua, 978.2.35613.183.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511779v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02005361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un tournant pour le monnayage provincial romain d'Asie Mineure : les effigies de matrones romaines, Fulvia, Octavia, Livia et Julia</w:t>
               </w:r>
@@ -3378,51 +3378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abônoteichos-Ionopolis et son atelier monétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dalaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3544,186 +3544,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une page tournée ? Les conséquences politiques et sociales des confiscations triumvirales</w:t>
+                <w:t xml:space="preserve">Métal et dignité : la vaisselle précieuse à Rome. Luxe, ostentation et propagande (Ier siècle avant J.-C. et Ier siècle après J.-C.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">F. Delrieux et M.Cl. Ferriès éd. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dalaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Claire Ferriès; Maria Paola Castiglioni; Françoise Létoublon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spolier et confisquer dans les mondes grecs et romains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Chambéry, pp.387-417, 2013</w:t>
+              <w:t xml:space="preserve">Forgerons, élites et voyageurs d’Homère à nos jours. Hommages en mémoire d’Isabelle Ratinaud-Lachkar.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUG, pp.147-167, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057137v1</w:t>
+                <w:t xml:space="preserve">halshs-01429180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métal et dignité : la vaisselle précieuse à Rome. Luxe, ostentation et propagande (Ier siècle avant J.-C. et Ier siècle après J.-C.).</w:t>
+                <w:t xml:space="preserve">Une page tournée ? Les conséquences politiques et sociales des confiscations triumvirales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Marie-Claire Ferriès; Maria Paola Castiglioni; Françoise Létoublon. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Delrieux et M.Cl. Ferriès éd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forgerons, élites et voyageurs d’Homère à nos jours. Hommages en mémoire d’Isabelle Ratinaud-Lachkar.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUG, pp.147-167, 2013</w:t>
+              <w:t xml:space="preserve">Spolier et confisquer dans les mondes grecs et romains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Chambéry, pp.387-417, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01429180v1</w:t>
+                <w:t xml:space="preserve">hal-01057137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ombre de César dans la politique d'Antoine</w:t>
               </w:r>
@@ -4399,186 +4399,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les objets métalliques</w:t>
+                <w:t xml:space="preserve">Matériaux de construction et éléments de décor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domogoj Toncinic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Tassaux, R. Matijašić &amp; V. Kovačić (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loron (Croatie). Un grand centre de production d'amphores à huile istriennes (1er-4è s. P.C.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, pp.271-274, 2001, coll. Mémoires</w:t>
+              <w:t xml:space="preserve">Loron (Croatie). Un grand centre de production d’amphores à huile istriennes (Ier-Ive s. P.C.),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.275-278, 2001, cool. Mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231126v1</w:t>
+                <w:t xml:space="preserve">hal-01231134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux de construction et éléments de décor</w:t>
+                <w:t xml:space="preserve">Les objets métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Domogoj Toncinic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Tassaux, R. Matijašić &amp; V. Kovačić (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loron (Croatie). Un grand centre de production d’amphores à huile istriennes (Ier-Ive s. P.C.),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, pp.275-278, 2001, cool. Mémoires</w:t>
+              <w:t xml:space="preserve">Loron (Croatie). Un grand centre de production d'amphores à huile istriennes (1er-4è s. P.C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.271-274, 2001, coll. Mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231134v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4752,51 +4752,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4449200E"/>
+    <w:nsid w:val="2277C501"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4983,51 +4983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-claire-ferries" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3095-3828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058928065" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294554v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ferri&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936300v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.10830" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936330v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia De Capitani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.10730" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709812v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709820v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709751v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057123v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delrieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112280v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabanes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamboley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashkim Vrekaj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasil Bereti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balandier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2000.1616" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de M&#233;ritens de Villeneuve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000070v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chillet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aberson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Milliet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sapin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sgha&#239;er" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505611v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Navarro Caballero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;don" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fromentin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cavalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973789v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rivi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863997v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paola Castiglioni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Letoublon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114919v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913777v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913958v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/lire-l-antiquite-/derriere-le-voile-du-pouvoir-1540275.kjsp?RH=1602762818510" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110568v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Daguet-Gagey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936466v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709840v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709816v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709844v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709730v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000045v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005361v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dalaison" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/collections/scripta/antiqua" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913855v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913822v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429178v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057141v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057137v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429180v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057134v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112577v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057128v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01113448v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112740v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112781v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112351v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01231126v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01231134v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domogoj Toncinic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936427v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-claire-ferries" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3095-3828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058928065" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294554v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ferri&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936300v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.10830" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936330v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia De Capitani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.10730" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709812v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709820v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709751v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057123v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delrieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112280v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabanes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamboley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashkim Vrekaj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasil Bereti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balandier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2000.1616" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de M&#233;ritens de Villeneuve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000070v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chillet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aberson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Milliet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sapin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sgha&#239;er" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505611v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Navarro Caballero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;don" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fromentin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cavalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973789v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rivi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863997v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paola Castiglioni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Letoublon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114919v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913777v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913958v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/lire-l-antiquite-/derriere-le-voile-du-pouvoir-1540275.kjsp?RH=1602762818510" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110568v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Daguet-Gagey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936466v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709816v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709844v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709730v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000045v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511779v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005361v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dalaison" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/collections/scripta/antiqua" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913855v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913822v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429178v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057141v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429180v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057137v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057134v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112577v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057128v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01113448v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112740v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112781v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112351v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01231134v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domogoj Toncinic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01231126v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936427v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>