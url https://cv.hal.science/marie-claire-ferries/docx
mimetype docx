--- v1 (2026-04-11)
+++ v2 (2026-05-11)
@@ -904,230 +904,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La légende noire de P. Canidius Crassus</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apollonia d'Illyrie (Albanie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cabanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lamboley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashkim Vrekaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasil Bereti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Athenaeum. Studi di letteratura e Storia dell'antichità </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 124-2, pp.620-630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.2000.1616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112280v1</w:t>
+                <w:t xml:space="preserve">hal-03282599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apollonia d'Illyrie (Albanie)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La légende noire de P. Canidius Crassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Athenaeum. Studi di letteratura e Storia dell'antichità </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.413-430</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bch.2000.1616⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03282599v1</w:t>
+                <w:t xml:space="preserve">hal-01112280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nam mulas qui fricabat, consul factus est</w:t>
               </w:r>
@@ -2383,199 +2383,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une crise d’identité ? L’image du sénateur au péril des guerres civiles (49-29 a.C.)</w:t>
+                <w:t xml:space="preserve">« Nous entrerons dans la carrière… » Les fonctions préparatoires de la dictature de César à la mort d’Auguste : vigintisexvirat et vigintivirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Maria Bats, Jean-Claude Lacam, Raphaëlle Laignoux (dir.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Suspène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Daguet-Gagey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Hurlet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La République romaine face aux crises. Traumatismes, résilience et recompositions aux temps des guerres hannibalique et civiles (218-201/49-30 a.C.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius éditions, pp.315-329, 2023, ScriptaAntiqua, 978-2-35613-589-6</w:t>
+              <w:t xml:space="preserve">Honores et Officia. Reconfiguration du cursus sénatorial aux époques triumvirale et augustéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Libera Res publica (11), Pressas de la Universidad de Zaragoza y Editorial Universidad de Sevilla, 2023, 978-84-1340-751-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331985v1</w:t>
+                <w:t xml:space="preserve">hal-04913697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Nous entrerons dans la carrière… » Les fonctions préparatoires de la dictature de César à la mort d’Auguste : vigintisexvirat et vigintivirat</w:t>
+                <w:t xml:space="preserve">Une crise d’identité ? L’image du sénateur au péril des guerres civiles (49-29 a.C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Frédéric Hurlet (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Bats, Jean-Claude Lacam, Raphaëlle Laignoux (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Honores et Officia. Reconfiguration du cursus sénatorial aux époques triumvirale et augustéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Libera Res publica (11), Pressas de la Universidad de Zaragoza y Editorial Universidad de Sevilla, 2023, 978-84-1340-751-7</w:t>
+              <w:t xml:space="preserve">La République romaine face aux crises. Traumatismes, résilience et recompositions aux temps des guerres hannibalique et civiles (218-201/49-30 a.C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius éditions, pp.315-329, 2023, ScriptaAntiqua, 978-2-35613-589-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913697v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le décorum des sénateurs romains, de l’art de se mettre en scène au forum</w:t>
               </w:r>
@@ -3019,221 +3019,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02000045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Lollius et le premier gouvernement de la Galatie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Cavalier</w:t>
+                <w:t xml:space="preserve">Le monnayage des colonies de Pont-Bithynie sous Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dalaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Cavalier, M.-Cl. Ferriès, F. Delrieux (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auguste et l'Asie Mineure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Auguste et l’Asie mineure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.385-398, 2017, Scripta Antiqua, 978.2.35613.183.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511779v1</w:t>
+                <w:t xml:space="preserve">halshs-02005361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le monnayage des colonies de Pont-Bithynie sous Auguste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Dalaison</w:t>
+                <w:t xml:space="preserve">Marcus Lollius et le premier gouvernement de la Galatie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auguste et l’Asie mineure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Auguste et l'Asie Mineure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ausonius Editions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-02005361v1</w:t>
+                <w:t xml:space="preserve">hal-02511779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un tournant pour le monnayage provincial romain d'Asie Mineure : les effigies de matrones romaines, Fulvia, Octavia, Livia et Julia</w:t>
               </w:r>
@@ -3378,51 +3378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abônoteichos-Ionopolis et son atelier monétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dalaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3544,186 +3544,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métal et dignité : la vaisselle précieuse à Rome. Luxe, ostentation et propagande (Ier siècle avant J.-C. et Ier siècle après J.-C.).</w:t>
+                <w:t xml:space="preserve">Une page tournée ? Les conséquences politiques et sociales des confiscations triumvirales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Marie-Claire Ferriès; Maria Paola Castiglioni; Françoise Létoublon. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Delrieux et M.Cl. Ferriès éd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forgerons, élites et voyageurs d’Homère à nos jours. Hommages en mémoire d’Isabelle Ratinaud-Lachkar.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUG, pp.147-167, 2013</w:t>
+              <w:t xml:space="preserve">Spolier et confisquer dans les mondes grecs et romains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Chambéry, pp.387-417, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01429180v1</w:t>
+                <w:t xml:space="preserve">hal-01057137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une page tournée ? Les conséquences politiques et sociales des confiscations triumvirales</w:t>
+                <w:t xml:space="preserve">Métal et dignité : la vaisselle précieuse à Rome. Luxe, ostentation et propagande (Ier siècle avant J.-C. et Ier siècle après J.-C.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">F. Delrieux et M.Cl. Ferriès éd. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dalaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Claire Ferriès; Maria Paola Castiglioni; Françoise Létoublon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spolier et confisquer dans les mondes grecs et romains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Chambéry, pp.387-417, 2013</w:t>
+              <w:t xml:space="preserve">Forgerons, élites et voyageurs d’Homère à nos jours. Hommages en mémoire d’Isabelle Ratinaud-Lachkar.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUG, pp.147-167, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057137v1</w:t>
+                <w:t xml:space="preserve">halshs-01429180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ombre de César dans la politique d'Antoine</w:t>
               </w:r>
@@ -4167,418 +4167,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sources littéraires latines</w:t>
+                <w:t xml:space="preserve">Publius Cornelius P.f. Lentulus Marcellinus, un consul sans histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Vangjel Dimo, Philippe Lenhardt, François Quantin (éd.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Delaison (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apollonia d'Illyrie. Atlas archéologique et historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEFR 391, Ecole Française de Rome, Ecole Française d'Athènes, Ministère des Affaires Etrangères, pp.56-76, 2007, 978-2-7283-0788-3 (Rome), 978-2-86958-221-8 (Athènes)</w:t>
+              <w:t xml:space="preserve">Espaces et pouvoirs dans l'Antiquité de l'Anatolie à la Gaule. Hommages à Bernard Rémy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, CRHIPA, pp.333-341, 2007, Les Cahiers du CRHIPA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112740v1</w:t>
+                <w:t xml:space="preserve">hal-01112781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publius Cornelius P.f. Lentulus Marcellinus, un consul sans histoire</w:t>
+                <w:t xml:space="preserve">Le sort des partisans d'Antoine : damnatio memoriae ou clementia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Julie Delaison (éd.). </w:t>
+              <w:t xml:space="preserve">S. Benoist avec la collaboration de A. Daguet-Gagey (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et pouvoirs dans l'Antiquité de l'Anatolie à la Gaule. Hommages à Bernard Rémy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11, CRHIPA, pp.333-341, 2007, Les Cahiers du CRHIPA</w:t>
+              <w:t xml:space="preserve">Mémoire et histoire. Les procédures de condamnation dans l'Antiquité romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre régional universitaire lorrain d'histoire, pp.41-58, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112781v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sort des partisans d'Antoine : damnatio memoriae ou clementia?</w:t>
+                <w:t xml:space="preserve">Les sources littéraires latines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">S. Benoist avec la collaboration de A. Daguet-Gagey (éd.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vangjel Dimo, Philippe Lenhardt, François Quantin (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire et histoire. Les procédures de condamnation dans l'Antiquité romaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre régional universitaire lorrain d'histoire, pp.41-58, 2007</w:t>
+              <w:t xml:space="preserve">Apollonia d'Illyrie. Atlas archéologique et historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEFR 391, Ecole Française de Rome, Ecole Française d'Athènes, Ministère des Affaires Etrangères, pp.56-76, 2007, 978-2-7283-0788-3 (Rome), 978-2-86958-221-8 (Athènes)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112351v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux de construction et éléments de décor</w:t>
+                <w:t xml:space="preserve">Les objets métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Domogoj Toncinic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Tassaux, R. Matijašić &amp; V. Kovačić (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loron (Croatie). Un grand centre de production d’amphores à huile istriennes (Ier-Ive s. P.C.),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, pp.275-278, 2001, cool. Mémoires</w:t>
+              <w:t xml:space="preserve">Loron (Croatie). Un grand centre de production d'amphores à huile istriennes (1er-4è s. P.C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.271-274, 2001, coll. Mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231134v1</w:t>
+                <w:t xml:space="preserve">hal-01231126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les objets métalliques</w:t>
+                <w:t xml:space="preserve">Matériaux de construction et éléments de décor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domogoj Toncinic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Tassaux, R. Matijašić &amp; V. Kovačić (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loron (Croatie). Un grand centre de production d'amphores à huile istriennes (1er-4è s. P.C.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, pp.271-274, 2001, coll. Mémoires</w:t>
+              <w:t xml:space="preserve">Loron (Croatie). Un grand centre de production d’amphores à huile istriennes (Ier-Ive s. P.C.),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.275-278, 2001, cool. Mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231126v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4752,51 +4752,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2277C501"/>
+    <w:nsid w:val="A813015C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4983,51 +4983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-claire-ferries" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3095-3828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058928065" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294554v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ferri&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936300v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.10830" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936330v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia De Capitani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.10730" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709812v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709820v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709751v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057123v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delrieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112280v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabanes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamboley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashkim Vrekaj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasil Bereti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balandier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2000.1616" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de M&#233;ritens de Villeneuve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000070v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chillet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aberson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Milliet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sapin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sgha&#239;er" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505611v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Navarro Caballero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;don" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fromentin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cavalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973789v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rivi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863997v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paola Castiglioni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Letoublon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114919v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913777v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913958v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/lire-l-antiquite-/derriere-le-voile-du-pouvoir-1540275.kjsp?RH=1602762818510" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110568v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Daguet-Gagey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936466v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709816v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709844v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709730v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000045v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511779v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005361v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dalaison" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/collections/scripta/antiqua" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913855v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913822v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429178v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057141v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429180v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057137v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057134v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112577v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057128v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01113448v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112740v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112781v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112351v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01231134v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domogoj Toncinic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01231126v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936427v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-claire-ferries" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3095-3828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058928065" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294554v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ferri&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936300v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.10830" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936330v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia De Capitani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.10730" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709812v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709820v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709751v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057123v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delrieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282599v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabanes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamboley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashkim Vrekaj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasil Bereti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balandier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2000.1616" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de M&#233;ritens de Villeneuve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000070v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chillet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aberson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Milliet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sapin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sgha&#239;er" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505611v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Navarro Caballero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;don" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fromentin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cavalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973789v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rivi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863997v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paola Castiglioni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Letoublon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114919v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913777v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913958v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/lire-l-antiquite-/derriere-le-voile-du-pouvoir-1540275.kjsp?RH=1602762818510" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110568v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913697v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Daguet-Gagey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331985v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936466v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709816v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709844v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709730v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000045v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005361v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dalaison" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/collections/scripta/antiqua" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913855v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913822v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429178v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057141v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057137v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429180v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057134v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112577v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057128v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01113448v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112781v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112740v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01231126v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01231134v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domogoj Toncinic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936427v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>