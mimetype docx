--- v0 (2026-03-17)
+++ v1 (2026-04-14)
@@ -386,489 +386,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet CASDAR GECONEM : Gérer la résistance aux nématodes à kystes</w:t>
+                <w:t xml:space="preserve">A genomic dataset integrating genotyping-by-sequencing, SolCAP array and PCR marker data on tetraploid potato advanced breeding lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Leuenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjeev Kumar Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Mclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1384401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1384401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454946v1</w:t>
+                <w:t xml:space="preserve">hal-04615219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genomic dataset integrating genotyping-by-sequencing, SolCAP array and PCR marker data on tetraploid potato advanced breeding lines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet CASDAR GECONEM : Gérer la résistance aux nématodes à kystes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 654, pp.58-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615219v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UMT INNOPLANT2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The INRAE Biological Resource Center ‘BrACySol’: a French centre of valuable genetic resources to address major issues faced by potato and oilseed rape crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Hingrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+                <w:t xml:space="preserve">Vincent Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Andrivon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Bousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, XXXI International Horticultural Congress (IHC2022): International Symposium on Conservation and Sustainable Use of Horticultural Genetic Resources (1384), pp.71-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1384.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05449297v1</w:t>
+                <w:t xml:space="preserve">hal-04779961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The INRAE Biological Resource Center ‘BrACySol’: a French centre of valuable genetic resources to address major issues faced by potato and oilseed rape crops</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UMT INNOPLANT2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bousseau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Le Hingrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 650, pp.44-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779961v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple infections influence the resistance of potato cultivars to late blight and potato cyst nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -971,111 +971,111 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une core collection pomme de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.84-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
@@ -1118,51 +1118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1347,51 +1347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Geconem : Gestion collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 625, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1442,51 +1442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1540,614 +1540,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les résistances quantitatives aux maladies et leur utilisation en amélioration des plantes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">2e carrefour de la recherche Plant de pomme de terre : Interactivité et prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Hingrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sélectionneur Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 68, pp.49-61</w:t>
+              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 609, pp.57-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288009v1</w:t>
+                <w:t xml:space="preserve">hal-03313716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative resistance to plant pathogens in pyramiding strategies for durable crop protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Moury</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Caffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.1838. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2017.01838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2e carrefour de la recherche Plant de pomme de terre : Interactivité et prospective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Les résistances quantitatives aux maladies et leur utilisation en amélioration des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 609, pp.57-61</w:t>
+              <w:t xml:space="preserve">Sélectionneur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68, pp.49-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313716v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding et génétique : sélectionner différemment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Report on the Workshop “Research Challenges for the Seed Potato Sector”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Hingrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Marhadour</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Bernard Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Potato Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (3-4), pp.331-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11540-018-9383-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313739v1</w:t>
+                <w:t xml:space="preserve">hal-03319986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on the Workshop “Research Challenges for the Seed Potato Sector”</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Breeding et génétique : sélectionner différemment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marhadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potato Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 613, pp.34-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319986v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles associations de QTL chez la pomme de terre pour une résistance efficace et durable au nématode à kyste &amp;lt;em&amp;gt;globodera pallida&amp;lt;/em&amp;gt; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2250,77 +2250,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte génétique contre le mildiou et les nématodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Esnault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2358,90 +2358,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrefour Recherche plant de pomme de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Hingrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 596, pp.28-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2466,77 +2466,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1er carrefour de la recherche plant de pomme de terre : échange et prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Hingrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 594, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2555,485 +2555,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of nematodes by resistant plants has implications for local adaptation and cross-virulence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Quelques exemples d’intérêts et de limites de la sélection assistée par marqueurs chez la pomme de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Rouaux</w:t>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2012.02617.x⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp.111-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/8a3r-m431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208639v1</w:t>
+                <w:t xml:space="preserve">hal-01208610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution and variability of Solanum RanGAP2, a cofactor in the incompatible interaction between the resistance protein GPA2 and the [i]Globodera pallida[/i] effector Gp-RBP-1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Moffett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (1), pp.87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2148-13-87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques exemples d’intérêts et de limites de la sélection assistée par marqueurs chez la pomme de terre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Selection of nematodes by resistant plants has implications for local adaptation and cross-virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Bonnel</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Danan</w:t>
+                <w:t xml:space="preserve">Claudia Rouaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 27, pp.111-122. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (1), pp.184 - 193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/8a3r-m431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2012.02617.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208610v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UMT InnoPlant : un partenariat de recherche bien engagé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Hingrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 590, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3071,51 +3071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histopathological changes and enzymatic activities induced by Meloïdogyne Incognita on resistant and susceptible potato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abd-Elgawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3183,64 +3183,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naissance d'Inno-Plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 581, pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3304,51 +3304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3395,51 +3395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nématode à kyste [i]Globodera pallida[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3490,51 +3490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité et stratégie de sélection pour la résistance aux nématodes à kyste chez la pomme de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3542,51 +3542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Rouaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sélectionneur Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63, pp.63-72</w:t>
@@ -3641,51 +3641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Rouaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3775,64 +3775,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réussir Fruits et Légumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 284, pp.34-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3857,64 +3857,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des marqueurs moléculaires pour les sélectionneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 562, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3952,64 +3952,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre les nématodes à kyste de la pomme de terre Globodera rostochiensis et Globodera pallida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4125,51 +4125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nematologia Mediterranea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 35 (2), pp.143-153</w:t>
@@ -4237,64 +4237,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 50, pp.422-427. </w:t>
@@ -4345,64 +4345,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A major gene mapped on chromosome XII is the main factor of a quantitatively inherited resistance to Meloidogyne fallax in Solanum sparsipilum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4491,90 +4491,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics and phenotypic characterisation of the hypersensitive resistance of Solanum sparsipilum to Meloidogyne incognita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Kaoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Sobczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Rouaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7 (2), pp.213-225</w:t>
@@ -4616,64 +4616,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potato cultivar identification using simple sequence repeat markers (SSR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moisan-Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dessenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4749,77 +4749,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance quantitative trait loci originating from Solanum sparsipilum act independently on the sex ratio of Globodera pallida and together for developing a necrotic reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mugniery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4874,51 +4874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping QTLs for resistance against Globodera pallida (Stone) Pa2/3 in a diploid potato progeny originating from Solanum spegazzinii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mugniery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4993,463 +4993,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of introgression rate of a fescue isozymic marker into tetraploid Italian ryegrass at early generations of backcross</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuber quality: objectives in breeding and breeding research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc M. Ghesquière</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+                <w:t xml:space="preserve">Daniel Ellissèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 114, pp.223-231</w:t>
+              <w:t xml:space="preserve">Plant Breeding and Seed Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 44 (2), pp.21-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691335v1</w:t>
+                <w:t xml:space="preserve">hal-02692931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuber quality: objectives in breeding and breeding research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Estimation of introgression rate of a fescue isozymic marker into tetraploid Italian ryegrass at early generations of backcross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Ghesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marhadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ellissèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Breeding and Seed Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 44 (2), pp.21-36</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 114, pp.223-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692931v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific gene flow as a component of risk assessment for transgenic brassicas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partitioning and distribution of RAPD variation in a set of populations of the Medicago sativa complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Eber</w:t>
+                <w:t xml:space="preserve">Ml Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Baranger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">C Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Barret</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Julier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 407, pp.169-179</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 16 (7), pp.421-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691739v1</w:t>
+                <w:t xml:space="preserve">hal-00885806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning and distribution of RAPD variation in a set of populations of the Medicago sativa complex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ml Crochemore</w:t>
+                <w:t xml:space="preserve">Interspecific gene flow as a component of risk assessment for transgenic brassicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Huyghe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Julier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 16 (7), pp.421-432</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 407, pp.169-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00885806v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning and distribution of RAPD variation in a set of populations of Medicago sativa complex</w:t>
               </w:r>
@@ -5461,51 +5461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5569,77 +5569,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of somatic and sexual Brassica napus - Sinapis alba hybrids and their progeny by cytogenetic studies and molecular characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Margale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Primard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5681,77 +5681,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific hybrids between a transgenic rapeseed (Brassica napus) and related species: cytogenetical characterization and detection of the transgene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 36, pp.1099-1106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5776,90 +5776,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk assessment of outcrossing of transgenic rapeseed to related species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5936,51 +5936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Danielou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Darmency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Valee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6054,90 +6054,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycoalcaloid contents in a family from a cross between a diploid S. tuberosum and a diploid S. sparsipilum clone are under polygenic control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6175,64 +6175,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome landing at a quantitative trait locus involved in resistance to cyst nematode in potato.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6300,64 +6300,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome landing at a quantitative trait locus involved in resistance to cyst nematode in potato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Castro Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6425,77 +6425,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-evaluation of the Globodera pallida resistance QTLs originating from the wild potato species Solanum spegazzinii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mugniery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6540,342 +6540,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How different allelic combinations at resistance QTLs control the multiplication of Globodera pallida populations?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Durability of resistance to Globodera pallida from Solanum vernei, S. spegazzinii and S. sparsipilum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mugniery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Annual Meeting of the COST 872</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Postojna, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751542v1</w:t>
+                <w:t xml:space="preserve">hal-02752254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of resistance to Globodera pallida from Solanum vernei, S. spegazzinii and S. sparsipilum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Fouville</w:t>
+                <w:t xml:space="preserve">How different allelic combinations at resistance QTLs control the multiplication of Globodera pallida populations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mugniery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Plantard</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Annual Meeting of the COST 872</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Postojna, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752254v1</w:t>
+                <w:t xml:space="preserve">hal-02751542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The combination of resistance alleles at a major and minor effect QTLs confers a broad spectrum resistance to Globodera pallida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawad Aarrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Rouaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6911,303 +6911,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two resistance QTLs display induced and constitutive, as well as additive and epistatic effects, on transcription of defense-related genes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Use of genomic information in a program of sustainable resistance to Globodera pallida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mugniery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Annual Meeting COST 872</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, La Colle-sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753013v1</w:t>
+                <w:t xml:space="preserve">hal-02752126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of genomic information in a program of sustainable resistance to Globodera pallida</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Two resistance QTLs display induced and constitutive, as well as additive and epistatic effects, on transcription of defense-related genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Conto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Annual Meeting COST 872</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, La Colle-sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752126v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude transcriptomique de la résistance quantitative de la pomme de terre au nématode à kyste Globoderra pallida : validation de TDFs et recherche de gènes candidats par Q-PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Conto Haby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7215,51 +7215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Scientifiques du DGAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Batz sur mer, France</w:t>
@@ -7282,333 +7282,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'association de 2 QTL est nécessaire pour conférer une résistance de haut niveau et à large spectre au nématode à kyste G. pallida chez la pomme de terre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Vers une sélection assistée par marqueurs chez la pomme de terre pour la résistance au nématode à kyste Globodera pallida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mugniery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Scientifiques du DGAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Batz sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750796v1</w:t>
+                <w:t xml:space="preserve">hal-02754496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une sélection assistée par marqueurs chez la pomme de terre pour la résistance au nématode à kyste Globodera pallida</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">L'association de 2 QTL est nécessaire pour conférer une résistance de haut niveau et à large spectre au nématode à kyste G. pallida chez la pomme de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mugniery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Mugniery</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chauvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Scientifiques du DGAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Batz sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754496v1</w:t>
+                <w:t xml:space="preserve">hal-02750796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The synergic action of two resistance QTls originating from Solanum sparsipilum is required to enclose Globodera pallida juveniles in a necrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mugniery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7702,51 +7702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mugniery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7782,277 +7782,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTLs for resistance to the cyst nematode Globodera pallida, deriving from Solanum sparsipilum mapped in resistance gene clusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Caromel</w:t>
+                <w:t xml:space="preserve">Use of molecular markers to detect clones bearing QTLs derived from Solanum sparsipilum and Solanum spegazzinii conferring resistance to potato cyst nematode Globodera pallida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mugniery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ellisèche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Andrzejewski</w:t>
+                <w:t xml:space="preserve">Josiane Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Solanaceae Genome Workshop 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763266v1</w:t>
+                <w:t xml:space="preserve">hal-02761893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of molecular markers to detect clones bearing QTLs derived from Solanum sparsipilum and Solanum spegazzinii conferring resistance to potato cyst nematode Globodera pallida</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">QTLs for resistance to the cyst nematode Globodera pallida, deriving from Solanum sparsipilum mapped in resistance gene clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mugniery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Quéré</w:t>
+                <w:t xml:space="preserve">Daniel Ellisèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Solanaceae Genome Workshop 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761893v1</w:t>
+                <w:t xml:space="preserve">hal-02763266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potato cultivars identification using molecular markers</w:t>
               </w:r>
@@ -8064,51 +8064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moisan-Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Hingrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2000, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8172,64 +8172,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bazanté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genome VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1998, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8306,51 +8306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Julier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Eucarpia meeting of the group medicago</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, BRNO, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8375,64 +8375,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of flow-cytometer in breeding Festuca X Lolium hybrids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Grassland Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Winnipeg-Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8470,90 +8470,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific gene flow as a component of risk assessment for transgenic brassicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Crucifer genetics workshop. ISHS Symposium on Brassicas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1994, Lisboa, Portugal</w:t>
@@ -8595,90 +8595,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk assessment of outcrossing of oilseed rape to related species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucarpia workshop on Brassica rapa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1995, Helsingar, Denmark</w:t>
@@ -8720,90 +8720,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific gene flow as a component of risk assessment for transgenic Brassicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Crucifer genetics workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1994, Lisboa, Portugal</w:t>
@@ -8845,64 +8845,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytogenetique et marqueurs moleculaires pour l'analyse des genomes de Cruciferes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8966,51 +8966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9059,333 +9059,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isozyme nomenclature for eight enzyme systems in three Brassica species.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Escape of engineered genes from rapeseed to wild Brassiceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Danielou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Darmency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Valee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Rapeseed Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1991, Saskatoon, Canada</w:t>
+              <w:t xml:space="preserve">Crop protection conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775902v1</w:t>
+                <w:t xml:space="preserve">hal-02847062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escape of engineered genes from rapeseed to wild Brassiceae</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Isozyme nomenclature for eight enzyme systems in three Brassica species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Arus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Valee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop protection conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">8. International Rapeseed Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1991, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02847062v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk assessment of gene transfer from transgenic rapeseed to wild species in optimal conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Botterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9430,243 +9430,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02772179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etablissement de cartes chromosomiques a partir de lignees d'addition. Marquage de genes d'interet agronomique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interspecific hybrids between a transgenic rapeseed and wild species: cytogenetical, isoenzymatical and molecular characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Botterman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire "Meribel 91"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, Meribel, France</w:t>
+              <w:t xml:space="preserve">EUCARPIA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1991, Reus, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02779509v1</w:t>
+                <w:t xml:space="preserve">hal-02773761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific hybrids between a transgenic rapeseed and wild species: cytogenetical, isoenzymatical and molecular characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Etablissement de cartes chromosomiques a partir de lignees d'addition. Marquage de genes d'interet agronomique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Botterman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCARPIA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1991, Reus, Spain</w:t>
+              <w:t xml:space="preserve">Seminaire "Meribel 91"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, Meribel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02773761v1</w:t>
+                <w:t xml:space="preserve">hal-02779509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9697,51 +9697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre de Ressources Biologiques BrACySol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Tiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9773,277 +9773,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular marker development for introgression of nematode resistance in potato breeding programs: exploitation of [i]solanum spegazzinii[/i] resistance source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Josiane Quéré</w:t>
+                <w:t xml:space="preserve">Identification and validation of reference genes for normalization of transcripts levels in roots of potatoes infected by nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Castro Quezada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Aarrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Solanaceae Conference (SOL2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Neuchâtel, Switzerland. 2012, SOL 2012: From the Bench to Innovative Applications</w:t>
+              <w:t xml:space="preserve">5. Congrès de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208704v1</w:t>
+                <w:t xml:space="preserve">hal-01208737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and validation of reference genes for normalization of transcripts levels in roots of potatoes infected by nematodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+                <w:t xml:space="preserve">Molecular marker development for introgression of nematode resistance in potato breeding programs: exploitation of [i]solanum spegazzinii[/i] resistance source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Congrès de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. 2012</w:t>
+              <w:t xml:space="preserve">9. Solanaceae Conference (SOL2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Neuchâtel, Switzerland. 2012, SOL 2012: From the Bench to Innovative Applications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208737v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10087,51 +10087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Garry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Hingrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bozec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10194,90 +10194,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgénic oilseed rape.How to Assess the risk of outcrossing to wild relatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10351,77 +10351,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gène GpaV de résistance aux nématodes chez les solanacées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Speck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10469,77 +10469,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gène GpaV de résistance aux nématodes chez les Solanacées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawad Aarrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10645,51 +10645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10765,64 +10765,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-breeding lines for the creation of potato varieties resistant to late blight and cyst nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Département Bap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11039,51 +11039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dantec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.houu8356" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984197v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leuenberger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Lebas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Cann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04794-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454946v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04615219v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leuenberger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Kumar Sharma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mclean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pell&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1384401" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449297v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Hingrat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouchek-Mechiche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13691" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181808v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art10" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Eoche-Bosy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S Neveux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dewaegeneire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/t739-bg56" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297166v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-018-9358-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288009v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905321v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01838" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313716v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313739v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319986v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-018-9383-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dantec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souchet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472109676217473E12" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603508v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634573v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287159v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02617.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208608v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carpentier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Hamel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moffett" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-87" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Danan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8a3r-m431" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603722v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Hingrat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abd-Elgawad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molinari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abd-El-Kareem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kabeil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208614v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924672v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carpentier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fouville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00769.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208618v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647978v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646089v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/esze-gp58" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664774v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660975v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rulliat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0217" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659026v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654200v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Jolivet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G07-015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658411v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Kouassi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fouville" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0173-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQ8LN5N5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682177v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Kaoussi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sobczak" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600062v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moisan-Thi&#233;ry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dessenne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perramant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02742376" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5JPF8KCZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675626v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrzejewski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674547v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ellis&#232;che" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691335v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692931v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Elliss&#232;che" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691739v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885806v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Crochemore" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huyghe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Durand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Julier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685946v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Crochemore" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711121v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Margale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Primard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708790v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703122v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707143v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Danielou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754859v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332575v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Castro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Aarrouf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Berges" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462645v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Castro Quezada" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751896v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751542v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752254v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757105v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lama" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753013v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claverie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Conto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752126v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758296v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Conto Haby" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750796v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754496v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764137v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829173v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jolivet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763266v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ellis&#232;che" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761893v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763930v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837061v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lallemand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lem" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bazant&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764779v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835272v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839634v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776920v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775359v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774377v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773734v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vall&#233;e" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775902v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847062v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772179v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Botterman" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Greef" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779509v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773761v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803883v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208704v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lesage" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208737v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842918v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844234v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332487v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Speck" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462743v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Speck" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924679v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799028v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Bap" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asirpa (analyse Socio&#8208;&#233;conomique Des Impacts de La Recherche Publique Agronomique)" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dantec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.houu8356" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984197v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leuenberger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Lebas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Cann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04794-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04615219v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leuenberger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Kumar Sharma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mclean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pell&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1384401" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454946v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779961v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449297v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Hingrat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouchek-Mechiche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13691" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181808v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art10" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Eoche-Bosy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S Neveux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dewaegeneire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/t739-bg56" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297166v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-018-9358-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313716v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905321v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01838" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288009v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319986v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-018-9383-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dantec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souchet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472109676217473E12" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603508v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634573v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287159v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208610v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Danan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8a3r-m431" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208608v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carpentier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Hamel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moffett" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-87" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02617.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603722v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Hingrat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abd-Elgawad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molinari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abd-El-Kareem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kabeil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208614v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924672v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carpentier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fouville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00769.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208618v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647978v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646089v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/esze-gp58" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664774v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660975v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rulliat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0217" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659026v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654200v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Jolivet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G07-015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658411v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Kouassi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fouville" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0173-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQ8LN5N5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682177v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Kaoussi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sobczak" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600062v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moisan-Thi&#233;ry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dessenne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perramant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02742376" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5JPF8KCZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675626v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrzejewski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674547v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ellis&#232;che" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692931v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Elliss&#232;che" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691335v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885806v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Crochemore" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huyghe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Durand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Julier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691739v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685946v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Crochemore" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711121v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Margale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Primard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708790v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703122v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707143v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Danielou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754859v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332575v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Castro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Aarrouf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Berges" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462645v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Castro Quezada" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751896v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752254v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751542v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757105v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lama" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752126v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753013v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claverie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Conto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758296v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Conto Haby" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754496v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750796v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764137v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829173v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jolivet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761893v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763266v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ellis&#232;che" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763930v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837061v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lallemand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lem" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bazant&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764779v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835272v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839634v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776920v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775359v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774377v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773734v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vall&#233;e" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847062v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775902v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772179v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Botterman" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Greef" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773761v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779509v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803883v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208737v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208704v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lesage" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842918v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844234v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332487v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Speck" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462743v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Speck" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924679v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799028v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Bap" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asirpa (analyse Socio&#8208;&#233;conomique Des Impacts de La Recherche Publique Agronomique)" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>