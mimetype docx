--- v1 (2026-04-14)
+++ v2 (2026-05-24)
@@ -386,489 +386,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genomic dataset integrating genotyping-by-sequencing, SolCAP array and PCR marker data on tetraploid potato advanced breeding lines</w:t>
+                <w:t xml:space="preserve">Projet CASDAR GECONEM : Gérer la résistance aux nématodes à kystes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Leuenberger</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 654, pp.58-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615219v1</w:t>
+                <w:t xml:space="preserve">hal-05454946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet CASDAR GECONEM : Gérer la résistance aux nématodes à kystes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A genomic dataset integrating genotyping-by-sequencing, SolCAP array and PCR marker data on tetraploid potato advanced breeding lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leuenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjeev Kumar Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Mclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1384401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1384401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454946v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The INRAE Biological Resource Center ‘BrACySol’: a French centre of valuable genetic resources to address major issues faced by potato and oilseed rape crops</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UMT INNOPLANT2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Richer</w:t>
+                <w:t xml:space="preserve">Yves Le Hingrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bousseau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 650, pp.44-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779961v1</w:t>
+                <w:t xml:space="preserve">hal-05449297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UMT INNOPLANT2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The INRAE Biological Resource Center ‘BrACySol’: a French centre of valuable genetic resources to address major issues faced by potato and oilseed rape crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Hingrat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Bousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, XXXI International Horticultural Congress (IHC2022): International Symposium on Conservation and Sustainable Use of Horticultural Genetic Resources (1384), pp.71-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1384.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449297v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple infections influence the resistance of potato cultivars to late blight and potato cyst nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -971,64 +971,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une core collection pomme de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1118,51 +1118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1347,51 +1347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Geconem : Gestion collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 625, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1442,51 +1442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1540,454 +1540,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2e carrefour de la recherche Plant de pomme de terre : Interactivité et prospective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Quantitative resistance to plant pathogens in pyramiding strategies for durable crop protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Caffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313716v1</w:t>
+                <w:t xml:space="preserve">hal-01905321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative resistance to plant pathogens in pyramiding strategies for durable crop protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les résistances quantitatives aux maladies et leur utilisation en amélioration des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sélectionneur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68, pp.49-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01838⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01905321v1</w:t>
+                <w:t xml:space="preserve">hal-03288009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les résistances quantitatives aux maladies et leur utilisation en amélioration des plantes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">2e carrefour de la recherche Plant de pomme de terre : Interactivité et prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Hingrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sélectionneur Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 68, pp.49-61</w:t>
+              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 609, pp.57-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288009v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the Workshop “Research Challenges for the Seed Potato Sector”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Hingrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Potato Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 60 (3-4), pp.331-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2034,51 +2034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding et génétique : sélectionner différemment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 613, pp.34-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2103,51 +2103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles associations de QTL chez la pomme de terre pour une résistance efficace et durable au nématode à kyste &amp;lt;em&amp;gt;globodera pallida&amp;lt;/em&amp;gt; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2250,77 +2250,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte génétique contre le mildiou et les nématodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Esnault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2358,90 +2358,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrefour Recherche plant de pomme de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Hingrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 596, pp.28-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2466,77 +2466,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1er carrefour de la recherche plant de pomme de terre : échange et prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Hingrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 594, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2555,485 +2555,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques exemples d’intérêts et de limites de la sélection assistée par marqueurs chez la pomme de terre</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution and variability of Solanum RanGAP2, a cofactor in the incompatible interaction between the resistance protein GPA2 and the [i]Globodera pallida[/i] effector Gp-RBP-1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Caromel</w:t>
+                <w:t xml:space="preserve">Jean Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bonnel</w:t>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Danan</w:t>
+                <w:t xml:space="preserve">Louis-Philippe Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Moffett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/8a3r-m431⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-13-87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208610v1</w:t>
+                <w:t xml:space="preserve">hal-01208608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and variability of Solanum RanGAP2, a cofactor in the incompatible interaction between the resistance protein GPA2 and the [i]Globodera pallida[/i] effector Gp-RBP-1.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Grenier</w:t>
+                <w:t xml:space="preserve">Selection of nematodes by resistant plants has implications for local adaptation and cross-virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Esquibet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Peter Moffett</w:t>
+                <w:t xml:space="preserve">Claudia Rouaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-13-87⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (1), pp.184 - 193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2012.02617.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208608v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of nematodes by resistant plants has implications for local adaptation and cross-virulence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Quelques exemples d’intérêts et de limites de la sélection assistée par marqueurs chez la pomme de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marhadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Rouaux</w:t>
+                <w:t xml:space="preserve">Sarah Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 62 (1), pp.184 - 193. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp.111-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2012.02617.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/8a3r-m431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208639v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UMT InnoPlant : un partenariat de recherche bien engagé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Hingrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 590, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3071,51 +3071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histopathological changes and enzymatic activities induced by Meloïdogyne Incognita on resistant and susceptible potato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abd-Elgawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3183,64 +3183,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naissance d'Inno-Plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 581, pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3304,51 +3304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3395,51 +3395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nématode à kyste [i]Globodera pallida[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3490,51 +3490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité et stratégie de sélection pour la résistance aux nématodes à kyste chez la pomme de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3542,51 +3542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Rouaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sélectionneur Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63, pp.63-72</w:t>
@@ -3641,51 +3641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Rouaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3775,64 +3775,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réussir Fruits et Légumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 284, pp.34-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3870,51 +3870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des marqueurs moléculaires pour les sélectionneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 562, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3952,64 +3952,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre les nématodes à kyste de la pomme de terre Globodera rostochiensis et Globodera pallida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4125,51 +4125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nematologia Mediterranea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 35 (2), pp.143-153</w:t>
@@ -4237,64 +4237,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 50, pp.422-427. </w:t>
@@ -4345,64 +4345,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A major gene mapped on chromosome XII is the main factor of a quantitatively inherited resistance to Meloidogyne fallax in Solanum sparsipilum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4491,90 +4491,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics and phenotypic characterisation of the hypersensitive resistance of Solanum sparsipilum to Meloidogyne incognita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Kaoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Sobczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Rouaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7 (2), pp.213-225</w:t>
@@ -4629,51 +4629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moisan-Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dessenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4749,77 +4749,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance quantitative trait loci originating from Solanum sparsipilum act independently on the sex ratio of Globodera pallida and together for developing a necrotic reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mugniery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4874,51 +4874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping QTLs for resistance against Globodera pallida (Stone) Pa2/3 in a diploid potato progeny originating from Solanum spegazzinii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mugniery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4993,463 +4993,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuber quality: objectives in breeding and breeding research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Estimation of introgression rate of a fescue isozymic marker into tetraploid Italian ryegrass at early generations of backcross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Ghesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marhadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ellissèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Breeding and Seed Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 44 (2), pp.21-36</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 114, pp.223-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692931v1</w:t>
+                <w:t xml:space="preserve">hal-02691335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of introgression rate of a fescue isozymic marker into tetraploid Italian ryegrass at early generations of backcross</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Ghesquière</w:t>
+                <w:t xml:space="preserve">Tuber quality: objectives in breeding and breeding research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Barre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+                <w:t xml:space="preserve">Daniel Ellissèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 114, pp.223-231</w:t>
+              <w:t xml:space="preserve">Plant Breeding and Seed Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 44 (2), pp.21-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691335v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning and distribution of RAPD variation in a set of populations of the Medicago sativa complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interspecific gene flow as a component of risk assessment for transgenic brassicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ml Crochemore</w:t>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Huyghe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Durand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 16 (7), pp.421-432</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 407, pp.169-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00885806v1</w:t>
+                <w:t xml:space="preserve">hal-02691739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific gene flow as a component of risk assessment for transgenic brassicas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+                <w:t xml:space="preserve">Partitioning and distribution of RAPD variation in a set of populations of the Medicago sativa complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ml Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Eber</w:t>
+                <w:t xml:space="preserve">C Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Baranger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+                <w:t xml:space="preserve">F Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Barret</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B Julier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 407, pp.169-179</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 16 (7), pp.421-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691739v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00885806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning and distribution of RAPD variation in a set of populations of Medicago sativa complex</w:t>
               </w:r>
@@ -5461,51 +5461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5569,77 +5569,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of somatic and sexual Brassica napus - Sinapis alba hybrids and their progeny by cytogenetic studies and molecular characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Margale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Primard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5681,77 +5681,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific hybrids between a transgenic rapeseed (Brassica napus) and related species: cytogenetical characterization and detection of the transgene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 36, pp.1099-1106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5776,90 +5776,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk assessment of outcrossing of transgenic rapeseed to related species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5936,51 +5936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Danielou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Darmency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Valee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6054,90 +6054,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycoalcaloid contents in a family from a cross between a diploid S. tuberosum and a diploid S. sparsipilum clone are under polygenic control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6175,64 +6175,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome landing at a quantitative trait locus involved in resistance to cyst nematode in potato.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6300,64 +6300,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome landing at a quantitative trait locus involved in resistance to cyst nematode in potato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Castro Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6425,77 +6425,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-evaluation of the Globodera pallida resistance QTLs originating from the wild potato species Solanum spegazzinii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mugniery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6540,342 +6540,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of resistance to Globodera pallida from Solanum vernei, S. spegazzinii and S. sparsipilum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Fouville</w:t>
+                <w:t xml:space="preserve">How different allelic combinations at resistance QTLs control the multiplication of Globodera pallida populations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mugniery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Plantard</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Annual Meeting of the COST 872</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Postojna, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752254v1</w:t>
+                <w:t xml:space="preserve">hal-02751542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How different allelic combinations at resistance QTLs control the multiplication of Globodera pallida populations?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Durability of resistance to Globodera pallida from Solanum vernei, S. spegazzinii and S. sparsipilum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mugniery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Annual Meeting of the COST 872</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Postojna, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751542v1</w:t>
+                <w:t xml:space="preserve">hal-02752254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The combination of resistance alleles at a major and minor effect QTLs confers a broad spectrum resistance to Globodera pallida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawad Aarrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Rouaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6911,303 +6911,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of genomic information in a program of sustainable resistance to Globodera pallida</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Two resistance QTLs display induced and constitutive, as well as additive and epistatic effects, on transcription of defense-related genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Conto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Annual Meeting COST 872</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, La Colle-sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752126v1</w:t>
+                <w:t xml:space="preserve">hal-02753013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two resistance QTLs display induced and constitutive, as well as additive and epistatic effects, on transcription of defense-related genes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Use of genomic information in a program of sustainable resistance to Globodera pallida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mugniery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Annual Meeting COST 872</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, La Colle-sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753013v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude transcriptomique de la résistance quantitative de la pomme de terre au nématode à kyste Globoderra pallida : validation de TDFs et recherche de gènes candidats par Q-PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Conto Haby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7215,51 +7215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Scientifiques du DGAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Batz sur mer, France</w:t>
@@ -7288,64 +7288,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une sélection assistée par marqueurs chez la pomme de terre pour la résistance au nématode à kyste Globodera pallida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mugniery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7413,90 +7413,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'association de 2 QTL est nécessaire pour conférer une résistance de haut niveau et à large spectre au nématode à kyste G. pallida chez la pomme de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mugniery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7538,77 +7538,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The synergic action of two resistance QTls originating from Solanum sparsipilum is required to enclose Globodera pallida juveniles in a necrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mugniery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7702,51 +7702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mugniery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7782,277 +7782,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of molecular markers to detect clones bearing QTLs derived from Solanum sparsipilum and Solanum spegazzinii conferring resistance to potato cyst nematode Globodera pallida</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">QTLs for resistance to the cyst nematode Globodera pallida, deriving from Solanum sparsipilum mapped in resistance gene clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mugniery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Quéré</w:t>
+                <w:t xml:space="preserve">Daniel Ellisèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Solanaceae Genome Workshop 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761893v1</w:t>
+                <w:t xml:space="preserve">hal-02763266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTLs for resistance to the cyst nematode Globodera pallida, deriving from Solanum sparsipilum mapped in resistance gene clusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Caromel</w:t>
+                <w:t xml:space="preserve">Use of molecular markers to detect clones bearing QTLs derived from Solanum sparsipilum and Solanum spegazzinii conferring resistance to potato cyst nematode Globodera pallida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mugniery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ellisèche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Andrzejewski</w:t>
+                <w:t xml:space="preserve">Josiane Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Solanaceae Genome Workshop 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763266v1</w:t>
+                <w:t xml:space="preserve">hal-02761893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potato cultivars identification using molecular markers</w:t>
               </w:r>
@@ -8064,51 +8064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moisan-Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Hingrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2000, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8172,64 +8172,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bazanté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genome VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1998, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8306,51 +8306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Julier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Eucarpia meeting of the group medicago</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, BRNO, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8375,64 +8375,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of flow-cytometer in breeding Festuca X Lolium hybrids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Grassland Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Winnipeg-Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8470,90 +8470,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific gene flow as a component of risk assessment for transgenic brassicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Crucifer genetics workshop. ISHS Symposium on Brassicas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1994, Lisboa, Portugal</w:t>
@@ -8595,90 +8595,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk assessment of outcrossing of oilseed rape to related species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucarpia workshop on Brassica rapa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1995, Helsingar, Denmark</w:t>
@@ -8720,90 +8720,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific gene flow as a component of risk assessment for transgenic Brassicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Crucifer genetics workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1994, Lisboa, Portugal</w:t>
@@ -8845,64 +8845,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytogenetique et marqueurs moleculaires pour l'analyse des genomes de Cruciferes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8966,51 +8966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9059,333 +9059,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escape of engineered genes from rapeseed to wild Brassiceae</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Isozyme nomenclature for eight enzyme systems in three Brassica species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Arus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Valee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop protection conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">8. International Rapeseed Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1991, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02847062v1</w:t>
+                <w:t xml:space="preserve">hal-02775902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isozyme nomenclature for eight enzyme systems in three Brassica species.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Escape of engineered genes from rapeseed to wild Brassiceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Danielou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Darmency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Valee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Rapeseed Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1991, Saskatoon, Canada</w:t>
+              <w:t xml:space="preserve">Crop protection conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02775902v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02847062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk assessment of gene transfer from transgenic rapeseed to wild species in optimal conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Botterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9436,77 +9436,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific hybrids between a transgenic rapeseed and wild species: cytogenetical, isoenzymatical and molecular characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Botterman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9570,64 +9570,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire "Meribel 91"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, Meribel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9697,51 +9697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre de Ressources Biologiques BrACySol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Tiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9773,277 +9773,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and validation of reference genes for normalization of transcripts levels in roots of potatoes infected by nematodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+                <w:t xml:space="preserve">Molecular marker development for introgression of nematode resistance in potato breeding programs: exploitation of [i]solanum spegazzinii[/i] resistance source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Congrès de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. 2012</w:t>
+              <w:t xml:space="preserve">9. Solanaceae Conference (SOL2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Neuchâtel, Switzerland. 2012, SOL 2012: From the Bench to Innovative Applications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208737v1</w:t>
+                <w:t xml:space="preserve">hal-01208704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular marker development for introgression of nematode resistance in potato breeding programs: exploitation of [i]solanum spegazzinii[/i] resistance source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Josiane Quéré</w:t>
+                <w:t xml:space="preserve">Identification and validation of reference genes for normalization of transcripts levels in roots of potatoes infected by nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Castro Quezada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Aarrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Solanaceae Conference (SOL2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Neuchâtel, Switzerland. 2012, SOL 2012: From the Bench to Innovative Applications</w:t>
+              <w:t xml:space="preserve">5. Congrès de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208704v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10087,51 +10087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Garry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Hingrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bozec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10194,90 +10194,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgénic oilseed rape.How to Assess the risk of outcrossing to wild relatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10351,77 +10351,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gène GpaV de résistance aux nématodes chez les solanacées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Speck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10469,77 +10469,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gène GpaV de résistance aux nématodes chez les Solanacées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawad Aarrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10645,51 +10645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10765,64 +10765,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-breeding lines for the creation of potato varieties resistant to late blight and cyst nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Département Bap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11039,51 +11039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dantec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.houu8356" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984197v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leuenberger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Lebas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Cann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04794-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04615219v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leuenberger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Kumar Sharma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mclean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pell&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1384401" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454946v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779961v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449297v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Hingrat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouchek-Mechiche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13691" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181808v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art10" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Eoche-Bosy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S Neveux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dewaegeneire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/t739-bg56" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297166v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-018-9358-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313716v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905321v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01838" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288009v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319986v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-018-9383-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dantec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souchet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472109676217473E12" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603508v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634573v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287159v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208610v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Danan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8a3r-m431" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208608v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carpentier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Hamel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moffett" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-87" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02617.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603722v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Hingrat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abd-Elgawad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molinari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abd-El-Kareem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kabeil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208614v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924672v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carpentier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fouville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00769.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208618v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647978v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646089v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/esze-gp58" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664774v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660975v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rulliat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0217" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659026v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654200v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Jolivet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G07-015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658411v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Kouassi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fouville" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0173-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQ8LN5N5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682177v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Kaoussi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sobczak" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600062v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moisan-Thi&#233;ry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dessenne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perramant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02742376" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5JPF8KCZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675626v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrzejewski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674547v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ellis&#232;che" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692931v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Elliss&#232;che" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691335v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885806v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Crochemore" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huyghe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Durand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Julier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691739v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685946v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Crochemore" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711121v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Margale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Primard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708790v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703122v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707143v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Danielou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754859v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332575v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Castro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Aarrouf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Berges" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462645v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Castro Quezada" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751896v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752254v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751542v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757105v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lama" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752126v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753013v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claverie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Conto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758296v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Conto Haby" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754496v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750796v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764137v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829173v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jolivet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761893v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763266v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ellis&#232;che" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763930v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837061v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lallemand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lem" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bazant&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764779v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835272v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839634v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776920v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775359v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774377v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773734v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vall&#233;e" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847062v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775902v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772179v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Botterman" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Greef" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773761v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779509v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803883v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208737v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208704v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lesage" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842918v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844234v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332487v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Speck" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462743v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Speck" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924679v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799028v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Bap" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asirpa (analyse Socio&#8208;&#233;conomique Des Impacts de La Recherche Publique Agronomique)" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dantec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.houu8356" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984197v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leuenberger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Lebas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Cann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04794-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454946v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04615219v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leuenberger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Kumar Sharma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mclean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pell&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1384401" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449297v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Hingrat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouchek-Mechiche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13691" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181808v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art10" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Eoche-Bosy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S Neveux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dewaegeneire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/t739-bg56" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297166v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-018-9358-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01838" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313716v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319986v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-018-9383-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dantec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souchet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472109676217473E12" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603508v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634573v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287159v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208608v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carpentier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Hamel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moffett" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-87" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208639v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02617.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Danan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8a3r-m431" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603722v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Hingrat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abd-Elgawad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molinari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abd-El-Kareem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kabeil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208614v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924672v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carpentier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fouville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00769.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208618v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647978v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646089v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/esze-gp58" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664774v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660975v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rulliat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0217" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659026v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654200v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Jolivet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G07-015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658411v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Kouassi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fouville" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0173-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQ8LN5N5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682177v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Kaoussi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sobczak" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600062v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moisan-Thi&#233;ry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dessenne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perramant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02742376" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5JPF8KCZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675626v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrzejewski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674547v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ellis&#232;che" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691335v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692931v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Elliss&#232;che" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691739v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885806v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Crochemore" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huyghe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Durand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Julier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685946v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Crochemore" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711121v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Margale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Primard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708790v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703122v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707143v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Danielou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754859v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332575v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Castro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Aarrouf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Berges" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462645v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Castro Quezada" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751896v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751542v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752254v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757105v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lama" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753013v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claverie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Conto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752126v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758296v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Conto Haby" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754496v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750796v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764137v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829173v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jolivet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763266v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ellis&#232;che" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761893v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763930v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837061v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lallemand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lem" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bazant&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764779v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835272v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839634v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776920v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775359v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774377v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773734v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vall&#233;e" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775902v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847062v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772179v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Botterman" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Greef" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773761v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779509v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803883v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208704v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lesage" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208737v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842918v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844234v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332487v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Speck" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462743v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Speck" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924679v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799028v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Bap" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asirpa (analyse Socio&#8208;&#233;conomique Des Impacts de La Recherche Publique Agronomique)" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>