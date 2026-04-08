--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -187,325 +187,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcer le sentiment d’efficacité personnelle des futurs professeurs des écoles via la littérature jeunesse</w:t>
+                <w:t xml:space="preserve">Tirer profit des langues de la maison pour l’enseignement-apprentissage de l’anglais dans le second degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Langues Modernes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13uv7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056845v1</w:t>
+                <w:t xml:space="preserve">hal-05088586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tirer profit des langues de la maison pour l’enseignement-apprentissage de l’anglais dans le second degré</w:t>
+                <w:t xml:space="preserve">Renforcer le sentiment d’efficacité personnelle des futurs professeurs des écoles via la littérature jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13uv7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05088586v1</w:t>
+                <w:t xml:space="preserve">hal-05056845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise de risque comme système heuristique enseignants/élèves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Wow ! », l’émerveillement dans la classe de langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, La prise de risque : enjeux / Risk-taking: challenges, 44, pp.87-107</w:t>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129108v1</w:t>
+                <w:t xml:space="preserve">hal-05108442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Wow ! », l’émerveillement dans la classe de langue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La prise de risque comme système heuristique enseignants/élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Rémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40</w:t>
+              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, La prise de risque : enjeux / Risk-taking: challenges, 44, pp.87-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108442v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les (futurs) professeurs des écoles à l'enseignement/apprentissage des langues via la littérature jeunesse</w:t>
               </w:r>
@@ -724,51 +724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Necker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Rémon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 41, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1094,165 +1094,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du novice à l’expert: représentations identitaires Du novice à l'expert: représentations identitaires</w:t>
+                <w:t xml:space="preserve">Du novice à l'expert : représentations identitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2017, Focus sur l’enseignant.e / Focus on the teacher, 29, pp.99-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897381v1</w:t>
+                <w:t xml:space="preserve">hal-04035043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du novice à l'expert : représentations identitaires</w:t>
+                <w:t xml:space="preserve">Du novice à l’expert: représentations identitaires Du novice à l'expert: représentations identitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Focus sur l’enseignant.e / Focus on the teacher, 29, pp.99-115</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035043v1</w:t>
+                <w:t xml:space="preserve">hal-03897381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1270,51 +1270,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Empathy Awareness in Teacher Education and Classroom Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Rémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1352,51 +1352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilisation à l’empathie durable dans la formation des enseignants et les pratiques en classe de langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Rémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1428,234 +1428,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lord of the programmes sur l'enseignement des LCE à l'école : un escape game au service de le connaissance des textes institutionnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
+                <w:t xml:space="preserve">Relation pédagogique entre enseignants de langue novices et élèves, autour du partage culturel et émotionnel, en tant que contribution à la construction de la professionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Rémon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31e Congrès RANACLES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">DILTEC la relation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DILTEC; Université Sorbonne Nouvelle, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069025v1</w:t>
+                <w:t xml:space="preserve">halshs-04809155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation pédagogique entre enseignants de langue novices et élèves, autour du partage culturel et émotionnel, en tant que contribution à la construction de la professionnalité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lord of the programmes sur l'enseignement des LCE à l'école : un escape game au service de le connaissance des textes institutionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Rémon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DILTEC la relation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DILTEC; Université Sorbonne Nouvelle, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">31e Congrès RANACLES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04809155v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux frontières de l'anticipable : les meilleurs moments comme pivots dans l'agir des enseignants de langue débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Rémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Necker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1706,51 +1706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignants débutants face à l’inanticipable : les “meilleurs moments d‘enseignement” comme points de bascule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Rémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Necker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2097,165 +2097,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“EmoDERE, an iterative model of reflection for the development of novice EFL teachers' professional identity”</w:t>
+                <w:t xml:space="preserve">EmoDERE, an iterative model of reflection for the development of novice EFL teachers' professional identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI Congreso Internacional sobre Lenguas Extranjeras, comunicación y cultura WEFLA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Holguin, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897403v1</w:t>
+                <w:t xml:space="preserve">hal-04724970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EmoDERE, an iterative model of reflection for the development of novice EFL teachers' professional identity</w:t>
+                <w:t xml:space="preserve">“EmoDERE, an iterative model of reflection for the development of novice EFL teachers' professional identity”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI Congreso Internacional sobre Lenguas Extranjeras, comunicación y cultura WEFLA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Holguin, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724970v1</w:t>
+                <w:t xml:space="preserve">hal-03897403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video-training and well-being of novice teachers of English</w:t>
               </w:r>
@@ -4008,51 +4008,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A1E5316"/>
+    <w:nsid w:val="0916BE74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4239,51 +4239,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-claire-lemarchand-chauvin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5652-5776" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/262564548" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056845v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088586v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uv7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129108v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108442v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724960v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724915v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240711v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Necker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724949v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03942008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897373v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.535" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208102001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897381v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04035043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza-Jamann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809155v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630330v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585753v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724961v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897402v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724968v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897403v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724967v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724971v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Josse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Degez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Grosvenor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656477v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365310v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Yousfi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897386v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lemoine Bresson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724952v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897363v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02321019v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tardieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75438-3_23" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897377v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01790662v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04012435v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA030111" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-claire-lemarchand-chauvin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5652-5776" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/262564548" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088586v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uv7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056845v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108442v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129108v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724960v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724915v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240711v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Necker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724949v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03942008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897373v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.535" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208102001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04035043v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897381v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza-Jamann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630330v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585753v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724961v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897402v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724968v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724970v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897403v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724967v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724971v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Josse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Degez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Grosvenor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656477v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365310v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Yousfi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897386v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lemoine Bresson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724952v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897363v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02321019v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tardieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75438-3_23" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897377v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01790662v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04012435v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA030111" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>