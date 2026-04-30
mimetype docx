--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -2097,165 +2097,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EmoDERE, an iterative model of reflection for the development of novice EFL teachers' professional identity</w:t>
+                <w:t xml:space="preserve">“EmoDERE, an iterative model of reflection for the development of novice EFL teachers' professional identity”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI Congreso Internacional sobre Lenguas Extranjeras, comunicación y cultura WEFLA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Holguin, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724970v1</w:t>
+                <w:t xml:space="preserve">hal-03897403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“EmoDERE, an iterative model of reflection for the development of novice EFL teachers' professional identity”</w:t>
+                <w:t xml:space="preserve">EmoDERE, an iterative model of reflection for the development of novice EFL teachers' professional identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI Congreso Internacional sobre Lenguas Extranjeras, comunicación y cultura WEFLA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Holguin, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897403v1</w:t>
+                <w:t xml:space="preserve">hal-04724970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video-training and well-being of novice teachers of English</w:t>
               </w:r>
@@ -4008,51 +4008,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0916BE74"/>
+    <w:nsid w:val="2E7E6A41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4239,51 +4239,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-claire-lemarchand-chauvin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5652-5776" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/262564548" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088586v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uv7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056845v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108442v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129108v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724960v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724915v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240711v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Necker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724949v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03942008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897373v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.535" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208102001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04035043v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897381v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza-Jamann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630330v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585753v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724961v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897402v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724968v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724970v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897403v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724967v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724971v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Josse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Degez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Grosvenor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656477v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365310v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Yousfi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897386v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lemoine Bresson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724952v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897363v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02321019v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tardieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75438-3_23" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897377v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01790662v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04012435v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA030111" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-claire-lemarchand-chauvin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5652-5776" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/262564548" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088586v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uv7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056845v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108442v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129108v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724960v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724915v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240711v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Necker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724949v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03942008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897373v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.535" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208102001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04035043v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897381v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza-Jamann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630330v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585753v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724961v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897402v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724968v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897403v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724967v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724971v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Josse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Degez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Grosvenor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656477v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365310v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Yousfi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897386v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lemoine Bresson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724952v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897363v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02321019v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tardieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75438-3_23" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897377v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01790662v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04012435v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA030111" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>