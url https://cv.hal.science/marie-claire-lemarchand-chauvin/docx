--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1264,191 +1264,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Empathy Awareness in Teacher Education and Classroom Practices</w:t>
+                <w:t xml:space="preserve">Sensibilisation à l’empathie durable dans la formation des enseignants et les pratiques en classe de langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Rémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference: language education for sustainable development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, English Department, University of Münster ; Organisers: Dr. Ricardo Römhild &amp; Prof. Dr. Frauke Matz, Mar 2025, Münster (DE), Germany</w:t>
+              <w:t xml:space="preserve">POCLANDE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, POCLANDE; EA 739 Dipralang, Nov 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129187v1</w:t>
+                <w:t xml:space="preserve">hal-05374647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilisation à l’empathie durable dans la formation des enseignants et les pratiques en classe de langue</w:t>
+                <w:t xml:space="preserve">Sustainable Empathy Awareness in Teacher Education and Classroom Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Rémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POCLANDE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, POCLANDE; EA 739 Dipralang, Nov 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference: language education for sustainable development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, English Department, University of Münster ; Organisers: Dr. Ricardo Römhild &amp; Prof. Dr. Frauke Matz, Mar 2025, Münster (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374647v1</w:t>
+                <w:t xml:space="preserve">hal-05129187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation pédagogique entre enseignants de langue novices et élèves, autour du partage culturel et émotionnel, en tant que contribution à la construction de la professionnalité</w:t>
               </w:r>
@@ -1510,217 +1510,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04809155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lord of the programmes sur l'enseignement des LCE à l'école : un escape game au service de le connaissance des textes institutionnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
+                <w:t xml:space="preserve">Aux frontières de l'anticipable : les meilleurs moments comme pivots dans l'agir des enseignants de langue débutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Rémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory Miras</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Necker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31e Congrès RANACLES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">SAES 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069025v1</w:t>
+                <w:t xml:space="preserve">hal-04630330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux frontières de l'anticipable : les meilleurs moments comme pivots dans l'agir des enseignants de langue débutants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Rémon</w:t>
+                <w:t xml:space="preserve">Lord of the programmes sur l'enseignement des LCE à l'école : un escape game au service de le connaissance des textes institutionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Necker</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAES 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, NANCY, France</w:t>
+              <w:t xml:space="preserve">31e Congrès RANACLES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630330v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignants débutants face à l’inanticipable : les “meilleurs moments d‘enseignement” comme points de bascule</w:t>
               </w:r>
@@ -1959,165 +1959,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“The contruction of pre-service teachers’professional identity: a corpus-based analysis”</w:t>
+                <w:t xml:space="preserve">The contruction of pre-service teachers’professional identity: a corpus-based analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALC 2022</w:t>
+              <w:t xml:space="preserve">15th Teaching and Language Corpora (TaLC) Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897402v1</w:t>
+                <w:t xml:space="preserve">hal-04724968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contruction of pre-service teachers’professional identity: a corpus-based analysis</w:t>
+                <w:t xml:space="preserve">“The contruction of pre-service teachers’professional identity: a corpus-based analysis”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Teaching and Language Corpora (TaLC) Conference 2022</w:t>
+              <w:t xml:space="preserve">TALC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724968v1</w:t>
+                <w:t xml:space="preserve">hal-03897402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“EmoDERE, an iterative model of reflection for the development of novice EFL teachers' professional identity”</w:t>
               </w:r>
@@ -2442,277 +2442,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révolugram : gamifier la grammaire</w:t>
+                <w:t xml:space="preserve">Révolugram : Gamifier la grammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Degez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rowan Grosvenor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment / pourquoi enseigner la grammaire/linguistique anglaise aux LLCER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">, Hélène Josse; François Labatut; Aliyah Morgenstern, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02320833v1</w:t>
+                <w:t xml:space="preserve">hal-01656477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révolugram : Gamifier la grammaire</w:t>
+                <w:t xml:space="preserve">Révolugram : gamifier la grammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Degez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rowan Grosvenor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rowan Grosvenor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment / pourquoi enseigner la grammaire/linguistique anglaise aux LLCER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hélène Josse; François Labatut; Aliyah Morgenstern, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656477v1</w:t>
+                <w:t xml:space="preserve">halshs-02320833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What happens when usage-based teaching does not seem to apply.</w:t>
               </w:r>
@@ -4008,51 +4008,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E7E6A41"/>
+    <w:nsid w:val="066BC60A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4239,51 +4239,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-claire-lemarchand-chauvin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5652-5776" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/262564548" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088586v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uv7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056845v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108442v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129108v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724960v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724915v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240711v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Necker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724949v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03942008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897373v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.535" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208102001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04035043v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897381v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza-Jamann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630330v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585753v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724961v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897402v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724968v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897403v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724967v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724971v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Josse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Degez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Grosvenor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656477v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365310v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Yousfi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897386v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lemoine Bresson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724952v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897363v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02321019v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tardieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75438-3_23" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897377v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01790662v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04012435v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA030111" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-claire-lemarchand-chauvin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5652-5776" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/262564548" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088586v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uv7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056845v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108442v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129108v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724960v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724915v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240711v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Necker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724949v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03942008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897373v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.535" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208102001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04035043v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897381v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374647v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630330v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069025v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza-Jamann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585753v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724961v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724968v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897403v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724967v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724971v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656477v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Josse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Degez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Grosvenor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320833v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365310v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Yousfi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897386v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lemoine Bresson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724952v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897363v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02321019v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tardieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75438-3_23" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897377v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01790662v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04012435v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA030111" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>