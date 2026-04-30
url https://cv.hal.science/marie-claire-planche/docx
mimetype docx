--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -895,1239 +895,1239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02342419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mise en scène du tragique racinien dans les éditions illustrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Planche-Touron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coulisses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (42), pp.69-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/coulisses.688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02342402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Talma, un acteur en son temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (7), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.6470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02933870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une symétrie désordonnée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.7683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02933869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les arts visuels et leurs savants sujets : la culture littéraire des artistes autour de Tristan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Tristan L'Hermite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, XXXII, pp.39-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-4017-5.p.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02342435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques de Sève un dessinateur pour le livre à figures au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle revue des livres anciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (4), pp.13-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02480667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste-Marie Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histara les comptes rendus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02933871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Noyau et l’écorce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histara les comptes rendus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02933873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand Versailles était meublé d’argent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histara les comptes rendus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02933874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’Extrême-Orient et d’Occident, le livre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.4506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02933875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’oeil de Diderot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.3652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02933876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’usage de la lettre dans la gravure d’illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02342445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre entre Saône et Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.2159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02933880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tréteaux du collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.3205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02933879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les caprices du ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.3545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02933878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du sublime en peinture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.1588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02933881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques de Sève illustrateur du théâtre de Jean Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...1157 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Planche-Touron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 37 (1), pp.513-535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3046,165 +3046,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02342438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le décor dans L’histoire naturelle de Buffon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'héritage de Buffon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Dijon, France. pp.111-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02342467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sens et poésie des peintures de vanités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les vanités : esthétique et morale, ou les dédales du sens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Claude Laborie, 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02933895v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02342467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décor et ornement dans l’Histoire naturelle de Buffon</w:t>
               </w:r>
@@ -4868,51 +4868,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E54DF9F7"/>
+    <w:nsid w:val="316CBA11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5099,51 +5099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-claire-planche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7644-1281" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124021336" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/124021336" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000355138659" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-textimage.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elettra.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683784v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Planche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.055.0469" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.109.0053" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195581v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.107.0177" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342486v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.204.0647" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342409v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342414v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933870v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.6470" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342402v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Planche-Touron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coulisses.688" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933869v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.7683" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342435v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4017-5.p.0039" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933871v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933874v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933875v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.4506" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342445v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933876v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.3652" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933880v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.2159" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.3205" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.3545" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933881v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.1588" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342406v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dhs.2005.2691" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933882v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.789" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597314v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195589v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11982-1.p.0111" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342453v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342416v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933890v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342426v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4104-2.p.0349" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933894v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342438v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933895v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342467v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933897v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933899v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342404v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.decl.2004.01.0629" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342469v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.2005.1115" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933905v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342471v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933917v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933918v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342399v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/action/showBook?doi=10.1484%2FM.STSA-EB.5.107067&amp;amp;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.STSA-EB.5.107067" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342478v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503544953-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04549271v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15272-28400-nouveau-theme-auteur-par-auteur-ecg-2024-edition-2025-9782340087651.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342484v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/arts-et-histoire-de-l-art/688-pierre-guerin-1774-1833-9782364413436.html?search_query=guerin&amp;amp;results=2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342449v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/gadge_1950-974x_2016_num_14_1_1184?q=marie-claire+planche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gadge.2016.1184" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342430v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342461v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342465v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342474v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342475v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02933857v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000DIJOL004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-claire-planche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7644-1281" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124021336" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/124021336" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000355138659" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-textimage.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elettra.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683784v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Planche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.055.0469" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.109.0053" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195581v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.107.0177" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342486v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.204.0647" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342409v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342414v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Planche-Touron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coulisses.688" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933870v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.6470" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933869v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.7683" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342435v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4017-5.p.0039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933871v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933874v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933875v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.4506" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933876v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.3652" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933880v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.2159" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.3205" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.3545" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933881v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.1588" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342406v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dhs.2005.2691" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933882v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.789" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597314v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195589v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11982-1.p.0111" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342453v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342416v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933890v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342426v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4104-2.p.0349" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933894v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342438v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342467v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933895v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933897v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933899v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342404v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.decl.2004.01.0629" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342469v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.2005.1115" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933905v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342471v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933917v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933918v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342399v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/action/showBook?doi=10.1484%2FM.STSA-EB.5.107067&amp;amp;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.STSA-EB.5.107067" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342478v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503544953-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04549271v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15272-28400-nouveau-theme-auteur-par-auteur-ecg-2024-edition-2025-9782340087651.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342484v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/arts-et-histoire-de-l-art/688-pierre-guerin-1774-1833-9782364413436.html?search_query=guerin&amp;amp;results=2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342449v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/gadge_1950-974x_2016_num_14_1_1184?q=marie-claire+planche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gadge.2016.1184" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342430v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342461v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342465v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342474v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342475v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02933857v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000DIJOL004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>