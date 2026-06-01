--- v1 (2026-04-30)
+++ v2 (2026-06-01)
@@ -1598,178 +1598,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02933875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l’usage de la lettre dans la gravure d’illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02342445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’oeil de Diderot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8 (6), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.3652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58282/acta.3652⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02933876v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02342445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le livre entre Saône et Rhône</w:t>
               </w:r>
@@ -2761,657 +2761,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02933890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le théâtre de Jean Racine et les artistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’œil et la main : approche de la relation texte-image au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Leplatre, 2012, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02933894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Images et langage du corps racinien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dire le désordre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabienne Boissiéras, Apr 2009, Lyon, France. pp. 349-375, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-4104-2.p.0349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-4104-2.p.0349⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-02342426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature et exotisme dans l’illustration au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lumières et l'idée de nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Dijon, France. pp.223-243</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Olivier Leplatre, 2012, Lyon, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02342457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talma et le modèle antique dans les dessins de Pierre-Narcisse Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décors, costumes et accessoires dans le théâtre de la Révolution et de l'Empire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Vizille, France. pp.143-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Dijon, France. pp.223-243</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02342438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sens et poésie des peintures de vanités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les vanités : esthétique et morale, ou les dédales du sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Claude Laborie, 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Vizille, France. pp.143-159</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02933895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le décor dans L’histoire naturelle de Buffon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'héritage de Buffon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Dijon, France. pp.111-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Dijon, France. pp.111-125</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02342467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décor et ornement dans l’Histoire naturelle de Buffon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts et sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gérard Chazal, 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Claude Laborie, 2009, Lyon, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02933897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illustrer la tragédie, l’impossible représentation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l’art, de l’image et de l’édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ségolène Le Men, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gérard Chazal, 2008, Dijon, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02933899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Arcadie pastorale, un genre pictural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Astrée dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Marcoux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02933900v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02933899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos d’un tableau de Pierre-Narcisse Guérin, Andromaque et Pyrrhus</w:t>
               </w:r>
@@ -4868,51 +4868,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="316CBA11"/>
+    <w:nsid w:val="6FD7569D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5099,51 +5099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-claire-planche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7644-1281" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124021336" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/124021336" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000355138659" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-textimage.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elettra.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683784v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Planche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.055.0469" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.109.0053" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195581v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.107.0177" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342486v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.204.0647" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342409v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342414v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Planche-Touron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coulisses.688" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933870v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.6470" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933869v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.7683" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342435v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4017-5.p.0039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933871v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933874v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933875v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.4506" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933876v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.3652" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933880v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.2159" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.3205" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.3545" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933881v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.1588" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342406v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dhs.2005.2691" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933882v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.789" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597314v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195589v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11982-1.p.0111" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342453v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342416v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933890v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342426v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4104-2.p.0349" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933894v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342438v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342467v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933895v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933897v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933899v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342404v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.decl.2004.01.0629" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342469v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.2005.1115" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933905v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342471v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933917v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933918v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342399v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/action/showBook?doi=10.1484%2FM.STSA-EB.5.107067&amp;amp;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.STSA-EB.5.107067" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342478v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503544953-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04549271v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15272-28400-nouveau-theme-auteur-par-auteur-ecg-2024-edition-2025-9782340087651.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342484v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/arts-et-histoire-de-l-art/688-pierre-guerin-1774-1833-9782364413436.html?search_query=guerin&amp;amp;results=2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342449v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/gadge_1950-974x_2016_num_14_1_1184?q=marie-claire+planche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gadge.2016.1184" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342430v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342461v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342465v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342474v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342475v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02933857v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000DIJOL004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-claire-planche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7644-1281" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124021336" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/124021336" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000355138659" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-textimage.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elettra.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683784v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Planche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.055.0469" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.109.0053" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195581v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.107.0177" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342486v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.204.0647" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342409v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342414v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Planche-Touron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coulisses.688" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933870v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.6470" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933869v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.7683" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342435v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4017-5.p.0039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933871v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933874v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933875v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.4506" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342445v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933876v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.3652" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933880v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.2159" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.3205" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.3545" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933881v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.1588" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342406v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dhs.2005.2691" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933882v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.789" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597314v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195589v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11982-1.p.0111" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342453v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342416v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933890v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933894v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342426v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4104-2.p.0349" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342438v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933895v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342467v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933897v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342404v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.decl.2004.01.0629" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342469v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.2005.1115" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933905v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342471v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933917v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933918v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342399v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/action/showBook?doi=10.1484%2FM.STSA-EB.5.107067&amp;amp;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.STSA-EB.5.107067" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342478v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503544953-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04549271v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15272-28400-nouveau-theme-auteur-par-auteur-ecg-2024-edition-2025-9782340087651.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342484v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/arts-et-histoire-de-l-art/688-pierre-guerin-1774-1833-9782364413436.html?search_query=guerin&amp;amp;results=2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342449v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/gadge_1950-974x_2016_num_14_1_1184?q=marie-claire+planche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gadge.2016.1184" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342430v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342461v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342465v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342474v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342475v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02933857v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000DIJOL004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>