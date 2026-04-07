--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -475,1474 +475,1474 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ventre d’un petit poisson, rions ! Liminaires de recueils plaisants (XVe-XVIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Amazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Bichard Thomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions et Presses Universitaires de Reims (EPURE)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-37496-126-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël du Fail, Contes et discours d'Eutrapel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Bichard Thomine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2019, Textes de la Renaissance</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enthousiasmes, passions et émotions dans l’Europe moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Bichard Thomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Jacot Grapa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, 2018, Atlante. Revue d'études romanes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mépris de la cour : la littérature anti-aulique en Europe (XVIe-XVIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tarrête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Thomine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sorbonne Université Presses, 35, 330 p., 2018, Cahiers V. L. Saulnier, 979-10-231-0590-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/XAVA2592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paroles dégelées. Propos de l’Atelier XVIᵉ siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vân Dung Le Flanchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Réach-Ngô</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Bichard Thomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2016, 978-2-8124-3419-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3419-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contes et discours bigarrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Thomine-Bichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université Paris-Sorbonne, 28, 240 p., 2011, Cahiers V. L. Saulnier, 978-2-84050-748-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/AWDA3651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabelais burlesque ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Bichard Thomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Garnier; Claude La Charité; Romain Menini; Anne-Pascale Pouey-Mounou; Anne Réach-Ngô; Trung Tran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narrations fabuleuses. Mélanges offerts à Mireille Huchon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figurations de l'auteur (ou du locuteur) au seuil des recueils plaisants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Bichard Thomine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tiphaine Rolland; Romain Weber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ventre d'un petit poisson, rions ! Liminaires de recueils plaisants (XVe-XVIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Héritages critiques (14), Presses de l'université de Reims, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facéties fin de siècle : le Recueil de plusieurs plaisantes nouvelles, apophtegmes et recreations diverses publié à Anvers par Antoine Tyron en 1578 et les Contes et Discours d'Eutrapel de Noël Du Fail (1585)</w:t>
+                <w:t xml:space="preserve">Préface de la réédition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Bichard Thomine</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives facétieuses et esprit de connivence dans la première modernité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, 2021</w:t>
+              <w:t xml:space="preserve">Redonner voix à 'L'Heptaméron' de Marguerite de Navarre. Réédition des 'Cahiers Textuel' n°10 et n°29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460646v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface de la réédition</w:t>
+                <w:t xml:space="preserve">Du latin à l’italien, du latin au français. Quelques appropriations facétieuses chez Guichardin et Du Fail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Bichard Thomine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nora Viet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redonner voix à 'L'Heptaméron' de Marguerite de Navarre. Réédition des 'Cahiers Textuel' n°10 et n°29</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, 2021</w:t>
+              <w:t xml:space="preserve">Traduire le mot d’esprit. Pour une géographie du rire à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469403v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du latin à l’italien, du latin au français. Quelques appropriations facétieuses chez Guichardin et Du Fail</w:t>
+                <w:t xml:space="preserve">Pantagruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Bichard Thomine</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nora Viet. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Monferran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernd Renner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traduire le mot d’esprit. Pour une géographie du rire à la Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, 2021</w:t>
+              <w:t xml:space="preserve">A Companion to François Rabelais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460651v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pantagruel</w:t>
+                <w:t xml:space="preserve">Facéties fin de siècle : le Recueil de plusieurs plaisantes nouvelles, apophtegmes et recreations diverses publié à Anvers par Antoine Tyron en 1578 et les Contes et Discours d'Eutrapel de Noël Du Fail (1585)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Bichard Thomine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Bernd Renner. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Companion to François Rabelais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brill, 2021</w:t>
+              <w:t xml:space="preserve">Perspectives facétieuses et esprit de connivence dans la première modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469366v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mépris de la cour : la littérature anti-aulique en Europe (XVIe-XVIIe siècles). Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarrête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Thomine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mépris de la cour : la littérature anti-aulique en Europe (XVIe-XVIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, Sorbonne Université Presses, pp.7-8, 2018, Cahiers V. L. Saulnier, 979-10-231-0590-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70551/IKUL4179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La retraite rustique chez Noël Du Fail et Olivier de Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Bichard Thomine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Ferrer; Olivier Millet; Alexandre Tarrête. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Renaissance au grand large. Mélanges en l’honneur de Frank Lestringant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Gournay et la langue d'Amyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Bichard Thomine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Frazier; Olivier Guerrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La langue de Jacques Amyot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des « propos de table »?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Thomine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Claire Thomine-Bichard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contes et discours bigarrés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, Presses de l'Université Paris-Sorbonne, pp.209-224, 2011, Cahiers V. L. Saulnier, 978-2-84050-748-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70551/PGUL5550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414087v1</w:t>
-              </w:r>
-[...606 lines deleted...]
-                <w:t xml:space="preserve">hal-05414096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1973,64 +1973,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie d'Agrégation 2021 (Agrégations de Lettres), Marguerite de Navarre, 'L'Heptaméron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Bichard Thomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2093,64 +2093,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mépris de la cour : l’inspiration anti-aulique en Europe (XVIe-XVIIe siècles), actes du colloque international V. L. Saulnier des 24 et 25 mars 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Bichard Thomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarrête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mépris de la cour : l’inspiration anti-aulique en Europe (XVIe-XVIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cahiers V.L.Saulnier (35), Sorbonne Université Presses, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2220,77 +2220,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La facétie sur les tréteaux : XVe - XVIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bistagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Thomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Amazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2493,51 +2493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bichard Thomine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460635v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460631v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312590v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469359v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460639v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lardon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469429v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460646v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469403v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Ferguson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460651v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Monferran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05048055v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrebonne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarr&#234;te" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Thomine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IKUL4179" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460656v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460663v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05414087v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PGUL5550" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882276v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rolland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Weber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Amazan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dominique" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100526990" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460595v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Maria Cederna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacot Grapa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05154317v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XAVA2592" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Dung Le Flanchec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Montagne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05414096v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Thomine-Bichard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/AWDA3651" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469483v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372361v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bistagne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.14075" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bichard Thomine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460635v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460631v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312590v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469359v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882276v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rolland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Weber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Amazan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dominique" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100526990" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469461v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460595v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Maria Cederna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacot Grapa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05154317v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrebonne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarr&#234;te" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Thomine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XAVA2592" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003660v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Dung Le Flanchec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Montagne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05414096v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Thomine-Bichard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/AWDA3651" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460639v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lardon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469403v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Ferguson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469366v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Monferran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460646v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05048055v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IKUL4179" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460656v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05414087v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PGUL5550" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469483v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372361v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bistagne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.14075" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>