--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (126)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (125)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -308,8730 +308,8708 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivated information acquisition and social norm formation</w:t>
+                <w:t xml:space="preserve">Metacognition biases information seeking in assessing ambiguous news</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugen Dimant</w:t>
+                <w:t xml:space="preserve">Valentin Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Galeotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+                <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 167, pp.104778. </w:t>
+              <w:t xml:space="preserve">Communications Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (122), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2024.104778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44271-024-00170-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740082v1</w:t>
+                <w:t xml:space="preserve">hal-04848999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trust and social preferences in times of acute health crisis</w:t>
+                <w:t xml:space="preserve">Motivated Information Acquisition and Social Norm Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fortuna Casoria</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Eugen Dimant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2307/48777885⟩</w:t>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 167, pp.104778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2024.104778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974756v1</w:t>
+                <w:t xml:space="preserve">hal-04199140v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivated Information Acquisition and Social Norm Formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabio Galeotti</w:t>
+                <w:t xml:space="preserve">Mindfulness Training, Cognitive Performance and Stress Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Charness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2024.104778⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 217, pp.207-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2023.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199140v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199093v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mindfulness Training, Cognitive Performance and Stress Reduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Bihan</w:t>
+                <w:t xml:space="preserve">Motivated information acquisition and social norm formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Dimant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2023.10.027⟩</w:t>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 167, pp.104778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2024.104778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199093v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metacognition biases information seeking in assessing ambiguous news</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Guigon</w:t>
+                <w:t xml:space="preserve">Trust and social preferences in times of acute health crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fortuna Casoria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2 (122), </w:t>
+              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 154, pp.5-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44271-024-00170-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2307/48777885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848999v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Norms: Direct Evidence of Parental Transmission</w:t>
+                <w:t xml:space="preserve">Dishonesty as a collective‐risk social dilemma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thijs Brouwer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabio Galeotti</w:t>
+                <w:t xml:space="preserve">Shuguang Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Economic Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 133 (650), pp.872-887. </w:t>
+              <w:t xml:space="preserve">Economic Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (1), pp.223-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ej/ueac074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ecin.13171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793652v1</w:t>
+                <w:t xml:space="preserve">hal-04199012v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilt Aversion in (New) Games: Does Partners' Payoff Vulnerability Matter?</w:t>
+                <w:t xml:space="preserve">Teaching Norms: Direct Evidence of Parental Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Attanasi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Rimbaud</w:t>
+                <w:t xml:space="preserve">Thijs Brouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geb.2023.09.004⟩</w:t>
+              <w:t xml:space="preserve">The Economic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (650), pp.872-887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ej/ueac074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03620418v4</w:t>
+                <w:t xml:space="preserve">hal-03793652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dishonesty as a collective‐risk social dilemma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guilt Aversion in (New) Games: Does Partners' Payoff Vulnerability Matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Attanasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuguang Jiang</w:t>
+                <w:t xml:space="preserve">Claire Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Inquiry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (1), pp.223-241. </w:t>
+              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 142, pp.690-717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecin.13171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geb.2023.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199012v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03620418v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social construction of ignorance: Experimental evidence</w:t>
+                <w:t xml:space="preserve">The Way People Lie in Markets: Detectable vs. Deniable Lies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Soraperra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël van der Weele</w:t>
+                <w:t xml:space="preserve">Chloe Tergiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shaul Shalvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geb.2022.12.002⟩</w:t>
+              <w:t xml:space="preserve">Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69 (6), pp.3340-3357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/mnsc.2022.4526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369898v1</w:t>
+                <w:t xml:space="preserve">hal-04199035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Way People Lie in Markets: Detectable vs. Deniable Lies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Social Construction of Ignorance: Experimental Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Soraperra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël van der Weele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Tergiman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+                <w:t xml:space="preserve">Shaul Shalvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 69 (6), pp.3340-3357. </w:t>
+              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 138, pp.197-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1287/mnsc.2022.4526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geb.2022.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199035v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Social Construction of Ignorance: Experimental Evidence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël van der Weele</w:t>
+                <w:t xml:space="preserve">Les décideurs publics doivent pouvoir enclencher les progrès nécessaires en soulevant l’adhésion plus que la fronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bargain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gabuthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03899658v1</w:t>
+                <w:t xml:space="preserve">hal-03855177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les décideurs publics doivent pouvoir enclencher les progrès nécessaires en soulevant l’adhésion plus que la fronde</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Masclet</w:t>
+                <w:t xml:space="preserve">Competition, Information, and the Erosion of Morals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Benistant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde.fr</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 204, pp.148-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2022.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855177v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition, Information, and the Erosion of Morals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabio Galeotti</w:t>
+                <w:t xml:space="preserve">Artificial Intelligence, Ethics, and Intergenerational Responsibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Klockmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia von Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 204, pp.148-163. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 203, pp.284-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2022.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2022.10.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03805532v1</w:t>
+                <w:t xml:space="preserve">hal-03778525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligence, Ethics, and Intergenerational Responsibility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alicia von Schenk</w:t>
+                <w:t xml:space="preserve">Peer effects, self-selection and dishonesty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Charroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 203, pp.284-317. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 200, pp.618-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2022.06.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2022.09.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03778525v1</w:t>
+                <w:t xml:space="preserve">hal-03712450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer effects, self-selection and dishonesty</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fortin</w:t>
+                <w:t xml:space="preserve">The Way People Lie in Markets: Detectable vs. Deniable Lies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Tergiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/mnsc.2022.4526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2022.06.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03712450v1</w:t>
+                <w:t xml:space="preserve">hal-03721456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Way People Lie in Markets: Detectable vs. Deniable Lies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economic and Political Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, A Special issue on Behavioral and Experimental Economics for Policy Making, 9 (1), pp. 1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721456v1</w:t>
+                <w:t xml:space="preserve">halshs-03200535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bubbles and incentives: an experiment on asset markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Straznicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic and Political Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, A Special issue on Behavioral and Experimental Economics for Policy Making, 9 (1), pp. 1-3</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.68-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20954816.2020.1839158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03200535v1</w:t>
+                <w:t xml:space="preserve">halshs-03033454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubbles and incentives: an experiment on asset markets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katerina Straznicka</w:t>
+                <w:t xml:space="preserve">Perceived social norm and behavior quickly adjusted to legal changes during the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fortuna Casoria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic and Political Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 190, pp. 54-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2021.07.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20954816.2020.1839158⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03033454v1</w:t>
+                <w:t xml:space="preserve">halshs-03335192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived social norm and behavior quickly adjusted to legal changes during the COVID-19 pandemic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabio Galeotti</w:t>
+                <w:t xml:space="preserve">Why Join a Team?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krista Saral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (11), pp.6629-7289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/mnsc.2020.3817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2021.07.030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03335192v1</w:t>
+                <w:t xml:space="preserve">halshs-03003653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the special issue on Behavioral and Experimental Economics for Policy Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic and Political Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Behavioral and Experimental Economics for Policy Making, 9 (1), pp.1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/20954816.2020.1837553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03504242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Join a Team?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Krista Saral</w:t>
+                <w:t xml:space="preserve">Fraud Deterrence Institutions Reduce Intrinsic Honesty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Galeotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Maggian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Economic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ej/ueab018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1287/mnsc.2020.3817⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03003653v1</w:t>
+                <w:t xml:space="preserve">halshs-03177810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraud Deterrence Institutions Reduce Intrinsic Honesty</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valeria Maggian</w:t>
+                <w:t xml:space="preserve">Exclusion and Reintegration in a Social Dilemma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Solda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Economic Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economic Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (1), pp. 120-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecin.12720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ej/ueab018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03177810v1</w:t>
+                <w:t xml:space="preserve">halshs-01888674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can shorter transfer chains and transparency reduce embezzlement?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Masclet</w:t>
+                <w:t xml:space="preserve">Unethical amnesia responds more to instrumental than to hedonic motives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Galeotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Saucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Behavioral Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1561/105.00000119⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (41), pp.25423 - 25428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2011291117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498354v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02952265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do measures of risk attitude in the laboratory predict behavior under risk in and outside of the laboratory?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Charness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Offerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 60, pp. 99-123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11166-020-09325-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02908109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback spillovers across tasks, self-confidence and competitiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritwik Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabanita Datta Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Games and Economic Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 123, pp.127-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geb.2020.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02908182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dishonesty is more affected by BMI status than by short-term changes in glucose</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can shorter transfer chains and transparency reduce embezzlement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedikt Hermann</w:t>
+                <w:t xml:space="preserve">Salvatore Di Falco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Magdalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-68291-w⟩</w:t>
+              <w:t xml:space="preserve">Review of Behavioral Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103-143, 7 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1561/105.00000119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02908166v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Always doing your best? Effort and performance in dynamic settings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dishonesty is more affected by BMI status than by short-term changes in glucose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Nicolaï</w:t>
+                <w:t xml:space="preserve">Eugenia Polizzi Di Sorrentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11238-020-09752-6⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-68291-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02521422v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02908166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous testosterone is associated with increased striatal response to audience effects during prosocial choices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Always doing your best? Effort and performance in dynamic settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Météreau</w:t>
+                <w:t xml:space="preserve">Nicolas Houy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Obeso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luigi Butera</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2020.104872⟩</w:t>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89 (3), pp.249-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-020-09752-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990573v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02521422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiguity and excuse-driven behavior in charitable giving</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Garcia</w:t>
+                <w:t xml:space="preserve">Endogenous testosterone is associated with increased striatal response to audience effects during prosocial choices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yansong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Massoni</w:t>
+                <w:t xml:space="preserve">Elise Météreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Obeso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Butera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2020.103412⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 122, pp.104872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2020.104872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548954v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unethical amnesia responds more to instrumental than to hedonic motives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Saucet</w:t>
+                <w:t xml:space="preserve">Ambiguity and excuse-driven behavior in charitable giving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124, pp.103412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2020.103412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2011291117⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02952265v1</w:t>
+                <w:t xml:space="preserve">hal-02548954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exclusion and Reintegration in a Social Dilemma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Solda</w:t>
+                <w:t xml:space="preserve">Motivated memory in dictator games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Saucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Inquiry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 117, pp. 250-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geb.2019.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecin.12720⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01888674v1</w:t>
+                <w:t xml:space="preserve">halshs-02193604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxation, redistribution and observability in social dilemmas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anca Mihut</w:t>
+                <w:t xml:space="preserve">Unethical Behavior and Group Identity in Contests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Benistant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpet.12350⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72, pp. 128-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joep.2019.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01930721v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02075334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements (non) éthiques et stratégies morales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neurocomputational mechanisms at play when weighing concerns for extrinsic rewards, moral values, and social image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Météreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Butera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.706.1021⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (6), pp.e3000283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02445185v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02193425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embezzlement and guilt aversion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Rimbaud</w:t>
+                <w:t xml:space="preserve">Taxation, redistribution and observability in social dilemmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel A Brent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Gangadharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Mihut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2019.02.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (5), pp.826-846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpet.12350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02073561v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01930721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doing bad to look good: Negative consequences of image concerns on pro-socal behavior</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportements (non) éthiques et stratégies morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 70 (6), pp. 945-966. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.706.0945⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 70 (6), pp. 1021-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.706.1021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02368407v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02445185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the special issue in honor of Professor Charles R. Plott</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Villeval</w:t>
+                <w:t xml:space="preserve">Embezzlement and guilt aversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Attanasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10683-019-09622-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 167, pp.409-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2019.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02284917v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02073561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender and Peer Effects on Performance in Social Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+                <w:t xml:space="preserve">Introduction to the special issue in honor of Professor Charles R. Plott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Gangadharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Noussair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2019.01.002⟩</w:t>
+              <w:t xml:space="preserve">Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (3), pp. 577-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10683-019-09622-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01989142v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02284917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fare-dodging in the lab and the moral cost of dishonesty</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabio Galeotti</w:t>
+                <w:t xml:space="preserve">Gender and Peer Effects on Performance in Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Economic Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-815857-9.00004-2⟩</w:t>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 113, pp. 207-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2019.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764269v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01989142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of status mobility and group identity on trust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Doing bad to look good: Negative consequences of image concerns on pro-socal behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Sorrapera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Suvorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Suchon</w:t>
+                <w:t xml:space="preserve">Jeroen van de Ven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 163, pp. 430-463. </w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (6), pp. 945-966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2019.05.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reco.706.0945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02155373v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02368407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss aversion and lying behavior</w:t>
+                <w:t xml:space="preserve">The effects of status mobility and group identity on trust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen Garbarino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Slonim</w:t>
+                <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 258, pp. 379-393. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2018.12.008⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 163, pp. 430-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2019.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01981542v1</w:t>
+                <w:t xml:space="preserve">halshs-02155373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of status mobility and group identity on trust</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Suchon</w:t>
+                <w:t xml:space="preserve">Fare-dodging in the lab and the moral cost of dishonesty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixin Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2019.05.020⟩</w:t>
+              <w:t xml:space="preserve">The Economic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133 (650), pp.245-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-815857-9.00004-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296127v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurocomputational mechanisms at play when weighing concerns for extrinsic rewards, moral values, and social image</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luigi Butera</w:t>
+                <w:t xml:space="preserve">Loss aversion and lying behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Slonim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000283⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 258, pp. 379-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2018.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02193425v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01981542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivated memory in dictator games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Saucet</w:t>
+                <w:t xml:space="preserve">The effects of status mobility and group identity on trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geb.2019.05.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 163, pp.430-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2019.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02193604v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unethical Behavior and Group Identity in Contests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Benistant</w:t>
+                <w:t xml:space="preserve">Does decentralization of decisions increase the stability of large groups?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tjaša Bjedov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lapointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Madiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (4), pp. 681-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-018-1133-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.joep.2019.03.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02075334v1</w:t>
+                <w:t xml:space="preserve">halshs-01882108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spillover Effects of Affirmative Action on Competitiveness and Unethical Behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabanita Datta Gupta</w:t>
+                <w:t xml:space="preserve">Cheating in the Lab Predicts Fraud in the Field: An experiment in public transportations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixin Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2017.10.022⟩</w:t>
+              <w:t xml:space="preserve">Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (3), pp. 1081-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/mnsc.2016.2616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01658042v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01348517v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does decentralization of decisions increase the stability of large groups?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Madiès</w:t>
+                <w:t xml:space="preserve">The Spillover Effects of Affirmative Action on Competitiveness and Unethical Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritwik Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabanita Datta Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101, pp. 567-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2017.10.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00355-018-1133-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01882108v1</w:t>
+                <w:t xml:space="preserve">halshs-01658042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheating in the Lab Predicts Fraud in the Field: An experiment in public transportations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabio Galeotti</w:t>
+                <w:t xml:space="preserve">A Method to Estimate Mean Lying Rates and Their Full Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Slonim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Economic Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (2), pp.136-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40881-018-0055-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1287/mnsc.2016.2616⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01348517v2</w:t>
+                <w:t xml:space="preserve">halshs-01896598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method to Estimate Mean Lying Rates and Their Full Distribution</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mise en place d'une expérience avec le grand public : entre recherche, vulgarisation et pédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youenn Loheac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayyan Alia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bchir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Economic Science Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (5), pp.941-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.pr3.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40881-018-0055-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01896598v1</w:t>
+                <w:t xml:space="preserve">halshs-01321452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-Environment Effects on Intertemporal Financial Choices: How Relevant are Resource-Depletion Models?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Kuhn</w:t>
+                <w:t xml:space="preserve">The efficiency of crackdowns. An experiment in public transportations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixin Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2017.02.014⟩</w:t>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (2), pp. 249-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-016-9561-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01471358v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01335686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural economics: Preserving rank as a social norm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gary Charness</w:t>
+                <w:t xml:space="preserve">Decision-Environment Effects on Intertemporal Financial Choices: How Relevant are Resource-Depletion Models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41562-017-0137⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp. 72-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2017.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01620348v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01471358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normative conflict and the limits of self-governance in heterogeneous populations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikos Nikiforakis</w:t>
+                <w:t xml:space="preserve">Behavioural economics: Preserving rank as a social norm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Charness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2017.07.013⟩</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-017-0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01582596v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01620348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are group members less inequality averse than individual decision makers?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haoran He</w:t>
+                <w:t xml:space="preserve">Normative conflict and the limits of self-governance in heterogeneous populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Gangadharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Nikiforakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100, pp. 146-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2017.07.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00996545v4</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01582596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voluntary Contributions to a Mutual Insurance Pool</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Villeval</w:t>
+                <w:t xml:space="preserve">Are group members less inequality averse than individual decision makers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoran He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 138, pp. 111-124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476440v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00996545v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saving Face and Group Identity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+                <w:t xml:space="preserve">Voluntary Contributions to a Mutual Insurance Pool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lévy-Garboua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Montmarquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vaksmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1), pp.198-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpet.12181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10683-016-9502-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01393311v1</w:t>
+                <w:t xml:space="preserve">hal-01476440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'une expérience avec le grand public : entre recherche, vulgarisation et pédagogie</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saving Face and Group Identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Blondel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tor Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.pr3.0089⟩</w:t>
+              <w:t xml:space="preserve">Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (3), pp. 622-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10683-016-9502-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01321452v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01393311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The efficiency of crackdowns. An experiment in public transportations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabio Galeotti</w:t>
+                <w:t xml:space="preserve">Trust under the Prospect Theory and Quasi-Hyperbolic Preferences: A Field Experiment in Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economic Development and Cultural Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (3), pp. 545-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/685434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11238-016-9561-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01335686v1</w:t>
+                <w:t xml:space="preserve">halshs-01300735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can lab experiments help design personnel policies?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social preferences and lying aversion in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Maggian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IZA World of Labor</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (3), pp. 663-685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10683-015-9459-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01348703v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01182730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trust under the Prospect Theory and Quasi-Hyperbolic Preferences: A Field Experiment in Vietnam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quang Nguyen</w:t>
+                <w:t xml:space="preserve">Migrations, risks, and uncertainty: A field experiment in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hui Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Development and Cultural Change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 131, part A, pp. 126-140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01300735v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01381401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social preferences and lying aversion in children</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can lab experiments help design personnel policies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IZA World of Labor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, November 2016, 11 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01182730v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01348703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrations, risks, and uncertainty: A field experiment in China</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lei Mao</w:t>
+                <w:t xml:space="preserve">Communication and Coordination in a Two-Stage Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tjaša Bjedov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Madiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economic Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (3), pp.1519-1540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecin.12325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01381401v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01246166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication and Coordination in a Two-Stage Game</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Madiès</w:t>
+                <w:t xml:space="preserve">Quitting and peer effects at work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rosaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Slonim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Inquiry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Labour Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39, pp. 55-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.labeco.2016.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecin.12325⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01246166v1</w:t>
+                <w:t xml:space="preserve">halshs-01300720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quitting and peer effects at work</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Slonim</w:t>
+                <w:t xml:space="preserve">Ambiguity on audits and cooperation in a public goods game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixin Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin M. Hogarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labour Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.146-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2014.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.labeco.2016.02.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01300720v1</w:t>
+                <w:t xml:space="preserve">halshs-01089700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are women more attracted to cooperation than men?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Kuhn</w:t>
+                <w:t xml:space="preserve">Behavioral ethics: how psychology influenced economics and how economics might inform psychology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Irlenbusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Economic Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecoj.12122⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp. 87-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.copsyc.2015.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-00911560v1</w:t>
+                <w:t xml:space="preserve">halshs-01159696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiguity on audits and cooperation in a public goods game</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin M. Hogarth</w:t>
+                <w:t xml:space="preserve">Dishonesty under scrutiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen van de Ven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Economic Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (1), pp. 86-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40881-015-0002-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2014.11.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01089700v1</w:t>
+                <w:t xml:space="preserve">halshs-01137676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral ethics: how psychology influenced economics and how economics might inform psychology?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernd Irlenbusch</w:t>
+                <w:t xml:space="preserve">Norm Enforcement in Social Dilemmas An Experiment with Police Commissioners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dickinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.copsyc.2015.04.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Public Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126, pp.74-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpubeco.2015.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01159696v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01137702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dishonesty under scrutiny</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeroen van de Ven</w:t>
+                <w:t xml:space="preserve">Are women more attracted to cooperation than men?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Economic Science Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Economic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125 (582), pp. 115-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecoj.12122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40881-015-0002-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01137676v1</w:t>
+                <w:t xml:space="preserve">halshs-00911560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norm Enforcement in Social Dilemmas An Experiment with Police Commissioners</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Masclet</w:t>
+                <w:t xml:space="preserve">Tax evasion and social information: an experiment in Belgium, France, and the Netherlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lefebvre Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pestieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arno Riedl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Tax and Public Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (3), pp.401-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10797-014-9318-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpubeco.2015.03.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01137702v1</w:t>
+                <w:t xml:space="preserve">halshs-01155326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tax evasion and social information: an experiment in Belgium, France, and the Netherlands</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arno Riedl</w:t>
+                <w:t xml:space="preserve">Ingratiation: Experimental Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Tax and Public Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.16-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2013.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10797-014-9318-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01155326v1</w:t>
+                <w:t xml:space="preserve">halshs-00911556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions, sanctions and cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateus Joffily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Noussair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southern Economic Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 80 (4), pp. 1002-1027. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4284/0038-4038-2012.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00862782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tax Evasion and emotions: An empirical test of re-integrative shaming theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Coricelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Rusconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40, pp. 49-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00781057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professional identity can increase dishonesty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 516, pp. 48-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature14068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01089693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dark Side of Competition for Status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Charness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 60 (1), pp. 38-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1287/mnsc.2013.1747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00799499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiguous incentives and the persistence of effort: Experimental evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin M. Hogarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 100, pp. 1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jebo.2014.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01098750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moral hypocrisy, power and social preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Rustichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 107, pp. 10-24. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2014.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01080999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingratiation: Experimental Evidence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+                <w:t xml:space="preserve">Gender matching and competitiveness: experimental evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabanita Datta Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Poulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economic Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (1), pp. 816-835</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2013.11.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00911556v1</w:t>
+                <w:t xml:space="preserve">halshs-00661770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender matching and competitiveness: experimental evidence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anders Poulsen</w:t>
+                <w:t xml:space="preserve">Voluntary Leadership: Selection and Influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrah Arbak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Inquiry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 51 (1), pp. 816-835</w:t>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (3), pp. 635-662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00661770v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00664830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voluntary Leadership: Selection and Influence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emrah Arbak</w:t>
+                <w:t xml:space="preserve">Intergenerational Attitudes Towards Strategic Uncertainty and Competition: A Field Experiment in a Swiss Bank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Madiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Wasmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp. 153-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2013.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00664830v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00807436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergenerational Attitudes Towards Strategic Uncertainty and Competition: A Field Experiment in a Swiss Bank</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Malgorzata Wasmer</w:t>
+                <w:t xml:space="preserve">Threat and Punishment in Public Good Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles N. Noussair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economic Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (2), pp.1421-1441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1465-7295.2011.00452.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2013.04.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00807436v1</w:t>
+                <w:t xml:space="preserve">halshs-00753478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Threat and Punishment in Public Good Experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Villeval</w:t>
+                <w:t xml:space="preserve">Les attitudes sont-elles différentes face à la fraude fiscale et à la fraude sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pestieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arno Riedl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Inquiry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 202-203 (1-2), pp. 147-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1465-7295.2011.00452.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00753478v1</w:t>
+                <w:t xml:space="preserve">halshs-00724736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les attitudes sont-elles différentes face à la fraude fiscale et à la fraude sociale ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arno Riedl</w:t>
+                <w:t xml:space="preserve">Lies and Biased Evaluation: A Real-Effort Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 202-203 (1-2), pp. 147-165</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84 (2), pp. 537-549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00724736v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00617120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respect and relational contracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tor Eriksson</w:t>
+                <w:t xml:space="preserve">Job Allocation Rules and Sorting Efficiency: Experimental Outcomes in a Peter Principle Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dickinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 81 (1), pp. 286-298</w:t>
+              <w:t xml:space="preserve">Southern Economic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (3), pp. 842-859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00642527v1</w:t>
+                <w:t xml:space="preserve">halshs-00664665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lies and Biased Evaluation: A Real-Effort Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Rosaz</w:t>
+                <w:t xml:space="preserve">Respect and relational contracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tor Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 84 (2), pp. 537-549</w:t>
+              <w:t xml:space="preserve">, 2012, 81 (1), pp. 286-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00617120v1</w:t>
+                <w:t xml:space="preserve">halshs-00642527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Job Allocation Rules and Sorting Efficiency: Experimental Outcomes in a Peter Principle Environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ready, steady, compete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southern Economic Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 335 (6068), pp. 544-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1218000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00664665v1</w:t>
+                <w:t xml:space="preserve">halshs-00665521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ready, steady, compete</w:t>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (3), pp. 385-388</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1218000⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00665521v1</w:t>
+                <w:t xml:space="preserve">halshs-00753494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
+                <w:t xml:space="preserve">Contribution au bien public et préférences sociales : Apports récents de l'économie comportementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 63 (3), pp. 385-388</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 63 (3), pp. 389-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.633.0389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00753494v1</w:t>
+                <w:t xml:space="preserve">halshs-00681348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution au bien public et préférences sociales : Apports récents de l'économie comportementale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction to the special issue Special issue on Behavioral Public Economics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles R. Plott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (5), pp. 631-637</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.633.0389⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00681348v1</w:t>
+                <w:t xml:space="preserve">halshs-00661261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden Information, Bargaining Power, And Efficiency: An Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cabrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Charness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9046,792 +9024,779 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (2), pp.133-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00614472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ratio Bias Phenomenon : Fact or Artifact ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Vieider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Decision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 71 (4), pp. 615-641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00435956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition and the Ratchet Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Charness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Labor Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (3), pp. 513-547</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00333590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the special issue Special issue on Behavioral Public Economics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
+                <w:t xml:space="preserve">Cheating, Emotions, and Rationality: An Experiment on Tax Evasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Coricelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Joffily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Montmarquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (2), pp.226-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10683-010-9237-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00661261v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00462067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency and behavioral considerations in labor negotiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Königstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (4), pp. 599-611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.joep.2010.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00550466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effort and comparison income: experimental and survey evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew E. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and Labor Relations Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 63 (3), pp.407-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00459777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheating, Emotions, and Rationality: An Experiment on Tax Evasion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Montmarquette</w:t>
+                <w:t xml:space="preserve">Incentive Effects on Risk Attitude in Small Probability Prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Vieider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 109 (2), pp. 115-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econlet.2010.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10683-010-9237-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00462067v1</w:t>
+                <w:t xml:space="preserve">halshs-00550469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incentive Effects on Risk Attitude in Small Probability Prospects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ferdinand Vieider</w:t>
+                <w:t xml:space="preserve">Cooperation and Competition in Intergenerational Experiments in the Field and in the Laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Charness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 99 (3), pp. 956-978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.econlet.2010.09.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00550469v1</w:t>
+                <w:t xml:space="preserve">halshs-00371984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback and incentives: Experimental evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tor Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Poulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9863,1703 +9828,1703 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00451557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation and Competition in Intergenerational Experiments in the Field and in the Laboratory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gary Charness</w:t>
+                <w:t xml:space="preserve">Self-selection and the Efficiency of Tournaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tor Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Economic Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 99 (3), pp. 956-978</w:t>
+              <w:t xml:space="preserve">Economic Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (3), pp. 530-548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00371984v1</w:t>
+                <w:t xml:space="preserve">halshs-00451600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-selection and the Efficiency of Tournaments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Teyssier</w:t>
+                <w:t xml:space="preserve">Punishment, inequality, and welfare : a public good experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Inquiry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (3), pp.475-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-007-0291-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00451600v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00196567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Pay, Sorting and Social Motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tor Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 68 (2), pp.412. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2007.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité individuelle et fiscalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lévy-Garboua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Montmarquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 182 (1), pp.19-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00276094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Monitoring Decrease Work Effort?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dickinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Games and Economic Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 63 (1), pp. 56-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00276284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Pay, Sorting and Social Motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tor Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 68 (2), pp. 412-421. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jebo.2007.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00331753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Punishment, inequality, and welfare : a public good experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Economics: Contributions, Recent Developments, and New Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5, pp.178-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/palgrave.fp.8200119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00355-007-0291-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00196567v1</w:t>
+                <w:t xml:space="preserve">halshs-00175179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Economics: Contributions, Recent Developments, and New Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tax Evasion and Social Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Politics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Public Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91 (11-12), pp. 2089-2112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/palgrave.fp.8200119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00175179v1</w:t>
+                <w:t xml:space="preserve">halshs-00238448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tax Evasion and Social Interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Lacroix</w:t>
+                <w:t xml:space="preserve">Effort, revenu et rang. Une étude expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57 (3), pp.635-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.573.0635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00238448v1</w:t>
+                <w:t xml:space="preserve">halshs-00754150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Capital over the Life Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 82 (issue 257), pp.234-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00161715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effort, revenu et rang : une étude expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew E. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 57 (3), pp.635-643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00104905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effort, revenu et rang. Une étude expérimentale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">L'impact des comparaisons de salaire sur le niveau d'effort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew E. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 57 (3), pp.635-643. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, pp.635-645</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.573.0635⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00754150v1</w:t>
+                <w:t xml:space="preserve">halshs-00144852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact des comparaisons de salaire sur le niveau d'effort</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelles conditions de travail : satisfaction ou résignation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, pp.635-645</w:t>
+              <w:t xml:space="preserve">, 2005, 2, pp.237-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00144852v1</w:t>
+                <w:t xml:space="preserve">halshs-00157177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles conditions de travail : satisfaction ou résignation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'économie des ressources humaines : pouvoir et limites des incitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malgrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 2, pp.237-244</w:t>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 164-165, pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00157177v1</w:t>
+                <w:t xml:space="preserve">halshs-00175242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie des ressources humaines : pouvoir et limites des incitations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
+                <w:t xml:space="preserve">Learning from strikes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Tournadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Labour Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11 (2), pp. 243-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.labeco.2003.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00175242v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01182330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from strikes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Tournadre</w:t>
+                <w:t xml:space="preserve">Redesigning Teams and Incentives in a merger. An Experiment with Managers and Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Montmarquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Zeiliger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labour Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 50 (10), pp.1379-1389</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-01182330v1</w:t>
+                <w:t xml:space="preserve">halshs-00161723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redesigning Teams and Incentives in a merger. An Experiment with Managers and Students</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+                <w:t xml:space="preserve">Le paradoxe de l'adhésion syndicale : une approche expérimentale en termes de jeu de bien public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Keser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Zeiliger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 50 (10), pp.1379-1389</w:t>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 164-165, pp.81-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00161723v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00175203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paradoxe de l'adhésion syndicale : une approche expérimentale en termes de jeu de bien public</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+                <w:t xml:space="preserve">Personnel economics: Theoretical Perspectives and Empirical Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 164-165, pp.81-92</w:t>
+              <w:t xml:space="preserve">International Journal of Manpower</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 24 (7), pp.743-797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00175203v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00175256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Team-Based Compensation Give Rise to Problems when Agents Vary in their Ability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Meidinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11597,64 +11562,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monetary and non Monetary Punishment in the Voluntary Contributions Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Noussair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11705,64 +11670,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monetary and non Monetary Punishment in the Voluntary Contributions Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Noussair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11807,712 +11772,630 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personnel economics: Theoretical Perspectives and Empirical Evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
+                <w:t xml:space="preserve">Surenchères salariales et conflictualité : une approche expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Tournadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Manpower</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 24 (7), pp.743-797</w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 112 (1), pp.157-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00175256v1</w:t>
+                <w:t xml:space="preserve">halshs-00175261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surenchères salariales et conflictualité : une approche expérimentale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Tournadre</w:t>
+                <w:t xml:space="preserve">New Organizational Forms, Learning and Incentive-Based Inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 112 (1), pp.157-171</w:t>
+              <w:t xml:space="preserve">International Journal of Manpower</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 22 (1/2), pp.83-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00175261v1</w:t>
+                <w:t xml:space="preserve">halshs-00175263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Organizational Forms, Learning and Incentive-Based Inequality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Crifo</w:t>
+                <w:t xml:space="preserve">Fairness and Free-Riding in Principal-Multi-Agent Relationships : Experimental Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Meidinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Manpower</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 22 (1/2), pp.83-97</w:t>
+              <w:t xml:space="preserve">Rivista internazionale di scienze sociali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 153, pp.409-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00175263v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00149125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairness and Free-Riding in Principal-Multi-Agent Relationships : Experimental Evidence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
+                <w:t xml:space="preserve">Existe-t-il une prime salariale à l'innovation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista internazionale di scienze sociali</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 153, pp.409-434</w:t>
+              <w:t xml:space="preserve">Actualite Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 76 (2), pp.225-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00149125v1</w:t>
+                <w:t xml:space="preserve">halshs-00144078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il une prime salariale à l'innovation ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Bouabdallah</w:t>
+                <w:t xml:space="preserve">Le biais technologique : fondements, mesures et tests empiriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Greenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouabdallah Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualite Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 76 (2), pp.225-236</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 14 (1), pp.171-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00144078v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00144027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le biais technologique : fondements, mesures et tests empiriques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unemployment, Labour Institutions, and Innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 14 (1), pp.171-227</w:t>
+              <w:t xml:space="preserve">LABOUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 10 (1), pp. 209-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00144027v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01182786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unemployment, Labour Institutions, and Innovation</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Labour market contracts and institutions — a cross-national comparison: (Elsevier Sciences Publishers B.V., Amsterdam, 1993) pp. vi + 456, ISBN 444-89927-8, US $98.50/Dfl. 185.00</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labour Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 2 (3), pp. 326-329. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0927-5371(95)80037-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0927-5371(95)80037-X⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01182334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId336"/>
+      <w:footerReference w:type="default" r:id="rId335"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12659,51 +12542,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Dadon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ro&#8217;i Zultan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107384" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165240v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Klockmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia von Schenk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2025.105098" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dimant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Galeotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2024.104778" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortuna Casoria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48777885" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199140v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199093v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Charness" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bihan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.10.027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guigon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dreher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-024-00170-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Brouwer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueac074" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620418v4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Attanasi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rimbaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2023.09.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199012v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuguang Jiang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.13171" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Soraperra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van der Weele" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaul Shalvi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2022.12.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199035v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Tergiman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2022.4526" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bargain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gabuthy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805532v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Benistant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.10.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.09.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Charroin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fortin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.06.024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03721456v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Straznicka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20954816.2020.1839158" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335192v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2021.07.030" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504242v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20954816.2020.1837553" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003653v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Cooper" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Saral" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2020.3817" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177810v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Maggian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueab018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02498354v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Di Falco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Magdalou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/105.00000119" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908109v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Offerman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-020-09325-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908182v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwik Banerjee" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabanita Datta Gupta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2020.07.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908166v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Polizzi Di Sorrentino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Hermann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68291-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521422v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nicola&#239;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-020-09752-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990573v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansong Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Obeso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Butera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2020.104872" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02548954v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massoni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2020.103412" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952265v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saucet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2011291117" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888674v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Solda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.12720" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930721v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Brent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Gangadharan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Mihut" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12350" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445185v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.706.1021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.02.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368407v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sorrapera" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Suvorov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van de Ven" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.706.0945" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284917v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Noussair" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Villeval" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-019-09622-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989142v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beugnot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacroix" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2019.01.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764269v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Dai" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815857-9.00004-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155373v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Suchon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.05.020" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981542v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Garbarino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Slonim" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2018.12.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296127v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193425v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000283" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193604v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2019.05.011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02075334v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2019.03.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658042v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2017.10.022" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882108v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tja&#353;a Bjedov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lapointe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madi&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-018-1133-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348517v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2016.2616" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896598v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40881-018-0055-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471358v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Kuhn" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kuhn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2017.02.014" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620348v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-017-0137" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582596v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Nikiforakis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2017.07.013" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996545v4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran He" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476440v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L&#233;vy-Garboua" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Montmarquette" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vaksmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12181" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393311v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Eriksson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Mao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-016-9502-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335686v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9561-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348703v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300735v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Nguyen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/685434" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182730v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-015-9459-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381401v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Hao" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Houser" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246166v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.12325" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300720v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rosaz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2016.02.002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911560v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecoj.12122" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6KMFG4Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089700v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin M. Hogarth" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2014.11.009" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159696v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Irlenbusch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copsyc.2015.04.004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137676v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40881-015-0002-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137702v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dickinson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2015.03.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155326v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefebvre Mathieu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pestieau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Riedl" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-014-9318-z" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862782v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Joffily" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4284/0038-4038-2012.067" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781057v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Coricelli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rusconi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089693v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14068" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799499v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2013.1747" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098750v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2014.01.006" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080999v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Rustichini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2014.08.002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911556v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rusinowska" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2013.11.005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661770v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Poulsen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664830v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Arbak" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807436v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Wasmer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2013.04.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753478v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Noussair" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1465-7295.2011.00452.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724736v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefebvre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642527v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617120v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664665v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665521v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1218000" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753494v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681348v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.633.0389" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614472v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cabrales" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435956v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Vieider" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333590v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661261v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R. Plott" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rulli&#232;re" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550466v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred K&#246;nigstein" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2010.04.003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459777v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462067v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-010-9237-5" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550469v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2010.09.002" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451557v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371984v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451600v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630791v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2007.10.003" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276094v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276284v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331753v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196567v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-007-0291-7" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175179v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.fp.8200119" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238448v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161715v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104905v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754150v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.573.0635" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144852v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157177v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175242v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malgrange" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182330v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tournadre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2003.07.002" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JLPCFQT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161723v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Zeiliger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175203v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Keser" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175255v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Meidinger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175251v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Tucker" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144848v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tucker" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175256v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175261v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175263v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149125v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144078v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouabdallah" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144027v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabdallah Khaled" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182786v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182334v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0927-5371(95)80037-X" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E1E86CC6ED5B5674FA1EE9D54DD1BCED25C28AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Dadon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ro&#8217;i Zultan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107384" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165240v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Klockmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia von Schenk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2025.105098" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848999v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guigon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dreher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-024-00170-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199140v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dimant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Galeotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2024.104778" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199093v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Charness" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bihan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.10.027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974756v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortuna Casoria" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48777885" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199012v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuguang Jiang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.13171" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793652v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Brouwer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueac074" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620418v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Attanasi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rimbaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2023.09.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Tergiman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2022.4526" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899658v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Soraperra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van der Weele" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaul Shalvi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2022.12.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bargain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gabuthy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805532v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Benistant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.10.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.09.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Charroin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fortin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.06.024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03721456v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200535v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Straznicka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20954816.2020.1839158" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335192v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2021.07.030" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003653v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Cooper" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Saral" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2020.3817" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504242v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20954816.2020.1837553" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Maggian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueab018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888674v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Solda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.12720" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saucet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2011291117" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Offerman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-020-09325-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908182v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwik Banerjee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabanita Datta Gupta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2020.07.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02498354v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Di Falco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Magdalou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/105.00000119" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908166v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Polizzi Di Sorrentino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Hermann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68291-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521422v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nicola&#239;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-020-09752-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990573v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansong Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Obeso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Butera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2020.104872" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02548954v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massoni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2020.103412" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193604v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2019.05.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02075334v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2019.03.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000283" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930721v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Brent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Gangadharan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Mihut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12350" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445185v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.706.1021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.02.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284917v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Noussair" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Villeval" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-019-09622-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989142v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beugnot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacroix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2019.01.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368407v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sorrapera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Suvorov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van de Ven" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.706.0945" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155373v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Suchon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.05.020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764269v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Dai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815857-9.00004-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981542v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Garbarino" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Slonim" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2018.12.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296127v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882108v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tja&#353;a Bjedov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lapointe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madi&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-018-1133-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348517v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2016.2616" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658042v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2017.10.022" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896598v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40881-018-0055-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335686v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9561-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471358v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Kuhn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kuhn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2017.02.014" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620348v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-017-0137" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582596v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Nikiforakis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2017.07.013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996545v4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran He" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L&#233;vy-Garboua" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Montmarquette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vaksmann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12181" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393311v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Eriksson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Mao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-016-9502-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300735v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Nguyen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/685434" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182730v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-015-9459-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381401v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Hao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Houser" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348703v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246166v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.12325" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300720v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rosaz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2016.02.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089700v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin M. Hogarth" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2014.11.009" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159696v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Irlenbusch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copsyc.2015.04.004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137676v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40881-015-0002-6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137702v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dickinson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2015.03.012" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911560v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecoj.12122" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6KMFG4Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155326v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefebvre Mathieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pestieau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Riedl" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-014-9318-z" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911556v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rusinowska" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2013.11.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862782v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Joffily" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4284/0038-4038-2012.067" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781057v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Coricelli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rusconi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089693v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14068" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799499v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2013.1747" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098750v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2014.01.006" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080999v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Rustichini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2014.08.002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661770v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Poulsen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664830v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Arbak" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807436v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Wasmer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2013.04.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753478v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Noussair" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1465-7295.2011.00452.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724736v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefebvre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617120v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664665v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642527v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665521v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1218000" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753494v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681348v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.633.0389" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661261v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R. Plott" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rulli&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614472v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cabrales" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435956v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Vieider" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333590v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462067v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-010-9237-5" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550466v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred K&#246;nigstein" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2010.04.003" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459777v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550469v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2010.09.002" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371984v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451557v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451600v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196567v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-007-0291-7" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630791v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2007.10.003" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276094v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276284v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331753v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175179v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.fp.8200119" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238448v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754150v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.573.0635" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161715v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104905v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144852v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157177v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175242v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malgrange" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182330v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tournadre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2003.07.002" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JLPCFQT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161723v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Zeiliger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175203v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Keser" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175256v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175255v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Meidinger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175251v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Tucker" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144848v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tucker" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175261v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175263v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149125v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144078v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouabdallah" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144027v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabdallah Khaled" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182786v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182334v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0927-5371(95)80037-X" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E1E86CC6ED5B5674FA1EE9D54DD1BCED25C28AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>