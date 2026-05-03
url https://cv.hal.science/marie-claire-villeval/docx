--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -100,12302 +100,12315 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate social responsibility as a signal in the labor market</w:t>
+                <w:t xml:space="preserve">Competing for Influence in Networks Through Strategic Targeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eldar Dadon</w:t>
+                <w:t xml:space="preserve">Margherita Comola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ro’i Zultan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 241, pp.107384. </w:t>
+              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 158, pp.402-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2025.107384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geb.2026.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446387v1</w:t>
+                <w:t xml:space="preserve">hal-04706311v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence, distributional fairness, and pivotality</w:t>
+                <w:t xml:space="preserve">The power of leadership in changing social norms in heterogeneous societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Klockmann</w:t>
+                <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia von Schenk</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Jona Krutaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 178, pp.105098. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 123 (13), pp.e2526916123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2025.105098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2526916123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165240v1</w:t>
+                <w:t xml:space="preserve">hal-05595719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metacognition biases information seeking in assessing ambiguous news</w:t>
+                <w:t xml:space="preserve">Corporate social responsibility as a signal in the labor market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Guigon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Eldar Dadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
+                <w:t xml:space="preserve">Ro’i Zultan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2 (122), </w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 241, pp.107384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44271-024-00170-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2025.107384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848999v1</w:t>
+                <w:t xml:space="preserve">hal-05446387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivated Information Acquisition and Social Norm Formation</w:t>
+                <w:t xml:space="preserve">Artificial intelligence, distributional fairness, and pivotality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugen Dimant</w:t>
+                <w:t xml:space="preserve">Victor Klockmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Galeotti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Alicia von Schenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Economic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 167, pp.104778. </w:t>
+              <w:t xml:space="preserve">, 2025, 178, pp.105098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2024.104778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2025.105098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199140v2</w:t>
+                <w:t xml:space="preserve">hal-05165240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mindfulness Training, Cognitive Performance and Stress Reduction</w:t>
+                <w:t xml:space="preserve">Trust and social preferences in times of acute health crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Charness</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fortuna Casoria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Galeotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2023.10.027⟩</w:t>
+              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 154, pp.5-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/48777885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199093v2</w:t>
+                <w:t xml:space="preserve">hal-03974756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivated information acquisition and social norm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Dimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Economic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 167, pp.104778. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2024.104778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trust and social preferences in times of acute health crisis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Metacognition biases information seeking in assessing ambiguous news</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2307/48777885⟩</w:t>
+              <w:t xml:space="preserve">Communications Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (122), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44271-024-00170-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974756v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dishonesty as a collective‐risk social dilemma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mindfulness Training, Cognitive Performance and Stress Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Charness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Inquiry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 217, pp.207-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2023.10.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecin.13171⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04199012v2</w:t>
+                <w:t xml:space="preserve">hal-04199093v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching Norms: Direct Evidence of Parental Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thijs Brouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Economic Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 133 (650), pp.872-887. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ej/ueac074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilt Aversion in (New) Games: Does Partners' Payoff Vulnerability Matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Attanasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Games and Economic Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 142, pp.690-717. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geb.2023.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03620418v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Way People Lie in Markets: Detectable vs. Deniable Lies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dishonesty as a collective‐risk social dilemma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuguang Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/mnsc.2022.4526⟩</w:t>
+              <w:t xml:space="preserve">Economic Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (1), pp.223-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecin.13171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199035v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199012v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Social Construction of Ignorance: Experimental Evidence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Way People Lie in Markets: Detectable vs. Deniable Lies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Tergiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shaul Shalvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geb.2022.12.002⟩</w:t>
+              <w:t xml:space="preserve">Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69 (6), pp.3340-3357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/mnsc.2022.4526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899658v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les décideurs publics doivent pouvoir enclencher les progrès nécessaires en soulevant l’adhésion plus que la fronde</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Social Construction of Ignorance: Experimental Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Gabuthy</w:t>
+                <w:t xml:space="preserve">Ivan Soraperra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Masclet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Joël van der Weele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Willinger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shaul Shalvi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde.fr</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 138, pp.197-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geb.2022.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855177v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition, Information, and the Erosion of Morals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les décideurs publics doivent pouvoir enclencher les progrès nécessaires en soulevant l’adhésion plus que la fronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bargain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gabuthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805532v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligence, Ethics, and Intergenerational Responsibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competition, Information, and the Erosion of Morals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Benistant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Klockmann</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fabio Galeotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 203, pp.284-317. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2022.09.010⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 204, pp.148-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2022.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778525v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer effects, self-selection and dishonesty</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Artificial Intelligence, Ethics, and Intergenerational Responsibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Klockmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia von Schenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 200, pp.618-637. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2022.06.024⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 203, pp.284-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2022.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712450v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Way People Lie in Markets: Detectable vs. Deniable Lies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Peer effects, self-selection and dishonesty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Charroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/mnsc.2022.4526⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 200, pp.618-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2022.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721456v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Way People Lie in Markets: Detectable vs. Deniable Lies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Tergiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic and Political Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/mnsc.2022.4526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03200535v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubbles and incentives: an experiment on asset markets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic and Political Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 9 (1), pp.68-89. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, A Special issue on Behavioral and Experimental Economics for Policy Making, 9 (1), pp. 1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03033454v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03200535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived social norm and behavior quickly adjusted to legal changes during the COVID-19 pandemic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bubbles and incentives: an experiment on asset markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Straznicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2021.07.030⟩</w:t>
+              <w:t xml:space="preserve">Economic and Political Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.68-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20954816.2020.1839158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03335192v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03033454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Join a Team?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Perceived social norm and behavior quickly adjusted to legal changes during the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fortuna Casoria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Galeotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/mnsc.2020.3817⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 190, pp. 54-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2021.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03003653v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03335192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the special issue on Behavioral and Experimental Economics for Policy Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic and Political Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Behavioral and Experimental Economics for Policy Making, 9 (1), pp.1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/20954816.2020.1837553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03504242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraud Deterrence Institutions Reduce Intrinsic Honesty</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Why Join a Team?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krista Saral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Economic Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (11), pp.6629-7289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/mnsc.2020.3817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ej/ueab018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03177810v1</w:t>
+                <w:t xml:space="preserve">halshs-03003653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exclusion and Reintegration in a Social Dilemma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fraud Deterrence Institutions Reduce Intrinsic Honesty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Galeotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Maggian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Inquiry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecin.12720⟩</w:t>
+              <w:t xml:space="preserve">The Economic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ej/ueab018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01888674v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03177810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unethical amnesia responds more to instrumental than to hedonic motives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Can shorter transfer chains and transparency reduce embezzlement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Di Falco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Magdalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2011291117⟩</w:t>
+              <w:t xml:space="preserve">Review of Behavioral Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103-143, 7 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1561/105.00000119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02952265v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do measures of risk attitude in the laboratory predict behavior under risk in and outside of the laboratory?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Charness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Offerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 60, pp. 99-123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11166-020-09325-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02908109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback spillovers across tasks, self-confidence and competitiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritwik Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabanita Datta Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Games and Economic Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 123, pp.127-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geb.2020.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02908182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can shorter transfer chains and transparency reduce embezzlement?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dishonesty is more affected by BMI status than by short-term changes in glucose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Polizzi Di Sorrentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Behavioral Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1561/105.00000119⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-68291-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498354v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02908166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dishonesty is more affected by BMI status than by short-term changes in glucose</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Always doing your best? Effort and performance in dynamic settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Houy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-68291-w⟩</w:t>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89 (3), pp.249-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-020-09752-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02908166v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02521422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Always doing your best? Effort and performance in dynamic settings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Endogenous testosterone is associated with increased striatal response to audience effects during prosocial choices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yansong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Météreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Obeso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Butera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11238-020-09752-6⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 122, pp.104872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2020.104872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02521422v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous testosterone is associated with increased striatal response to audience effects during prosocial choices</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ambiguity and excuse-driven behavior in charitable giving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2020.104872⟩</w:t>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124, pp.103412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2020.103412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990573v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiguity and excuse-driven behavior in charitable giving</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Unethical amnesia responds more to instrumental than to hedonic motives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Galeotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Saucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2020.103412⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (41), pp.25423 - 25428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2011291117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548954v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02952265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivated memory in dictator games</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Exclusion and Reintegration in a Social Dilemma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Solda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geb.2019.05.011⟩</w:t>
+              <w:t xml:space="preserve">Economic Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (1), pp. 120-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecin.12720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02193604v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01888674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unethical Behavior and Group Identity in Contests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Taxation, redistribution and observability in social dilemmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel A Brent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Gangadharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Mihut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joep.2019.03.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (5), pp.826-846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpet.12350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02075334v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01930721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurocomputational mechanisms at play when weighing concerns for extrinsic rewards, moral values, and social image</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comportements (non) éthiques et stratégies morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000283⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (6), pp. 1021-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.706.1021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02193425v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02445185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxation, redistribution and observability in social dilemmas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Embezzlement and guilt aversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Attanasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpet.12350⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 167, pp.409-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2019.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01930721v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02073561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements (non) éthiques et stratégies morales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Doing bad to look good: Negative consequences of image concerns on pro-socal behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Sorrapera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Suvorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen van de Ven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 70 (6), pp. 1021-1046. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.706.1021⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 70 (6), pp. 945-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.706.0945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02445185v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02368407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embezzlement and guilt aversion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+                <w:t xml:space="preserve">Introduction to the special issue in honor of Professor Charles R. Plott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Gangadharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Noussair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2019.02.002⟩</w:t>
+              <w:t xml:space="preserve">Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (3), pp. 577-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10683-019-09622-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02073561v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02284917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the special issue in honor of Professor Charles R. Plott</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Villeval</w:t>
+                <w:t xml:space="preserve">Gender and Peer Effects on Performance in Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10683-019-09622-1⟩</w:t>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 113, pp. 207-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2019.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02284917v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01989142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender and Peer Effects on Performance in Social Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fare-dodging in the lab and the moral cost of dishonesty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixin Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Galeotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2019.01.002⟩</w:t>
+              <w:t xml:space="preserve">The Economic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133 (650), pp.245-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-815857-9.00004-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01989142v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doing bad to look good: Negative consequences of image concerns on pro-socal behavior</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The effects of status mobility and group identity on trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Suchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.706.0945⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 163, pp. 430-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2019.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02368407v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02155373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of status mobility and group identity on trust</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Loss aversion and lying behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Slonim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 163, pp. 430-463. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2019.05.020⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 258, pp. 379-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2018.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02155373v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01981542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fare-dodging in the lab and the moral cost of dishonesty</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Unethical Behavior and Group Identity in Contests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Benistant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Economic Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-815857-9.00004-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72, pp. 128-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joep.2019.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764269v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02075334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss aversion and lying behavior</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Motivated memory in dictator games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Saucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2018.12.008⟩</w:t>
+              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 117, pp. 250-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geb.2019.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01981542v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02193604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of status mobility and group identity on trust</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Neurocomputational mechanisms at play when weighing concerns for extrinsic rewards, moral values, and social image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Météreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Butera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2019.05.020⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (6), pp.e3000283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296127v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02193425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does decentralization of decisions increase the stability of large groups?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Spillover Effects of Affirmative Action on Competitiveness and Unethical Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritwik Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabanita Datta Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00355-018-1133-5⟩</w:t>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101, pp. 567-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2017.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01882108v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01658042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheating in the Lab Predicts Fraud in the Field: An experiment in public transportations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Does decentralization of decisions increase the stability of large groups?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tjaša Bjedov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lapointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Madiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/mnsc.2016.2616⟩</w:t>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (4), pp. 681-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-018-1133-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01348517v2</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01882108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spillover Effects of Affirmative Action on Competitiveness and Unethical Behavior</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cheating in the Lab Predicts Fraud in the Field: An experiment in public transportations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixin Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Galeotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2017.10.022⟩</w:t>
+              <w:t xml:space="preserve">Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (3), pp. 1081-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/mnsc.2016.2616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01658042v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01348517v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method to Estimate Mean Lying Rates and Their Full Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen Garbarino</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robert Slonim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Economic Science Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (2), pp.136-150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40881-018-0055-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01896598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'une expérience avec le grand public : entre recherche, vulgarisation et pédagogie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decision-Environment Effects on Intertemporal Financial Choices: How Relevant are Resource-Depletion Models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.pr3.0089⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp. 72-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2017.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01321452v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01471358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The efficiency of crackdowns. An experiment in public transportations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Behavioural economics: Preserving rank as a social norm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Charness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11238-016-9561-0⟩</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-017-0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01335686v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01620348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-Environment Effects on Intertemporal Financial Choices: How Relevant are Resource-Depletion Models?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Normative conflict and the limits of self-governance in heterogeneous populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Gangadharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Nikiforakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2017.02.014⟩</w:t>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100, pp. 146-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2017.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01471358v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01582596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural economics: Preserving rank as a social norm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Saving Face and Group Identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tor Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (3), pp. 622-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10683-016-9502-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41562-017-0137⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01620348v1</w:t>
+                <w:t xml:space="preserve">halshs-01393311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normative conflict and the limits of self-governance in heterogeneous populations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+                <w:t xml:space="preserve">Voluntary Contributions to a Mutual Insurance Pool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lévy-Garboua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Montmarquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vaksmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2017.07.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1), pp.198-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpet.12181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01582596v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are group members less inequality averse than individual decision makers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoran He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 138, pp. 111-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00996545v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voluntary Contributions to a Mutual Insurance Pool</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Villeval</w:t>
+                <w:t xml:space="preserve">The efficiency of crackdowns. An experiment in public transportations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixin Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Galeotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpet.12181⟩</w:t>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (2), pp. 249-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-016-9561-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476440v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01335686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saving Face and Group Identity</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mise en place d'une expérience avec le grand public : entre recherche, vulgarisation et pédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youenn Loheac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayyan Alia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bchir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10683-016-9502-3⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (5), pp.941-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.pr3.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01393311v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01321452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trust under the Prospect Theory and Quasi-Hyperbolic Preferences: A Field Experiment in Vietnam</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Can lab experiments help design personnel policies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hui Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Development and Cultural Change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IZA World of Labor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, November 2016, 11 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01300735v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01348703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social preferences and lying aversion in children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Trust under the Prospect Theory and Quasi-Hyperbolic Preferences: A Field Experiment in Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10683-015-9459-7⟩</w:t>
+              <w:t xml:space="preserve">Economic Development and Cultural Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (3), pp. 545-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/685434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01182730v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01300735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrations, risks, and uncertainty: A field experiment in China</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Social preferences and lying aversion in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Maggian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (3), pp. 663-685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10683-015-9459-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01381401v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01182730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can lab experiments help design personnel policies?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Migrations, risks, and uncertainty: A field experiment in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IZA World of Labor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, November 2016, 11 p</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 131, part A, pp. 126-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01348703v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01381401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication and Coordination in a Two-Stage Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjaša Bjedov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Madiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 54 (3), pp.1519-1540. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ecin.12325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01246166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quitting and peer effects at work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Slonim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labour Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 39, pp. 55-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.labeco.2016.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01300720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiguity on audits and cooperation in a public goods game</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Are women more attracted to cooperation than men?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2014.11.009⟩</w:t>
+              <w:t xml:space="preserve">The Economic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125 (582), pp. 115-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecoj.12122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01089700v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00911560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral ethics: how psychology influenced economics and how economics might inform psychology?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ambiguity on audits and cooperation in a public goods game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixin Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin M. Hogarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.copsyc.2015.04.004⟩</w:t>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.146-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2014.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01159696v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01089700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dishonesty under scrutiny</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Behavioral ethics: how psychology influenced economics and how economics might inform psychology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Irlenbusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Economic Science Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40881-015-0002-6⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp. 87-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.copsyc.2015.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01137676v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01159696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norm Enforcement in Social Dilemmas An Experiment with Police Commissioners</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dishonesty under scrutiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen van de Ven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpubeco.2015.03.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Economic Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (1), pp. 86-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40881-015-0002-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01137702v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01137676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are women more attracted to cooperation than men?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Norm Enforcement in Social Dilemmas An Experiment with Police Commissioners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dickinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Economic Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecoj.12122⟩</w:t>
+              <w:t xml:space="preserve">Journal of Public Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126, pp.74-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpubeco.2015.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00911560v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01137702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tax evasion and social information: an experiment in Belgium, France, and the Netherlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lefebvre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pestieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arno Riedl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Tax and Public Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (3), pp.401-425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10797-014-9318-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01155326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingratiation: Experimental Evidence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Emotions, sanctions and cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Joffily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Noussair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2013.11.005⟩</w:t>
+              <w:t xml:space="preserve">Southern Economic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (4), pp. 1002-1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4284/0038-4038-2012.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00911556v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00862782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions, sanctions and cooperation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tax Evasion and emotions: An empirical test of re-integrative shaming theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Coricelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Rusconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southern Economic Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp. 49-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00862782v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00781057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tax Evasion and emotions: An empirical test of re-integrative shaming theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Dark Side of Competition for Status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Charness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60 (1), pp. 38-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/mnsc.2013.1747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00781057v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00799499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professional identity can increase dishonesty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 516, pp. 48-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature14068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01089693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dark Side of Competition for Status</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ambiguous incentives and the persistence of effort: Experimental evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin M. Hogarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/mnsc.2013.1747⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 100, pp. 1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2014.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00799499v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01098750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiguous incentives and the persistence of effort: Experimental evidence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Moral hypocrisy, power and social preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Rustichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 100, pp. 1-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2014.01.006⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 107, pp. 10-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2014.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01098750v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01080999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moral hypocrisy, power and social preferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aldo Rustichini</w:t>
+                <w:t xml:space="preserve">Ingratiation: Experimental Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2014.08.002⟩</w:t>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.16-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2013.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01080999v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00911556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender matching and competitiveness: experimental evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabanita Datta Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Poulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (1), pp. 816-835</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00661770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voluntary Leadership: Selection and Influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emrah Arbak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Choice and Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (3), pp. 635-662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00664830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergenerational Attitudes Towards Strategic Uncertainty and Competition: A Field Experiment in a Swiss Bank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Madiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Wasmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Economic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61, pp. 153-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2013.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00807436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Threat and Punishment in Public Good Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Noussair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (2), pp.1421-1441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1465-7295.2011.00452.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00753478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les attitudes sont-elles différentes face à la fraude fiscale et à la fraude sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pestieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arno Riedl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 202-203 (1-2), pp. 147-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00724736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lies and Biased Evaluation: A Real-Effort Experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Respect and relational contracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tor Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 84 (2), pp. 537-549</w:t>
+              <w:t xml:space="preserve">, 2012, 81 (1), pp. 286-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00617120v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00642527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Job Allocation Rules and Sorting Efficiency: Experimental Outcomes in a Peter Principle Environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Lies and Biased Evaluation: A Real-Effort Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rosaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southern Economic Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 78 (3), pp. 842-859</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84 (2), pp. 537-549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00664665v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00617120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respect and relational contracts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Job Allocation Rules and Sorting Efficiency: Experimental Outcomes in a Peter Principle Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dickinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 81 (1), pp. 286-298</w:t>
+              <w:t xml:space="preserve">Southern Economic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (3), pp. 842-859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00642527v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00664665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ready, steady, compete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (3), pp. 385-388</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00665521v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00753494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ready, steady, compete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 335 (6068), pp. 544-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1218000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00753494v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00665521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution au bien public et préférences sociales : Apports récents de l'économie comportementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63 (3), pp. 389-420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reco.633.0389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00681348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the special issue Special issue on Behavioral Public Economics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hidden Information, Bargaining Power, And Efficiency: An Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cabrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Charness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (5), pp. 631-637</w:t>
+              <w:t xml:space="preserve">Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (2), pp.133-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00661261v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00614472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden Information, Bargaining Power, And Efficiency: An Experiment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Ratio Bias Phenomenon : Fact or Artifact ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Vieider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 14 (2), pp.133-159</w:t>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71 (4), pp. 615-641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00614472v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ratio Bias Phenomenon : Fact or Artifact ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Competition and the Ratchet Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Charness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 71 (4), pp. 615-641</w:t>
+              <w:t xml:space="preserve">Journal of Labor Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (3), pp. 513-547</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00435956v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00333590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition and the Ratchet Effect</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Introduction to the special issue Special issue on Behavioral Public Economics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles R. Plott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Labor Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 29 (3), pp. 513-547</w:t>
+              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (5), pp. 631-637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00333590v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00661261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheating, Emotions, and Rationality: An Experiment on Tax Evasion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Efficiency and behavioral considerations in labor negotiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Königstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10683-010-9237-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (4), pp. 599-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joep.2010.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00462067v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00550466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency and behavioral considerations in labor negotiations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effort and comparison income: experimental and survey evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industrial and Labor Relations Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 63 (3), pp.407-426</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00550466v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00459777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effort and comparison income: experimental and survey evidence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cheating, Emotions, and Rationality: An Experiment on Tax Evasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Coricelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Joffily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Montmarquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and Labor Relations Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (2), pp.226-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10683-010-9237-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00459777v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00462067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incentive Effects on Risk Attitude in Small Probability Prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Vieider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 109 (2), pp. 115-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.econlet.2010.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00550469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation and Competition in Intergenerational Experiments in the Field and in the Laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Charness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Economic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 99 (3), pp. 956-978</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00371984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback and incentives: Experimental evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tor Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Poulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labour Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16 (6), pp. 679-688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00451557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-selection and the Efficiency of Tournaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tor Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 47 (3), pp. 530-548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00451600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Punishment, inequality, and welfare : a public good experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Performance Pay, Sorting and Social Motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tor Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00355-007-0291-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 68 (2), pp.412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2007.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00196567v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Pay, Sorting and Social Motivation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Responsabilité individuelle et fiscalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lévy-Garboua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Montmarquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 182 (1), pp.19-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630791v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00276094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabilité individuelle et fiscalité</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Does Monitoring Decrease Work Effort?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dickinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 182 (1), pp.19-31</w:t>
+              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63 (1), pp. 56-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00276094v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00276284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Monitoring Decrease Work Effort?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Performance Pay, Sorting and Social Motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tor Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 68 (2), pp. 412-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2007.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00276284v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00331753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Pay, Sorting and Social Motivation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Punishment, inequality, and welfare : a public good experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2007.10.003⟩</w:t>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (3), pp.475-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-007-0291-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00331753v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00196567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Economics: Contributions, Recent Developments, and New Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 5, pp.178-186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/palgrave.fp.8200119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00175179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tax Evasion and Social Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Public Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 91 (11-12), pp. 2089-2112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00238448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effort, revenu et rang. Une étude expérimentale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Human Capital over the Life Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economic Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 82 (issue 257), pp.234-235</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00754150v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00161715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Capital over the Life Cycle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effort, revenu et rang : une étude expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Record</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 82 (issue 257), pp.234-235</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57 (3), pp.635-643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00161715v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00104905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effort, revenu et rang : une étude expérimentale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Effort, revenu et rang. Une étude expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew E. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 57 (3), pp.635-643</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 57 (3), pp.635-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.573.0635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00104905v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00754150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact des comparaisons de salaire sur le niveau d'effort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew E. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.635-645</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles conditions de travail : satisfaction ou résignation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2, pp.237-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00157177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie des ressources humaines : pouvoir et limites des incitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malgrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 164-165, pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00175242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from strikes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Tournadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labour Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 11 (2), pp. 243-264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.labeco.2003.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01182330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redesigning Teams and Incentives in a merger. An Experiment with Managers and Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Montmarquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Zeiliger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 50 (10), pp.1379-1389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00161723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradoxe de l'adhésion syndicale : une approche expérimentale en termes de jeu de bien public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Keser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 164-165, pp.81-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00175203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personnel economics: Theoretical Perspectives and Empirical Evidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Does Team-Based Compensation Give Rise to Problems when Agents Vary in their Ability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Meidinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Manpower</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 24 (7), pp.743-797</w:t>
+              <w:t xml:space="preserve">Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 6 (3), pp.253-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00175256v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00175255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Team-Based Compensation Give Rise to Problems when Agents Vary in their Ability?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Monetary and non Monetary Punishment in the Voluntary Contributions Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Noussair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 6 (3), pp.253-272</w:t>
+              <w:t xml:space="preserve">The American Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 93 (1), pp.366-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00175255v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00175251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monetary and non Monetary Punishment in the Voluntary Contributions Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Noussair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Economic Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 93 (1), pp.366-380</w:t>
+              <w:t xml:space="preserve">American Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.366-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00175251v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00144848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monetary and non Monetary Punishment in the Voluntary Contributions Mechanism</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Personnel economics: Theoretical Perspectives and Empirical Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Economic Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.366-380</w:t>
+              <w:t xml:space="preserve">International Journal of Manpower</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 24 (7), pp.743-797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00144848v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00175256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surenchères salariales et conflictualité : une approche expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Tournadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 112 (1), pp.157-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00175261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Organizational Forms, Learning and Incentive-Based Inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Manpower</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 22 (1/2), pp.83-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00175263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairness and Free-Riding in Principal-Multi-Agent Relationships : Experimental Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Meidinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista internazionale di scienze sociali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 153, pp.409-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00149125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il une prime salariale à l'innovation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualite Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 76 (2), pp.225-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le biais technologique : fondements, mesures et tests empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouabdallah Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 14 (1), pp.171-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unemployment, Labour Institutions, and Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LABOUR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 10 (1), pp. 209-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01182786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labour market contracts and institutions — a cross-national comparison: (Elsevier Sciences Publishers B.V., Amsterdam, 1993) pp. vi + 456, ISBN 444-89927-8, US $98.50/Dfl. 185.00</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labour Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 2 (3), pp. 326-329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0927-5371(95)80037-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01182334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId335"/>
+      <w:footerReference w:type="default" r:id="rId339"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12542,51 +12555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Dadon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ro&#8217;i Zultan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107384" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165240v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Klockmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia von Schenk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2025.105098" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848999v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guigon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dreher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-024-00170-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199140v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dimant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Galeotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2024.104778" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199093v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Charness" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bihan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.10.027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974756v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortuna Casoria" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48777885" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199012v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuguang Jiang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.13171" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793652v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Brouwer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueac074" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620418v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Attanasi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rimbaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2023.09.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Tergiman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2022.4526" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899658v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Soraperra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van der Weele" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaul Shalvi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2022.12.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bargain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gabuthy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805532v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Benistant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.10.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.09.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Charroin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fortin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.06.024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03721456v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200535v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Straznicka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20954816.2020.1839158" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335192v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2021.07.030" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003653v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Cooper" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Saral" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2020.3817" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504242v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20954816.2020.1837553" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Maggian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueab018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888674v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Solda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.12720" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saucet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2011291117" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Offerman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-020-09325-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908182v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwik Banerjee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabanita Datta Gupta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2020.07.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02498354v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Di Falco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Magdalou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/105.00000119" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908166v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Polizzi Di Sorrentino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Hermann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68291-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521422v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nicola&#239;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-020-09752-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990573v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansong Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Obeso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Butera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2020.104872" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02548954v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massoni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2020.103412" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193604v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2019.05.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02075334v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2019.03.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000283" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930721v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Brent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Gangadharan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Mihut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12350" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445185v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.706.1021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.02.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284917v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Noussair" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Villeval" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-019-09622-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989142v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beugnot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacroix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2019.01.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368407v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sorrapera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Suvorov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van de Ven" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.706.0945" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155373v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Suchon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.05.020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764269v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Dai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815857-9.00004-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981542v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Garbarino" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Slonim" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2018.12.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296127v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882108v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tja&#353;a Bjedov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lapointe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madi&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-018-1133-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348517v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2016.2616" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658042v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2017.10.022" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896598v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40881-018-0055-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335686v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9561-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471358v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Kuhn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kuhn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2017.02.014" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620348v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-017-0137" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582596v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Nikiforakis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2017.07.013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996545v4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran He" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L&#233;vy-Garboua" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Montmarquette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vaksmann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12181" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393311v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Eriksson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Mao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-016-9502-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300735v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Nguyen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/685434" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182730v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-015-9459-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381401v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Hao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Houser" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348703v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246166v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.12325" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300720v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rosaz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2016.02.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089700v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin M. Hogarth" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2014.11.009" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159696v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Irlenbusch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copsyc.2015.04.004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137676v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40881-015-0002-6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137702v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dickinson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2015.03.012" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911560v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecoj.12122" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6KMFG4Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155326v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefebvre Mathieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pestieau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Riedl" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-014-9318-z" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911556v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rusinowska" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2013.11.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862782v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Joffily" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4284/0038-4038-2012.067" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781057v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Coricelli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rusconi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089693v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14068" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799499v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2013.1747" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098750v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2014.01.006" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080999v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Rustichini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2014.08.002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661770v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Poulsen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664830v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Arbak" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807436v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Wasmer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2013.04.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753478v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Noussair" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1465-7295.2011.00452.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724736v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefebvre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617120v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664665v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642527v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665521v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1218000" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753494v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681348v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.633.0389" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661261v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R. Plott" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rulli&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614472v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cabrales" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435956v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Vieider" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333590v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462067v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-010-9237-5" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550466v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred K&#246;nigstein" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2010.04.003" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459777v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550469v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2010.09.002" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371984v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451557v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451600v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196567v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-007-0291-7" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630791v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2007.10.003" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276094v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276284v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331753v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175179v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.fp.8200119" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238448v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754150v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.573.0635" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161715v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104905v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144852v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157177v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175242v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malgrange" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182330v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tournadre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2003.07.002" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JLPCFQT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161723v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Zeiliger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175203v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Keser" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175256v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175255v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Meidinger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175251v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Tucker" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144848v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tucker" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175261v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175263v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149125v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144078v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouabdallah" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144027v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabdallah Khaled" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182786v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182334v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0927-5371(95)80037-X" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E1E86CC6ED5B5674FA1EE9D54DD1BCED25C28AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706311v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Comola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rusinowska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2026.04.001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Galeotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jona Krutaj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2526916123" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446387v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Dadon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ro&#8217;i Zultan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107384" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Klockmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia von Schenk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2025.105098" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974756v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortuna Casoria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48777885" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740082v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dimant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2024.104778" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guigon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dreher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-024-00170-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199093v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Charness" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bihan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.10.027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793652v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Brouwer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueac074" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620418v4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Attanasi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rimbaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2023.09.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199012v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuguang Jiang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.13171" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199035v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Tergiman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2022.4526" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899658v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Soraperra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van der Weele" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaul Shalvi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2022.12.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855177v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bargain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gabuthy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805532v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Benistant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.10.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778525v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.09.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Charroin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fortin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.06.024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03721456v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200535v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033454v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Straznicka" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20954816.2020.1839158" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335192v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2021.07.030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20954816.2020.1837553" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003653v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Cooper" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Saral" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2020.3817" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177810v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Maggian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueab018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02498354v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Di Falco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Magdalou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/105.00000119" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Offerman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-020-09325-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908182v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwik Banerjee" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabanita Datta Gupta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2020.07.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908166v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Polizzi Di Sorrentino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Hermann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68291-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521422v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nicola&#239;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-020-09752-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990573v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansong Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Obeso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Butera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2020.104872" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02548954v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massoni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2020.103412" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952265v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saucet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2011291117" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888674v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Solda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.12720" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930721v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Brent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Gangadharan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Mihut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12350" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445185v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.706.1021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073561v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.02.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368407v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sorrapera" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Suvorov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van de Ven" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.706.0945" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284917v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Noussair" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Villeval" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-019-09622-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989142v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beugnot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacroix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2019.01.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764269v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Dai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815857-9.00004-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155373v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Suchon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.05.020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981542v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Garbarino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Slonim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2018.12.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02075334v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2019.03.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193604v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2019.05.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193425v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000283" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658042v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2017.10.022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882108v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tja&#353;a Bjedov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lapointe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madi&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-018-1133-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348517v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2016.2616" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896598v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40881-018-0055-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471358v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Kuhn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kuhn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2017.02.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620348v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-017-0137" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582596v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Nikiforakis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2017.07.013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393311v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Eriksson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Mao" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-016-9502-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476440v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L&#233;vy-Garboua" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Montmarquette" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vaksmann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12181" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996545v4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran He" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335686v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9561-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348703v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300735v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Nguyen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/685434" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182730v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-015-9459-7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381401v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Hao" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Houser" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246166v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.12325" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300720v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rosaz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2016.02.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911560v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecoj.12122" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6KMFG4Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089700v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin M. Hogarth" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2014.11.009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159696v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Irlenbusch" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copsyc.2015.04.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137676v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40881-015-0002-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137702v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dickinson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2015.03.012" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155326v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefebvre Mathieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pestieau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Riedl" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-014-9318-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862782v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Joffily" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4284/0038-4038-2012.067" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781057v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Coricelli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rusconi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799499v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2013.1747" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089693v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14068" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098750v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2014.01.006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080999v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Rustichini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2014.08.002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911556v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2013.11.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661770v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Poulsen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664830v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Arbak" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807436v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Wasmer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2013.04.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753478v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Noussair" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1465-7295.2011.00452.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724736v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefebvre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642527v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617120v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664665v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753494v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665521v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1218000" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681348v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.633.0389" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614472v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cabrales" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435956v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Vieider" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333590v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661261v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R. Plott" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rulli&#232;re" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550466v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred K&#246;nigstein" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2010.04.003" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459777v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462067v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-010-9237-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550469v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2010.09.002" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371984v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451557v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451600v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630791v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2007.10.003" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276094v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276284v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331753v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196567v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-007-0291-7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175179v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.fp.8200119" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238448v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161715v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104905v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754150v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.573.0635" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144852v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157177v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175242v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malgrange" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182330v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tournadre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2003.07.002" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JLPCFQT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161723v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Zeiliger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175203v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Keser" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175255v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Meidinger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175251v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Tucker" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144848v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tucker" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175256v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175261v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175263v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149125v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144078v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouabdallah" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144027v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabdallah Khaled" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182786v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182334v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0927-5371(95)80037-X" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E1E86CC6ED5B5674FA1EE9D54DD1BCED25C28AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>