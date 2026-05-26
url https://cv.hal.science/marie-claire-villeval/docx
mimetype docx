--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -100,235 +100,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competing for Influence in Networks Through Strategic Targeting</w:t>
+                <w:t xml:space="preserve">The power of leadership in changing social norms in heterogeneous societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margherita Comola</w:t>
+                <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+                <w:t xml:space="preserve">Jona Krutaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 158, pp.402-418. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 123 (13), pp.e2526916123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geb.2026.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2526916123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706311v3</w:t>
+                <w:t xml:space="preserve">hal-05595719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The power of leadership in changing social norms in heterogeneous societies</w:t>
+                <w:t xml:space="preserve">Competing for Influence in Networks Through Strategic Targeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Galeotti</w:t>
+                <w:t xml:space="preserve">Margherita Comola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jona Krutaj</w:t>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 123 (13), pp.e2526916123. </w:t>
+              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 158, pp.402-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2526916123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geb.2026.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05595719v1</w:t>
+                <w:t xml:space="preserve">hal-04706311v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate social responsibility as a signal in the labor market</w:t>
               </w:r>
@@ -516,742 +516,742 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trust and social preferences in times of acute health crisis</w:t>
+                <w:t xml:space="preserve">Mindfulness Training, Cognitive Performance and Stress Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fortuna Casoria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabio Galeotti</w:t>
+                <w:t xml:space="preserve">Gary Charness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2307/48777885⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 217, pp.207-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2023.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974756v1</w:t>
+                <w:t xml:space="preserve">hal-04199093v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivated information acquisition and social norm formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabio Galeotti</w:t>
+                <w:t xml:space="preserve">Metacognition biases information seeking in assessing ambiguous news</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2024.104778⟩</w:t>
+              <w:t xml:space="preserve">Communications Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (122), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44271-024-00170-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740082v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metacognition biases information seeking in assessing ambiguous news</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Guigon</w:t>
+                <w:t xml:space="preserve">Motivated information acquisition and social norm formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Dimant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44271-024-00170-w⟩</w:t>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 167, pp.104778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2024.104778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848999v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mindfulness Training, Cognitive Performance and Stress Reduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trust and social preferences in times of acute health crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Bihan</w:t>
+                <w:t xml:space="preserve">Fortuna Casoria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 217, pp.207-226. </w:t>
+              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 154, pp.5-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2023.10.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2307/48777885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199093v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Norms: Direct Evidence of Parental Transmission</w:t>
+                <w:t xml:space="preserve">Dishonesty as a collective‐risk social dilemma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thijs Brouwer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabio Galeotti</w:t>
+                <w:t xml:space="preserve">Shuguang Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Economic Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 133 (650), pp.872-887. </w:t>
+              <w:t xml:space="preserve">Economic Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (1), pp.223-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ej/ueac074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ecin.13171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793652v1</w:t>
+                <w:t xml:space="preserve">hal-04199012v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilt Aversion in (New) Games: Does Partners' Payoff Vulnerability Matter?</w:t>
+                <w:t xml:space="preserve">Teaching Norms: Direct Evidence of Parental Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Attanasi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Rimbaud</w:t>
+                <w:t xml:space="preserve">Thijs Brouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geb.2023.09.004⟩</w:t>
+              <w:t xml:space="preserve">The Economic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (650), pp.872-887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ej/ueac074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03620418v4</w:t>
+                <w:t xml:space="preserve">hal-03793652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dishonesty as a collective‐risk social dilemma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guilt Aversion in (New) Games: Does Partners' Payoff Vulnerability Matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Attanasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuguang Jiang</w:t>
+                <w:t xml:space="preserve">Claire Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Inquiry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (1), pp.223-241. </w:t>
+              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 142, pp.690-717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecin.13171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geb.2023.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199012v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03620418v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Way People Lie in Markets: Detectable vs. Deniable Lies</w:t>
               </w:r>
@@ -1583,51 +1583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition, Information, and the Erosion of Morals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Benistant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2146,64 +2146,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived social norm and behavior quickly adjusted to legal changes during the COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortuna Casoria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2432,51 +2432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fraud Deterrence Institutions Reduce Intrinsic Honesty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Maggian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2530,2639 +2530,2639 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03177810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can shorter transfer chains and transparency reduce embezzlement?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unethical amnesia responds more to instrumental than to hedonic motives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Galeotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Di Falco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Masclet</w:t>
+                <w:t xml:space="preserve">Charlotte Saucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Behavioral Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1561/105.00000119⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (41), pp.25423 - 25428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2011291117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498354v1</w:t>
+                <w:t xml:space="preserve">halshs-02952265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do measures of risk attitude in the laboratory predict behavior under risk in and outside of the laboratory?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Theo Offerman</w:t>
+                <w:t xml:space="preserve">Exclusion and Reintegration in a Social Dilemma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Solda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11166-020-09325-6⟩</w:t>
+              <w:t xml:space="preserve">Economic Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (1), pp. 120-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecin.12720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02908109v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01888674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback spillovers across tasks, self-confidence and competitiveness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabanita Datta Gupta</w:t>
+                <w:t xml:space="preserve">Do measures of risk attitude in the laboratory predict behavior under risk in and outside of the laboratory?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Charness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Offerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geb.2020.07.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60, pp. 99-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11166-020-09325-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02908182v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02908109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dishonesty is more affected by BMI status than by short-term changes in glucose</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benedikt Hermann</w:t>
+                <w:t xml:space="preserve">Feedback spillovers across tasks, self-confidence and competitiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritwik Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabanita Datta Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-68291-w⟩</w:t>
+              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 123, pp.127-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geb.2020.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02908166v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02908182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Always doing your best? Effort and performance in dynamic settings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Nicolaï</w:t>
+                <w:t xml:space="preserve">Can shorter transfer chains and transparency reduce embezzlement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Di Falco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Magdalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11238-020-09752-6⟩</w:t>
+              <w:t xml:space="preserve">Review of Behavioral Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103-143, 7 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1561/105.00000119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02521422v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous testosterone is associated with increased striatal response to audience effects during prosocial choices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luigi Butera</w:t>
+                <w:t xml:space="preserve">Dishonesty is more affected by BMI status than by short-term changes in glucose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Polizzi Di Sorrentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2020.104872⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-68291-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990573v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02908166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiguity and excuse-driven behavior in charitable giving</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Massoni</w:t>
+                <w:t xml:space="preserve">Always doing your best? Effort and performance in dynamic settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Houy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2020.103412⟩</w:t>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89 (3), pp.249-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-020-09752-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548954v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02521422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unethical amnesia responds more to instrumental than to hedonic motives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Galeotti</w:t>
+                <w:t xml:space="preserve">Endogenous testosterone is associated with increased striatal response to audience effects during prosocial choices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yansong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Météreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Obeso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Saucet</w:t>
+                <w:t xml:space="preserve">Luigi Butera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117 (41), pp.25423 - 25428. </w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 122, pp.104872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2011291117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2020.104872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02952265v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exclusion and Reintegration in a Social Dilemma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ambiguity and excuse-driven behavior in charitable giving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Solda</w:t>
+                <w:t xml:space="preserve">Sébastien Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Inquiry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 58 (1), pp. 120-149. </w:t>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124, pp.103412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecin.12720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2020.103412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01888674v1</w:t>
+                <w:t xml:space="preserve">hal-02548954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxation, redistribution and observability in social dilemmas</w:t>
+                <w:t xml:space="preserve">Neurocomputational mechanisms at play when weighing concerns for extrinsic rewards, moral values, and social image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel A Brent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anca Mihut</w:t>
+                <w:t xml:space="preserve">Chen Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Météreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Butera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpet.12350⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (6), pp.e3000283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01930721v1</w:t>
+                <w:t xml:space="preserve">halshs-02193425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements (non) éthiques et stratégies morales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motivated memory in dictator games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Saucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.706.1021⟩</w:t>
+              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 117, pp. 250-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geb.2019.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02445185v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02193604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embezzlement and guilt aversion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Rimbaud</w:t>
+                <w:t xml:space="preserve">Unethical Behavior and Group Identity in Contests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Benistant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2019.02.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72, pp. 128-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joep.2019.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02073561v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02075334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doing bad to look good: Negative consequences of image concerns on pro-socal behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction to the special issue in honor of Professor Charles R. Plott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Gangadharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Noussair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Sorrapera</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+                <w:t xml:space="preserve">Marie-Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.706.0945⟩</w:t>
+              <w:t xml:space="preserve">Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (3), pp. 577-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10683-019-09622-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02368407v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02284917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the special issue in honor of Professor Charles R. Plott</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Villeval</w:t>
+                <w:t xml:space="preserve">Gender and Peer Effects on Performance in Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10683-019-09622-1⟩</w:t>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 113, pp. 207-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2019.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02284917v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01989142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender and Peer Effects on Performance in Social Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Lacroix</w:t>
+                <w:t xml:space="preserve">Taxation, redistribution and observability in social dilemmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel A Brent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Gangadharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Mihut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2019.01.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (5), pp.826-846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpet.12350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01989142v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01930721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fare-dodging in the lab and the moral cost of dishonesty</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabio Galeotti</w:t>
+                <w:t xml:space="preserve">Embezzlement and guilt aversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Attanasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Economic Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-815857-9.00004-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 167, pp.409-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2019.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764269v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02073561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of status mobility and group identity on trust</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportements (non) éthiques et stratégies morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2019.05.020⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (6), pp. 1021-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.706.1021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02155373v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02445185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss aversion and lying behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Slonim</w:t>
+                <w:t xml:space="preserve">Doing bad to look good: Negative consequences of image concerns on pro-socal behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Sorrapera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Suvorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen van de Ven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2018.12.008⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (6), pp. 945-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.706.0945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01981542v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02368407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unethical Behavior and Group Identity in Contests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Benistant</w:t>
+                <w:t xml:space="preserve">Fare-dodging in the lab and the moral cost of dishonesty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixin Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joep.2019.03.001⟩</w:t>
+              <w:t xml:space="preserve">The Economic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133 (650), pp.245-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-815857-9.00004-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02075334v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivated memory in dictator games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Saucet</w:t>
+                <w:t xml:space="preserve">The effects of status mobility and group identity on trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geb.2019.05.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 163, pp. 430-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2019.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02193604v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02155373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurocomputational mechanisms at play when weighing concerns for extrinsic rewards, moral values, and social image</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loss aversion and lying behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Qu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luigi Butera</w:t>
+                <w:t xml:space="preserve">Robert Slonim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (6), pp.e3000283. </w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 258, pp. 379-393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2018.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02193425v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01981542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spillover Effects of Affirmative Action on Competitiveness and Unethical Behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabanita Datta Gupta</w:t>
+                <w:t xml:space="preserve">Does decentralization of decisions increase the stability of large groups?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tjaša Bjedov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lapointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Madiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2017.10.022⟩</w:t>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (4), pp. 681-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-018-1133-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01658042v1</w:t>
+                <w:t xml:space="preserve">halshs-01882108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does decentralization of decisions increase the stability of large groups?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Madiès</w:t>
+                <w:t xml:space="preserve">Cheating in the Lab Predicts Fraud in the Field: An experiment in public transportations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixin Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (4), pp. 681-716. </w:t>
+              <w:t xml:space="preserve">Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (3), pp. 1081-1100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00355-018-1133-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1287/mnsc.2016.2616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01882108v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01348517v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheating in the Lab Predicts Fraud in the Field: An experiment in public transportations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabio Galeotti</w:t>
+                <w:t xml:space="preserve">The Spillover Effects of Affirmative Action on Competitiveness and Unethical Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritwik Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabanita Datta Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 64 (3), pp. 1081-1100. </w:t>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101, pp. 567-604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1287/mnsc.2016.2616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2017.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01348517v2</w:t>
+                <w:t xml:space="preserve">halshs-01658042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method to Estimate Mean Lying Rates and Their Full Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Slonim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5203,1282 +5203,1282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01896598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-Environment Effects on Intertemporal Financial Choices: How Relevant are Resource-Depletion Models?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Kuhn</w:t>
+                <w:t xml:space="preserve">The efficiency of crackdowns. An experiment in public transportations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixin Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2017.02.014⟩</w:t>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (2), pp. 249-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-016-9561-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01471358v1</w:t>
+                <w:t xml:space="preserve">halshs-01335686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural economics: Preserving rank as a social norm</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mise en place d'une expérience avec le grand public : entre recherche, vulgarisation et pédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youenn Loheac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayyan Alia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bchir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41562-017-0137⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (5), pp.941-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.pr3.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01620348v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01321452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normative conflict and the limits of self-governance in heterogeneous populations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikos Nikiforakis</w:t>
+                <w:t xml:space="preserve">Decision-Environment Effects on Intertemporal Financial Choices: How Relevant are Resource-Depletion Models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2017.07.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp. 72-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2017.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01582596v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01471358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saving Face and Group Identity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lei Mao</w:t>
+                <w:t xml:space="preserve">Behavioural economics: Preserving rank as a social norm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Charness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10683-016-9502-3⟩</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-017-0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01393311v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01620348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voluntary Contributions to a Mutual Insurance Pool</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Montmarquette</w:t>
+                <w:t xml:space="preserve">Normative conflict and the limits of self-governance in heterogeneous populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Gangadharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Vaksmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Villeval</w:t>
+                <w:t xml:space="preserve">Nikos Nikiforakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (1), pp.198-218. </w:t>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100, pp. 146-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jpet.12181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2017.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476440v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01582596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are group members less inequality averse than individual decision makers?</w:t>
+                <w:t xml:space="preserve">Saving Face and Group Identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haoran He</w:t>
+                <w:t xml:space="preserve">Tor Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (3), pp. 622-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10683-016-9502-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00996545v4</w:t>
+                <w:t xml:space="preserve">halshs-01393311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The efficiency of crackdowns. An experiment in public transportations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+                <w:t xml:space="preserve">Voluntary Contributions to a Mutual Insurance Pool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lévy-Garboua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Montmarquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vaksmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11238-016-9561-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1), pp.198-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpet.12181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01335686v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'une expérience avec le grand public : entre recherche, vulgarisation et pédagogie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are group members less inequality averse than individual decision makers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoran He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 138, pp. 111-124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01321452v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00996545v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can lab experiments help design personnel policies?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Migrations, risks, and uncertainty: A field experiment in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IZA World of Labor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, November 2016, 11 p</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 131, part A, pp. 126-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01348703v1</w:t>
+                <w:t xml:space="preserve">halshs-01381401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trust under the Prospect Theory and Quasi-Hyperbolic Preferences: A Field Experiment in Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Development and Cultural Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64 (3), pp. 545-572. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/685434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01300735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social preferences and lying aversion in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Maggian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19 (3), pp. 663-685. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10683-015-9459-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01182730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrations, risks, and uncertainty: A field experiment in China</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can lab experiments help design personnel policies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 131, part A, pp. 126-140</w:t>
+              <w:t xml:space="preserve">IZA World of Labor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, November 2016, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01381401v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01348703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication and Coordination in a Two-Stage Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tjaša Bjedov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Madiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6538,51 +6538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quitting and peer effects at work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Slonim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6623,520 +6623,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01300720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are women more attracted to cooperation than men?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Kuhn</w:t>
+                <w:t xml:space="preserve">Norm Enforcement in Social Dilemmas An Experiment with Police Commissioners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dickinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Economic Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecoj.12122⟩</w:t>
+              <w:t xml:space="preserve">Journal of Public Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126, pp.74-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpubeco.2015.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00911560v1</w:t>
+                <w:t xml:space="preserve">halshs-01137702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiguity on audits and cooperation in a public goods game</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin M. Hogarth</w:t>
+                <w:t xml:space="preserve">Dishonesty under scrutiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen van de Ven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2014.11.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Economic Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (1), pp. 86-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40881-015-0002-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01089700v1</w:t>
+                <w:t xml:space="preserve">halshs-01137676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral ethics: how psychology influenced economics and how economics might inform psychology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Irlenbusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp. 87-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.copsyc.2015.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01159696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dishonesty under scrutiny</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeroen van de Ven</w:t>
+                <w:t xml:space="preserve">Ambiguity on audits and cooperation in a public goods game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixin Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin M. Hogarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Economic Science Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1 (1), pp. 86-99. </w:t>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.146-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40881-015-0002-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2014.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01137676v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01089700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norm Enforcement in Social Dilemmas An Experiment with Police Commissioners</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Masclet</w:t>
+                <w:t xml:space="preserve">Are women more attracted to cooperation than men?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Economic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125 (582), pp. 115-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecoj.12122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpubeco.2015.03.012⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01137702v1</w:t>
+                <w:t xml:space="preserve">halshs-00911560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tax evasion and social information: an experiment in Belgium, France, and the Netherlands</w:t>
               </w:r>
@@ -7233,737 +7233,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01155326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions, sanctions and cooperation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Noussair</w:t>
+                <w:t xml:space="preserve">Ingratiation: Experimental Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southern Economic Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4284/0038-4038-2012.067⟩</w:t>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.16-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2013.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00862782v1</w:t>
+                <w:t xml:space="preserve">halshs-00911556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tax Evasion and emotions: An empirical test of re-integrative shaming theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Rusconi</w:t>
+                <w:t xml:space="preserve">Emotions, sanctions and cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Joffily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Noussair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Southern Economic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (4), pp. 1002-1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4284/0038-4038-2012.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00781057v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00862782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dark Side of Competition for Status</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Masclet</w:t>
+                <w:t xml:space="preserve">Tax Evasion and emotions: An empirical test of re-integrative shaming theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Coricelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Rusconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp. 49-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00799499v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00781057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professional identity can increase dishonesty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Dark Side of Competition for Status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Charness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 516, pp. 48-49. </w:t>
+              <w:t xml:space="preserve">Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60 (1), pp. 38-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature14068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1287/mnsc.2013.1747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01089693v1</w:t>
+                <w:t xml:space="preserve">halshs-00799499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiguous incentives and the persistence of effort: Experimental evidence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Professional identity can increase dishonesty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 100, pp. 1-19. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 516, pp. 48-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2014.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature14068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01098750v1</w:t>
+                <w:t xml:space="preserve">halshs-01089693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moral hypocrisy, power and social preferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aldo Rustichini</w:t>
+                <w:t xml:space="preserve">Ambiguous incentives and the persistence of effort: Experimental evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin M. Hogarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 107, pp. 10-24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2014.08.002⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 100, pp. 1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2014.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01080999v1</w:t>
+                <w:t xml:space="preserve">halshs-01098750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingratiation: Experimental Evidence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+                <w:t xml:space="preserve">Moral hypocrisy, power and social preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Rustichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 66, pp.16-38. </w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 107, pp. 10-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2013.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2014.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00911556v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01080999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender matching and competitiveness: experimental evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabanita Datta Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Poulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8096,51 +8096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergenerational Attitudes Towards Strategic Uncertainty and Competition: A Field Experiment in a Swiss Bank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Madiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8226,51 +8226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Noussair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (2), pp.1421-1441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8406,109 +8406,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00724736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respect and relational contracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tor Eriksson</w:t>
+                <w:t xml:space="preserve">Job Allocation Rules and Sorting Efficiency: Experimental Outcomes in a Peter Principle Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dickinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 81 (1), pp. 286-298</w:t>
+              <w:t xml:space="preserve">Southern Economic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (3), pp. 842-859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00642527v1</w:t>
+                <w:t xml:space="preserve">halshs-00664665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lies and Biased Evaluation: A Real-Effort Experiment</w:t>
               </w:r>
@@ -8570,109 +8570,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00617120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Job Allocation Rules and Sorting Efficiency: Experimental Outcomes in a Peter Principle Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Dickinson</w:t>
+                <w:t xml:space="preserve">Respect and relational contracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tor Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southern Economic Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 78 (3), pp. 842-859</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 81 (1), pp. 286-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00664665v1</w:t>
+                <w:t xml:space="preserve">halshs-00642527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
@@ -8877,753 +8877,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00681348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden Information, Bargaining Power, And Efficiency: An Experiment</w:t>
+                <w:t xml:space="preserve">Introduction to the special issue Special issue on Behavioral Public Economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Cabrales</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gary Charness</w:t>
+                <w:t xml:space="preserve">Charles R. Plott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 14 (2), pp.133-159</w:t>
+              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (5), pp. 631-637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00614472v1</w:t>
+                <w:t xml:space="preserve">halshs-00661261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ratio Bias Phenomenon : Fact or Artifact ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ferdinand Vieider</w:t>
+                <w:t xml:space="preserve">Hidden Information, Bargaining Power, And Efficiency: An Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cabrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Charness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 71 (4), pp. 615-641</w:t>
+              <w:t xml:space="preserve">Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (2), pp.133-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00435956v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00614472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition and the Ratchet Effect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Kuhn</w:t>
+                <w:t xml:space="preserve">The Ratio Bias Phenomenon : Fact or Artifact ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Vieider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Labor Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 29 (3), pp. 513-547</w:t>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71 (4), pp. 615-641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00333590v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the special issue Special issue on Behavioral Public Economics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
+                <w:t xml:space="preserve">Competition and the Ratchet Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Charness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (5), pp. 631-637</w:t>
+              <w:t xml:space="preserve">Journal of Labor Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (3), pp. 513-547</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00661261v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00333590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency and behavioral considerations in labor negotiations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manfred Königstein</w:t>
+                <w:t xml:space="preserve">Cheating, Emotions, and Rationality: An Experiment on Tax Evasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Coricelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Joffily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Montmarquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joep.2010.04.003⟩</w:t>
+              <w:t xml:space="preserve">Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (2), pp.226-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10683-010-9237-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00550466v1</w:t>
+                <w:t xml:space="preserve">halshs-00462067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effort and comparison income: experimental and survey evidence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Masclet</w:t>
+                <w:t xml:space="preserve">Efficiency and behavioral considerations in labor negotiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Königstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and Labor Relations Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (4), pp. 599-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joep.2010.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00459777v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00550466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheating, Emotions, and Rationality: An Experiment on Tax Evasion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Montmarquette</w:t>
+                <w:t xml:space="preserve">Effort and comparison income: experimental and survey evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industrial and Labor Relations Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 63 (3), pp.407-426</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00462067v1</w:t>
+                <w:t xml:space="preserve">halshs-00459777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incentive Effects on Risk Attitude in Small Probability Prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Vieider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9670,51 +9670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation and Competition in Intergenerational Experiments in the Field and in the Laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Charness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9752,51 +9752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback and incentives: Experimental evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tor Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Poulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9847,51 +9847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-selection and the Efficiency of Tournaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tor Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9936,477 +9936,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00451600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Pay, Sorting and Social Motivation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tor Eriksson</w:t>
+                <w:t xml:space="preserve">Punishment, inequality, and welfare : a public good experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 68 (2), pp.412. </w:t>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (3), pp.475-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2007.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00355-007-0291-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630791v1</w:t>
+                <w:t xml:space="preserve">halshs-00196567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabilité individuelle et fiscalité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Montmarquette</w:t>
+                <w:t xml:space="preserve">Performance Pay, Sorting and Social Motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tor Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 68 (2), pp.412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2007.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00276094v1</w:t>
+                <w:t xml:space="preserve">hal-00630791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Monitoring Decrease Work Effort?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Dickinson</w:t>
+                <w:t xml:space="preserve">Responsabilité individuelle et fiscalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lévy-Garboua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Montmarquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 63 (1), pp. 56-76</w:t>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 182 (1), pp.19-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00276284v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00276094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Pay, Sorting and Social Motivation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tor Eriksson</w:t>
+                <w:t xml:space="preserve">Does Monitoring Decrease Work Effort?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dickinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63 (1), pp. 56-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00331753v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00276284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Punishment, inequality, and welfare : a public good experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Masclet</w:t>
+                <w:t xml:space="preserve">Performance Pay, Sorting and Social Motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tor Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 68 (2), pp. 412-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2007.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00355-007-0291-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00196567v1</w:t>
+                <w:t xml:space="preserve">halshs-00331753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Economics: Contributions, Recent Developments, and New Challenges</w:t>
               </w:r>
@@ -10483,51 +10483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tax Evasion and Social Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10559,325 +10559,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00238448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Capital over the Life Cycle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effort, revenu et rang. Une étude expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Record</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57 (3), pp.635-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.573.0635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00161715v1</w:t>
+                <w:t xml:space="preserve">halshs-00754150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effort, revenu et rang : une étude expérimentale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human Capital over the Life Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 57 (3), pp.635-643</w:t>
+              <w:t xml:space="preserve">Economic Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 82 (issue 257), pp.234-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00104905v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00161715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effort, revenu et rang. Une étude expérimentale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Effort, revenu et rang : une étude expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew E. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 57 (3), pp.635-643. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 57 (3), pp.635-643</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.573.0635⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00754150v1</w:t>
+                <w:t xml:space="preserve">halshs-00104905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact des comparaisons de salaire sur le niveau d'effort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew E. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11010,51 +11010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie des ressources humaines : pouvoir et limites des incitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malgrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11195,64 +11195,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redesigning Teams and Incentives in a merger. An Experiment with Managers and Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Montmarquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11316,51 +11316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradoxe de l'adhésion syndicale : une approche expérimentale en termes de jeu de bien public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Keser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11392,420 +11392,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00175203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Team-Based Compensation Give Rise to Problems when Agents Vary in their Ability?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Personnel economics: Theoretical Perspectives and Empirical Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 6 (3), pp.253-272</w:t>
+              <w:t xml:space="preserve">International Journal of Manpower</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 24 (7), pp.743-797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00175255v1</w:t>
+                <w:t xml:space="preserve">halshs-00175256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monetary and non Monetary Punishment in the Voluntary Contributions Mechanism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Steven Tucker</w:t>
+                <w:t xml:space="preserve">Does Team-Based Compensation Give Rise to Problems when Agents Vary in their Ability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Meidinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Economic Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 93 (1), pp.366-380</w:t>
+              <w:t xml:space="preserve">Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 6 (3), pp.253-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00175251v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00175255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monetary and non Monetary Punishment in the Voluntary Contributions Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Noussair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steve Tucker</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Economic Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.366-380</w:t>
+              <w:t xml:space="preserve">The American Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 93 (1), pp.366-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00144848v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00175251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personnel economics: Theoretical Perspectives and Empirical Evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
+                <w:t xml:space="preserve">Monetary and non Monetary Punishment in the Voluntary Contributions Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Noussair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Manpower</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 24 (7), pp.743-797</w:t>
+              <w:t xml:space="preserve">American Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.366-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00175256v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00144848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surenchères salariales et conflictualité : une approche expérimentale</w:t>
               </w:r>
@@ -11955,64 +11955,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairness and Free-Riding in Principal-Multi-Agent Relationships : Experimental Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Meidinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12555,51 +12555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706311v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Comola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rusinowska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2026.04.001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Galeotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jona Krutaj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2526916123" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446387v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Dadon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ro&#8217;i Zultan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107384" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Klockmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia von Schenk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2025.105098" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974756v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortuna Casoria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48777885" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740082v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dimant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2024.104778" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guigon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dreher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-024-00170-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199093v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Charness" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bihan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.10.027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793652v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Brouwer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueac074" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620418v4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Attanasi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rimbaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2023.09.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199012v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuguang Jiang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.13171" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199035v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Tergiman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2022.4526" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899658v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Soraperra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van der Weele" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaul Shalvi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2022.12.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855177v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bargain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gabuthy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805532v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Benistant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.10.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778525v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.09.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Charroin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fortin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.06.024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03721456v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200535v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033454v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Straznicka" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20954816.2020.1839158" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335192v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2021.07.030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20954816.2020.1837553" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003653v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Cooper" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Saral" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2020.3817" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177810v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Maggian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueab018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02498354v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Di Falco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Magdalou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/105.00000119" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Offerman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-020-09325-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908182v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwik Banerjee" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabanita Datta Gupta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2020.07.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908166v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Polizzi Di Sorrentino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Hermann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68291-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521422v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nicola&#239;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-020-09752-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990573v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansong Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Obeso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Butera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2020.104872" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02548954v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massoni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2020.103412" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952265v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saucet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2011291117" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888674v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Solda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.12720" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930721v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Brent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Gangadharan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Mihut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12350" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445185v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.706.1021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073561v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.02.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368407v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sorrapera" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Suvorov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van de Ven" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.706.0945" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284917v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Noussair" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Villeval" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-019-09622-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989142v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beugnot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacroix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2019.01.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764269v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Dai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815857-9.00004-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155373v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Suchon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.05.020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981542v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Garbarino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Slonim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2018.12.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02075334v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2019.03.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193604v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2019.05.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193425v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000283" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658042v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2017.10.022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882108v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tja&#353;a Bjedov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lapointe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madi&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-018-1133-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348517v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2016.2616" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896598v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40881-018-0055-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471358v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Kuhn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kuhn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2017.02.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620348v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-017-0137" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582596v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Nikiforakis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2017.07.013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393311v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Eriksson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Mao" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-016-9502-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476440v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L&#233;vy-Garboua" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Montmarquette" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vaksmann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12181" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996545v4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran He" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335686v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9561-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348703v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300735v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Nguyen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/685434" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182730v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-015-9459-7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381401v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Hao" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Houser" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246166v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.12325" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300720v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rosaz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2016.02.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911560v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecoj.12122" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6KMFG4Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089700v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin M. Hogarth" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2014.11.009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159696v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Irlenbusch" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copsyc.2015.04.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137676v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40881-015-0002-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137702v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dickinson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2015.03.012" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155326v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefebvre Mathieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pestieau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Riedl" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-014-9318-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862782v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Joffily" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4284/0038-4038-2012.067" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781057v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Coricelli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rusconi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799499v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2013.1747" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089693v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14068" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098750v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2014.01.006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080999v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Rustichini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2014.08.002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911556v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2013.11.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661770v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Poulsen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664830v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Arbak" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807436v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Wasmer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2013.04.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753478v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Noussair" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1465-7295.2011.00452.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724736v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefebvre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642527v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617120v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664665v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753494v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665521v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1218000" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681348v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.633.0389" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614472v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cabrales" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435956v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Vieider" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333590v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661261v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R. Plott" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rulli&#232;re" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550466v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred K&#246;nigstein" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2010.04.003" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459777v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462067v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-010-9237-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550469v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2010.09.002" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371984v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451557v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451600v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630791v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2007.10.003" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276094v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276284v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331753v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196567v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-007-0291-7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175179v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.fp.8200119" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238448v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161715v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104905v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754150v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.573.0635" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144852v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157177v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175242v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malgrange" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182330v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tournadre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2003.07.002" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JLPCFQT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161723v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Zeiliger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175203v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Keser" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175255v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Meidinger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175251v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Tucker" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144848v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tucker" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175256v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175261v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175263v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149125v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144078v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouabdallah" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144027v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabdallah Khaled" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182786v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182334v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0927-5371(95)80037-X" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E1E86CC6ED5B5674FA1EE9D54DD1BCED25C28AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Galeotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jona Krutaj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2526916123" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706311v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Comola" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rusinowska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2026.04.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446387v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Dadon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ro&#8217;i Zultan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107384" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Klockmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia von Schenk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2025.105098" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199093v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Charness" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bihan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.10.027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guigon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dreher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-024-00170-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740082v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dimant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2024.104778" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974756v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortuna Casoria" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48777885" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199012v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuguang Jiang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.13171" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793652v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Brouwer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueac074" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620418v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Attanasi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rimbaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2023.09.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199035v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Tergiman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2022.4526" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899658v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Soraperra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van der Weele" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaul Shalvi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2022.12.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855177v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bargain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gabuthy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805532v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Benistant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.10.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778525v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.09.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Charroin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fortin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.06.024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03721456v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200535v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033454v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Straznicka" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20954816.2020.1839158" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335192v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2021.07.030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20954816.2020.1837553" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003653v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Cooper" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Saral" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2020.3817" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177810v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Maggian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueab018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952265v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saucet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2011291117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888674v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Solda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.12720" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908109v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Offerman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-020-09325-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwik Banerjee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabanita Datta Gupta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2020.07.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02498354v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Di Falco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Magdalou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/105.00000119" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908166v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Polizzi Di Sorrentino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Hermann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68291-w" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521422v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nicola&#239;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-020-09752-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990573v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansong Li" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Obeso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Butera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2020.104872" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02548954v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massoni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2020.103412" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193425v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000283" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193604v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2019.05.011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02075334v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2019.03.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284917v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Gangadharan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Noussair" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Villeval" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-019-09622-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989142v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beugnot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacroix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2019.01.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930721v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Brent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Mihut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12350" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073561v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.02.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445185v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.706.1021" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368407v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sorrapera" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Suvorov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van de Ven" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.706.0945" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764269v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Dai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815857-9.00004-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155373v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Suchon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.05.020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981542v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Garbarino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Slonim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2018.12.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882108v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tja&#353;a Bjedov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lapointe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madi&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-018-1133-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348517v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2016.2616" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658042v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2017.10.022" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896598v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40881-018-0055-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335686v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9561-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471358v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Kuhn" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kuhn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2017.02.014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620348v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-017-0137" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582596v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Nikiforakis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2017.07.013" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393311v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Eriksson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Mao" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-016-9502-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476440v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L&#233;vy-Garboua" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Montmarquette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vaksmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12181" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996545v4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran He" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381401v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Hao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Houser" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300735v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Nguyen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/685434" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182730v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-015-9459-7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246166v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.12325" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300720v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rosaz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2016.02.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137702v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dickinson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2015.03.012" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137676v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40881-015-0002-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159696v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Irlenbusch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copsyc.2015.04.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089700v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin M. Hogarth" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2014.11.009" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911560v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecoj.12122" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6KMFG4Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155326v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefebvre Mathieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pestieau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Riedl" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-014-9318-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911556v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2013.11.005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862782v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Joffily" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4284/0038-4038-2012.067" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781057v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Coricelli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rusconi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799499v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2013.1747" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089693v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14068" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098750v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2014.01.006" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080999v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Rustichini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2014.08.002" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661770v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Poulsen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664830v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Arbak" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807436v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Wasmer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2013.04.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753478v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Noussair" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1465-7295.2011.00452.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724736v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefebvre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664665v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617120v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642527v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753494v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665521v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1218000" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681348v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.633.0389" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661261v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R. Plott" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rulli&#232;re" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614472v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cabrales" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435956v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Vieider" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333590v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462067v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-010-9237-5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550466v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred K&#246;nigstein" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2010.04.003" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459777v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550469v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2010.09.002" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371984v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451557v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451600v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196567v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-007-0291-7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630791v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2007.10.003" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276094v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276284v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331753v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175179v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.fp.8200119" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238448v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754150v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.573.0635" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161715v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104905v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144852v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157177v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175242v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malgrange" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182330v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tournadre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2003.07.002" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JLPCFQT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161723v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Zeiliger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175203v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Keser" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175256v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175255v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Meidinger" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175251v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Tucker" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144848v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tucker" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175261v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175263v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149125v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144078v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouabdallah" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144027v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabdallah Khaled" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182786v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182334v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0927-5371(95)80037-X" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E1E86CC6ED5B5674FA1EE9D54DD1BCED25C28AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>