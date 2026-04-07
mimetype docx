--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -182,204 +182,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fear Control vs Danger Control - The COVID 19 Case in France: An Abstract</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Make Me Laugh and I’ll Share the Message! The Effect of Humor Appeal on Anti-Binge Drinking Advertising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. N'Goala</w:t>
+                <w:t xml:space="preserve">K. Raies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMS World Marketing Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Canterbury, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816833v1</w:t>
+                <w:t xml:space="preserve">hal-04816834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Make Me Laugh and I’ll Share the Message! The Effect of Humor Appeal on Anti-Binge Drinking Advertising</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
+                <w:t xml:space="preserve">Fear Control vs Danger Control - The COVID 19 Case in France: An Abstract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Raies</w:t>
+                <w:t xml:space="preserve">G. N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMS World Marketing Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Canterbury, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816834v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Magical washing‘ : comprendre la communication persuasive par le cadrage de sens et les réponses des consommateurs pour s’en prémunir</w:t>
               </w:r>
@@ -536,273 +536,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Co-Creation Paradigm for a Healthier Lifestyle: Fostering Consumers’ Creativity in online communities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Anin</w:t>
+                <w:t xml:space="preserve">Effect of fear appeal during the first wave of COVID 19 in France: Fear control rather than danger control?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. N'Goala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Social Marketing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Greece, Greece</w:t>
+              <w:t xml:space="preserve">French-Austrian-German Workshop on Consumer Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816831v1</w:t>
+                <w:t xml:space="preserve">hal-04816832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fear appeal during the first wave of COVID 19 in France: Fear control rather than danger control?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Co-Creation Paradigm for a Healthier Lifestyle: Fostering Consumers’ Creativity in online communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. N'Goala</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+                <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caldara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Anin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Austrian-German Workshop on Consumer Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Germany, Germany</w:t>
+              <w:t xml:space="preserve">European Social Marketing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Greece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816832v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the effectiveness of a communication to destigmatize mental illness using a storytelling form and an influencer?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marketing Trends Conference (IMTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Rome, Italie, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -840,51 +840,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supériorité d'un message narratif de déstigmatisation de la schizophrénie : explication par l'imagerie mentale et la transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Tunis, Tunisie, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -922,51 +922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la relation des soignants avec leur institution sur les campagnes de vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Symposium du Marketing social appliqué à la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -991,64 +991,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communiquer en période COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Symposium du Marketing social appliqué à la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, En Ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1073,64 +1073,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communiquer par la peur. Résultat d'un partenariat avec l'IPSOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres du CERAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1149,299 +1149,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication de prévention / promotion de la santé, le poids des mots et des images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fostering creativity in online environments for social marketing purpose: A research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Valentine Anin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences de l'IAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Grenoble, France</w:t>
+              <w:t xml:space="preserve">19èmes Journée du marketing digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817196v1</w:t>
+                <w:t xml:space="preserve">hal-04809906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering creativity in online environments for social marketing purpose: A research agenda</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fear appeal in prevention communication - The COVID Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journée du marketing digital</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris, France, France</w:t>
+              <w:t xml:space="preserve">GovComs Festival</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Canberra (On-line Festival), Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809906v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fear appeal in prevention communication - The COVID Case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Communication de prévention / promotion de la santé, le poids des mots et des images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GovComs Festival</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Canberra (On-line Festival), Unknown Region</w:t>
+              <w:t xml:space="preserve">Cycle de conférences de l'IAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817195v1</w:t>
+                <w:t xml:space="preserve">hal-04817196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévenir la surconsommation de boissons sucrées par la représentation concrète du sucre sur le packaging : une vraie bonne idée ?</w:t>
               </w:r>
@@ -1686,64 +1686,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-vaccination contre la grippe du personnel soignant des hôpitaux : réactance situationnelle induite par une mauvaise relation à l’institution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1876,51 +1876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence de la forme donnée à un test de concept sur son attractivité – explication par l’imagerie mentale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Maillard Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1971,51 +1971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appel à la peur en communication préventive : effets opposés des composantes de l’évaluation cognitivo-émotionnelle sur la réactance situationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Maillard Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2047,312 +2047,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02070528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La peur dans les messages préventifs : difficulté à susciter les perceptions de menace et d’efficacité nécessaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emotions et messages de prévention santé : impact des émotions perçues et ressenties sur l’intention de suivre et de partager la recommandation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Maillard Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Nurra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Balbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 ème Congrès de l’Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">JIMS : Journée Internationale du Marketing de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02070499v1</w:t>
+                <w:t xml:space="preserve">halshs-02070539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions et messages de prévention santé : impact des émotions perçues et ressenties sur l’intention de suivre et de partager la recommandation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prévention de la maigreur extrême et de l’anorexie : efficacité de l’appel à la peur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Maillard Wilhelm</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurie Balbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIMS : Journée Internationale du Marketing de la Santé</w:t>
+              <w:t xml:space="preserve">JIMS : Journée internationale du Marketing de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02070539v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02070502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention de la maigreur extrême et de l’anorexie : efficacité de l’appel à la peur ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La peur dans les messages préventifs : difficulté à susciter les perceptions de menace et d’efficacité nécessaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Maillard Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIMS : Journée internationale du Marketing de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">30 ème Congrès de l’Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02070502v1</w:t>
+                <w:t xml:space="preserve">halshs-02070499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2364,356 +2364,356 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact d’un environnement restrictif dû à la situation sanitaire sur l’engagement et la satisfaction : le cas de l’enseignement supérieur public</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’hésitation vaccinale contre la grippe des infirmiers et aides-soignants français : un nouvel éclairage sur les stratégies de restauration de la liberté lors de réactance à la communication pro-vaccinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Carsana</w:t>
+                <w:t xml:space="preserve">Alexandre Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Reydet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
+                <w:t xml:space="preserve">Olivier Epaulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (4), pp.76-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07673701241265815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817198v1</w:t>
+                <w:t xml:space="preserve">hal-04843550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hésitation vaccinale contre la grippe des infirmiers et aides-soignants français : un nouvel éclairage sur les stratégies de restauration de la liberté lors de réactance à la communication pro-vaccinale</w:t>
+                <w:t xml:space="preserve">Flu vaccine hesitancy of French nurses and nurse aides: A fresh light on freedom-restoring strategies of reactance to pro-vaccine communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Epaulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/07673701241265815⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (4), pp.69-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/20515707241242672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843550v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flu vaccine hesitancy of French nurses and nurse aides: A fresh light on freedom-restoring strategies of reactance to pro-vaccine communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’impact d’un environnement restrictif dû à la situation sanitaire sur l’engagement et la satisfaction : le cas de l’enseignement supérieur public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Carsana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Reydet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Epaulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/2 (Vol. 12), pp.39-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843560v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed-methods approach to understanding barriers and facilitators to healthy eating and exercise from five European countries: highlighting the roles of enjoyment, emotion and social engagement</w:t>
               </w:r>
@@ -2980,51 +2980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication et changement climatique : de l’art de manier la peur habilement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3138,315 +3138,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Français sous l’influence des autres ... ou comment les normes sociales impactent notre respect des gestes barrières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavior of nurses and nurse aides toward influenza vaccine: the impact of the perception of occupational working conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. N’goala</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Annick Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord-De-Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Billet de Blog sur la plateforme Datacovid.org</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (5), pp.1125-1131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21645515.2019.1694328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817186v1</w:t>
+                <w:t xml:space="preserve">hal-03146568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’efficacité mitigée des appels à la peur dans les communications Covid 19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Le respect des gestes barrières face à l’épidémie de Covid 19 : une explication par le modèle des croyances envers la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. N’goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Billet de Blog sur la plateforme Datacovid.org</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817188v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appeler à la peur pour protéger la population et obtenir l’effet inverse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand culpabilisation et infantilisation diminuent l’efficacité de l’appel à la responsabilité individuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. N’goala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
+              <w:t xml:space="preserve">Billet de Blog sur la plateforme Datacovid.org</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816802v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le père Noël malade de la Covid-19 : quand la technique publicitaire du « shockvertising » va trop loin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3462,705 +3514,653 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of nurses and nurse aides toward influenza vaccine: the impact of the perception of occupational working conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Appeler à la peur pour protéger la population et obtenir l’effet inverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21645515.2019.1694328⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03146568v1</w:t>
+                <w:t xml:space="preserve">hal-04816802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le respect des gestes barrières face à l’épidémie de Covid 19 : une explication par le modèle des croyances envers la santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">L’efficacité mitigée des appels à la peur dans les communications Covid 19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. N’goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Billet de Blog sur la plateforme Datacovid.org</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817189v1</w:t>
+                <w:t xml:space="preserve">hal-04817188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand culpabilisation et infantilisation diminuent l’efficacité de l’appel à la responsabilité individuelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La liberté sous contrainte des Français déconfinés : entre réactance psychologique et soumission par la peur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. N’goala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Billet de Blog sur la plateforme Datacovid.org</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817187v1</w:t>
+                <w:t xml:space="preserve">hal-04817185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liberté sous contrainte des Français déconfinés : entre réactance psychologique et soumission par la peur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les Français sous l’influence des autres ... ou comment les normes sociales impactent notre respect des gestes barrières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. N’goala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. N’goala</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Billet de Blog sur la plateforme Datacovid.org</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817185v1</w:t>
+                <w:t xml:space="preserve">hal-04817186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets des caractéristiques des cadeaux promotionnels, offerts par les entreprises du médicament, sur les prescriptions des médecins : le rôle médiateur de la réactance situationnelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vaccination antigrippale et intention vaccinale chez les infirmiers et aides-soignants en institution : impact de leurs perceptions des conditions de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epaulard Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Abord De Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.S139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.04.334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809944v1</w:t>
+                <w:t xml:space="preserve">hal-04809987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccination antigrippale et intention vaccinale chez les infirmiers et aides-soignants en institution : impact de leurs perceptions des conditions de travail</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les effets des caractéristiques des cadeaux promotionnels, offerts par les entreprises du médicament, sur les prescriptions des médecins : le rôle médiateur de la réactance situationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemayel Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.125-140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809987v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4178,51 +4178,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réarmement démographique&amp;quot; ou comment rater la cible (de communication) ? The conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4285,64 +4285,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 5. La réactance psychologique en communication de santé : facteur explicatif majeur de la difficulté à persuader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMS Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing social et nudge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.75-82, 2022, </w:t>
@@ -4501,51 +4501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décryptage d’une situation d’appel à la peur à l’aide des sciences du comportement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du Cerf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pandémie 2020, éthique, société, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.259-266, 2020</w:t>
@@ -4846,51 +4846,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verfay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Wilhelm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816833v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Marie-Claire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gavard-Perret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N'Goala" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raies" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767504v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helme-Guizon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caldara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Wilhelm-Maillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816832v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809509v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809669v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817193v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817196v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Valentine Anin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817195v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809918v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soffien Bataoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843493v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ra&#239;es" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817191v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Epaulard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Maillard Wilhelm" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verfay-Bertaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Vellera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070499v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070539v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carsana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Reydet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843550v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Epaulard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241265815" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843560v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707241242672" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Snuggs" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clot Sophie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamport Daniel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sah Anumeha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest Joseph" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2023.2274045" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817200v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahmoodi Kahriz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Snuggs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lamport" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/44993" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816835v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815913v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balbo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verfay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817186v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N&#8217;goala" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816802v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815914v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146568v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord-De-Chatillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2019.1694328" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817189v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817185v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809944v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemayel Youssef" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mignot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epaulard Olivier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abord De Chatillon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.04.334" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843525v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817197v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gallo.2022.01.0075" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324955v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Jongmans" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Damp&#233;rat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jolibert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815896v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENG009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verfay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Wilhelm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816834v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raies" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816833v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Marie-Claire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gavard-Perret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N'Goala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767504v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helme-Guizon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caldara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Wilhelm-Maillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816831v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809509v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809669v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817193v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809906v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Valentine Anin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817195v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809918v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soffien Bataoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843493v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ra&#239;es" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817191v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Epaulard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Maillard Wilhelm" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verfay-Bertaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Vellera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070539v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070502v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070499v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843550v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Epaulard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241265815" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843560v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707241242672" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817198v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carsana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Reydet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Snuggs" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clot Sophie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamport Daniel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sah Anumeha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest Joseph" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2023.2274045" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817200v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahmoodi Kahriz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Snuggs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lamport" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/44993" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816835v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815913v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balbo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verfay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146568v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord-De-Chatillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2019.1694328" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817189v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N&#8217;goala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817187v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815914v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816802v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817188v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817185v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809987v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mignot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epaulard Olivier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abord De Chatillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.04.334" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809944v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemayel Youssef" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843525v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817197v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gallo.2022.01.0075" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324955v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Jongmans" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Damp&#233;rat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jolibert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815896v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENG009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>