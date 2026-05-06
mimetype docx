--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -182,4407 +182,4600 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Make Me Laugh and I’ll Share the Message! The Effect of Humor Appeal on Anti-Binge Drinking Advertising</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boost in Public Policy: A Scoping Review and Research Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Berenguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Raies</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMS World Marketing Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Canterbury, United Kingdom</w:t>
+              <w:t xml:space="preserve">Fourth International Behavioural Public Policy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Behavioural Public Policy Association, Sep 2025, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816834v1</w:t>
+                <w:t xml:space="preserve">hal-05608047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fear Control vs Danger Control - The COVID 19 Case in France: An Abstract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMS World Marketing Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Canterbury, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Magical washing‘ : comprendre la communication persuasive par le cadrage de sens et les réponses des consommateurs pour s’en prémunir</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Make Me Laugh and I’ll Share the Message! The Effect of Humor Appeal on Anti-Binge Drinking Advertising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Raies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
+              <w:t xml:space="preserve">AMS World Marketing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Canterbury, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767504v1</w:t>
+                <w:t xml:space="preserve">hal-04816834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-creation of a message to promote healthy eating behavior: A lever to change one’s behaviors? An Abstract</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.-C. Wilhelm-Maillard</w:t>
+                <w:t xml:space="preserve">‘Magical washing‘ : comprendre la communication persuasive par le cadrage de sens et les réponses des consommateurs pour s’en prémunir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Verfay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Marketing Science World Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Great Britain Canterburry, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817208v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fear appeal during the first wave of COVID 19 in France: Fear control rather than danger control?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+                <w:t xml:space="preserve">Co-creation of a message to promote healthy eating behavior: A lever to change one’s behaviors? An Abstract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caldara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Wilhelm-Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Austrian-German Workshop on Consumer Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Germany, Germany</w:t>
+              <w:t xml:space="preserve">Academy of Marketing Science World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Great Britain Canterburry, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816832v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Co-Creation Paradigm for a Healthier Lifestyle: Fostering Consumers’ Creativity in online communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caldara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Anin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Social Marketing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Greece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the effectiveness of a communication to destigmatize mental illness using a storytelling form and an influencer?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effect of fear appeal during the first wave of COVID 19 in France: Fear control rather than danger control?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. N'Goala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference (IMTC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Rome, Italie, Italie</w:t>
+              <w:t xml:space="preserve">French-Austrian-German Workshop on Consumer Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809509v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supériorité d'un message narratif de déstigmatisation de la schizophrénie : explication par l'imagerie mentale et la transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Tunis, Tunisie, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la relation des soignants avec leur institution sur les campagnes de vaccination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increasing the effectiveness of a communication to destigmatize mental illness using a storytelling form and an influencer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium du Marketing social appliqué à la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, en ligne, France</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference (IMTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Rome, Italie, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817194v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communiquer en période COVID-19</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impact de la relation des soignants avec leur institution sur les campagnes de vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Symposium du Marketing social appliqué à la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2021, En Ligne, France</w:t>
+              <w:t xml:space="preserve">, Jan 2021, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817193v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communiquer par la peur. Résultat d'un partenariat avec l'IPSOS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Communiquer en période COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres du CERAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">1er Symposium du Marketing social appliqué à la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, En Ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817192v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering creativity in online environments for social marketing purpose: A research agenda</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Communiquer par la peur. Résultat d'un partenariat avec l'IPSOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journée du marketing digital</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris, France, France</w:t>
+              <w:t xml:space="preserve">Les rencontres du CERAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809906v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fear appeal in prevention communication - The COVID Case</w:t>
+                <w:t xml:space="preserve">Communication de prévention / promotion de la santé, le poids des mots et des images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GovComs Festival</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Canberra (On-line Festival), Unknown Region</w:t>
+              <w:t xml:space="preserve">Cycle de conférences de l'IAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817195v1</w:t>
+                <w:t xml:space="preserve">hal-04817196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication de prévention / promotion de la santé, le poids des mots et des images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fear appeal in prevention communication - The COVID Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences de l'IAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Grenoble, France</w:t>
+              <w:t xml:space="preserve">GovComs Festival</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Canberra (On-line Festival), Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817196v1</w:t>
+                <w:t xml:space="preserve">hal-04817195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir la surconsommation de boissons sucrées par la représentation concrète du sucre sur le packaging : une vraie bonne idée ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fostering creativity in online environments for social marketing purpose: A research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Balbo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
+                <w:t xml:space="preserve">Camille Valentine Anin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Marketing Agroalimentaire, AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Marketing, Sep 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">19èmes Journée du marketing digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767462v1</w:t>
+                <w:t xml:space="preserve">hal-04809906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer l'efficacité d'une communication préventive : effets du choix de la publicité à visionner sur smartphone.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prévenir la surconsommation de boissons sucrées par la représentation concrète du sucre sur le packaging : une vraie bonne idée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Verfay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soffien Bataoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème: Congrès de l'Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Biarritz, France, France</w:t>
+              <w:t xml:space="preserve">Journée du Marketing Agroalimentaire, AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing, Sep 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809918v1</w:t>
+                <w:t xml:space="preserve">hal-04767462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention Binge-drinking et Réseaux sociaux : fais-moi rire et je passerai le message !</w:t>
+                <w:t xml:space="preserve">Améliorer l'efficacité d'une communication préventive : effets du choix de la publicité à visionner sur smartphone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Raïes</w:t>
+                <w:t xml:space="preserve">Soffien Bataoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35° congrès de l’AFM, Le Havre, 15 au 17 mai 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Marketing, May 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">36ème: Congrès de l'Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Biarritz, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843493v1</w:t>
+                <w:t xml:space="preserve">hal-04809918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-vaccination contre la grippe du personnel soignant des hôpitaux : réactance situationnelle induite par une mauvaise relation à l’institution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+                <w:t xml:space="preserve">Prévention Binge-drinking et Réseaux sociaux : fais-moi rire et je passerai le message !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mignot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Epaulard</w:t>
+                <w:t xml:space="preserve">Karine Raïes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, France, France</w:t>
+              <w:t xml:space="preserve">35° congrès de l’AFM, Le Havre, 15 au 17 mai 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817191v1</w:t>
+                <w:t xml:space="preserve">hal-04843493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes et l’alimentation : mieux comprendre leurs motivations pour proposer des communications préventives plus efficaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-vaccination contre la grippe du personnel soignant des hôpitaux : réactance situationnelle induite par une mauvaise relation à l’institution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Maillard Wilhelm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Verfay-Bertaud</w:t>
+                <w:t xml:space="preserve">O. Epaulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIMS : Journée Internationale du Marketing de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02070534v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence de la forme donnée à un test de concept sur son attractivité – explication par l’imagerie mentale.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Les jeunes et l’alimentation : mieux comprendre leurs motivations pour proposer des communications préventives plus efficaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Maillard Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Vellera</w:t>
+                <w:t xml:space="preserve">Stéphanie Verfay-Bertaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32 ème Congrès de l’Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">JIMS : Journée Internationale du Marketing de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01407454v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02070534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appel à la peur en communication préventive : effets opposés des composantes de l’évaluation cognitivo-émotionnelle sur la réactance situationnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’influence de la forme donnée à un test de concept sur son attractivité – explication par l’imagerie mentale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Maillard Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Vellera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème congrès de l'Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">32 ème Congrès de l’Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02070528v1</w:t>
+                <w:t xml:space="preserve">halshs-01407454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions et messages de prévention santé : impact des émotions perçues et ressenties sur l’intention de suivre et de partager la recommandation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Appel à la peur en communication préventive : effets opposés des composantes de l’évaluation cognitivo-émotionnelle sur la réactance situationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Maillard Wilhelm</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurie Balbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIMS : Journée Internationale du Marketing de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">31ème congrès de l'Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02070539v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02070528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention de la maigreur extrême et de l’anorexie : efficacité de l’appel à la peur ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La peur dans les messages préventifs : difficulté à susciter les perceptions de menace et d’efficacité nécessaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Maillard Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIMS : Journée internationale du Marketing de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">30 ème Congrès de l’Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02070502v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02070499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La peur dans les messages préventifs : difficulté à susciter les perceptions de menace et d’efficacité nécessaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Prévention de la maigreur extrême et de l’anorexie : efficacité de l’appel à la peur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Maillard Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 ème Congrès de l’Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">JIMS : Journée internationale du Marketing de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02070502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emotions et messages de prévention santé : impact des émotions perçues et ressenties sur l’intention de suivre et de partager la recommandation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Maillard Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02070499v1</w:t>
+                <w:t xml:space="preserve">Cécile Nurra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JIMS : Journée Internationale du Marketing de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02070539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hésitation vaccinale contre la grippe des infirmiers et aides-soignants français : un nouvel éclairage sur les stratégies de restauration de la liberté lors de réactance à la communication pro-vaccinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Epaulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39 (4), pp.76-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/07673701241265815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flu vaccine hesitancy of French nurses and nurse aides: A fresh light on freedom-restoring strategies of reactance to pro-vaccine communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Epaulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39 (4), pp.69-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/20515707241242672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact d’un environnement restrictif dû à la situation sanitaire sur l’engagement et la satisfaction : le cas de l’enseignement supérieur public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Carsana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Reydet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2024/2 (Vol. 12), pp.39-69</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 2024/2 (Vol. 12), pp.39-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.pr1.0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed-methods approach to understanding barriers and facilitators to healthy eating and exercise from five European countries: highlighting the roles of enjoyment, emotion and social engagement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Unveiling Consumer Preferences and Intentions for Cocreated Features of a Combined Diet and Physical Activity App: Cross-Sectional Study in 4 European Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Mahmoodi Kahriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Snuggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Forrest Joseph</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anumeha Sah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lamport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology &amp; Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08870446.2023.2274045⟩</w:t>
+              <w:t xml:space="preserve">JMIR Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.e44993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/44993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809493v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling Consumer Preferences and Intentions for Cocreated Features of a Combined Diet and Physical Activity App: Cross-Sectional Study in 4 European Countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mixed-methods approach to understanding barriers and facilitators to healthy eating and exercise from five European countries: highlighting the roles of enjoyment, emotion and social engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Snuggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mahmoodi Kahriz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Sah</w:t>
+                <w:t xml:space="preserve">Daniel Lamport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anumeha Sah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Clot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Lamport</w:t>
+                <w:t xml:space="preserve">Joseph Forrest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Human Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/44993⟩</w:t>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (5), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08870446.2023.2274045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817200v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication et changement climatique : de l’art de manier la peur habilement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavior of nurses and nurse aides toward influenza vaccine: the impact of the perception of occupational working conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord-De-Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (5), pp.1125-1131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21645515.2019.1694328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816835v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand Cristiano Ronaldo interroge notre surconsommation de sucre…</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vaccination antigrippale et intention vaccinale chez les infirmiers et aides-soignants en institution : impact de leurs perceptions des conditions de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epaulard Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Abord De Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.S139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.04.334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815913v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of nurses and nurse aides toward influenza vaccine: the impact of the perception of occupational working conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les effets des caractéristiques des cadeaux promotionnels, offerts par les entreprises du médicament, sur les prescriptions des médecins : le rôle médiateur de la réactance situationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...80 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...797 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemayel Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.125-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Réarmement démographique » ou comment rater la cible (de communication) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.xjqdngqgn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication et changement climatique : de l’art de manier la peur habilement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.enugee3af⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand Cristiano Ronaldo interroge notre surconsommation de sucre…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Verfay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.9kxvt6dy4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appeler à la peur pour protéger la population et obtenir l’effet inverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.3wa6tsdjw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le père Noël malade de la Covid-19 : quand la technique publicitaire du « shockvertising » va trop loin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.dx5tte3af⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réarmement démographique&amp;quot; ou comment rater la cible (de communication) ? The conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’efficacité mitigée des appels à la peur dans les communications Covid 19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. N’goala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le respect des gestes barrières face à l’épidémie de Covid 19 : une explication par le modèle des croyances envers la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. N’goala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand culpabilisation et infantilisation diminuent l’efficacité de l’appel à la responsabilité individuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. N’goala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843525v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté sous contrainte des Français déconfinés : entre réactance psychologique et soumission par la peur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. N’goala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Français sous l’influence des autres ... ou comment les normes sociales impactent notre respect des gestes barrières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. N’goala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 5. La réactance psychologique en communication de santé : facteur explicatif majeur de la difficulté à persuader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMS Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing social et nudge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.75-82, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.gallo.2022.01.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 13 – Les séries temporelles et l’analyse canonique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Jongmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Dampérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing Research : Méthodes de recherche et d’études en marketing (2ème édition) Coordonné par Eva Delacroix, Alain Jolibert, Élisa Monnot, Philippe Jourdan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DUNOD, pp.397-428, 2021, Management Sup, 9782100792993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décryptage d’une situation d’appel à la peur à l’aide des sciences du comportement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du Cerf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pandémie 2020, éthique, société, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.259-266, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4592,114 +4785,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension du fonctionnement de l'appel à la peur et du role médiateur de la réactance situationnelle en communication préventive de l'anorexie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Maillard Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Grenoble, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014GRENG009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01127054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4846,51 +5039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verfay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Wilhelm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816834v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raies" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816833v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Marie-Claire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gavard-Perret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N'Goala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767504v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helme-Guizon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caldara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Wilhelm-Maillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816831v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809509v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809669v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817193v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809906v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Valentine Anin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817195v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809918v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soffien Bataoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843493v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ra&#239;es" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817191v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Epaulard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Maillard Wilhelm" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verfay-Bertaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Vellera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070539v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070502v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070499v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843550v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Epaulard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241265815" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843560v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707241242672" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817198v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carsana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Reydet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Snuggs" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clot Sophie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamport Daniel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sah Anumeha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest Joseph" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2023.2274045" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817200v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahmoodi Kahriz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Snuggs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lamport" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/44993" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816835v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815913v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balbo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verfay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146568v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord-De-Chatillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2019.1694328" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817189v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N&#8217;goala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817187v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815914v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816802v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817188v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817185v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809987v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mignot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epaulard Olivier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abord De Chatillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.04.334" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809944v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemayel Youssef" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843525v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817197v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gallo.2022.01.0075" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324955v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Jongmans" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Damp&#233;rat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jolibert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815896v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENG009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verfay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Wilhelm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608047v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Berenguel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gavard-Perret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816833v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Marie-Claire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N'Goala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816834v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raies" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767504v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817208v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helme-Guizon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caldara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Wilhelm-Maillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816831v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816832v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809669v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817194v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817193v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817196v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817195v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809906v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Valentine Anin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767462v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809918v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soffien Bataoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843493v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ra&#239;es" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817191v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Epaulard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Maillard Wilhelm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verfay-Bertaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407454v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Vellera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070499v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070502v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070539v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843550v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Epaulard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241265815" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843560v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707241242672" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carsana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Reydet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.pr1.0006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817200v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Mahmoodi Kahriz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Snuggs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anumeha Sah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lamport" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/44993" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809493v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Forrest" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2023.2274045" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146568v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord-De-Chatillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2019.1694328" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809987v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mignot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epaulard Olivier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abord De Chatillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.04.334" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809944v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemayel Youssef" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05612491v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.xjqdngqgn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816835v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.enugee3af" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815913v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9kxvt6dy4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816802v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3wa6tsdjw" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815914v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.dx5tte3af" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817188v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N&#8217;goala" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817189v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817187v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817185v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817186v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817197v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gallo.2022.01.0075" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324955v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Jongmans" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Damp&#233;rat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jolibert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815896v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127054v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENG009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>