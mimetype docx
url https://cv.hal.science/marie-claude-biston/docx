--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited applicability and implementation of the international oncology treatments guidelines in low- and middle-income countries, an example from the Mediterranean area borders</w:t>
+                <w:t xml:space="preserve">Evaluation of different algorithms for automatic segmentation of head-and-neck lymph nodes on CT images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Belkacemi</w:t>
+                <w:t xml:space="preserve">Madalina Costea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-C. Biston</w:t>
+                <w:t xml:space="preserve">Alexandra Zlate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Benchekroun</w:t>
+                <w:t xml:space="preserve">Anne-Agathe Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benider</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Chargari</w:t>
+                <w:t xml:space="preserve">Séverine Racadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canrad.2023.07.006⟩</w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 188, pp.109870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2023.109870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999640v1</w:t>
+                <w:t xml:space="preserve">hal-04224817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of different algorithms for automatic segmentation of head-and-neck lymph nodes on CT images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limited applicability and implementation of the international oncology treatments guidelines in low- and middle-income countries, an example from the Mediterranean area borders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Belkacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madalina Costea</w:t>
+                <w:t xml:space="preserve">M.-C. Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Zlate</w:t>
+                <w:t xml:space="preserve">N. Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Agathe Serre</w:t>
+                <w:t xml:space="preserve">A. Benider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Racadot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Baudier</w:t>
+                <w:t xml:space="preserve">C. Chargari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 188, pp.109870. </w:t>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (6-7), pp.666-675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2023.109870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2023.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224817v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly hypofractionated schedules for localized prostate cancer: Recommendations of the GETUG radiation oncology group</w:t>
               </w:r>
@@ -1038,433 +1038,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiotherapy for nasopharyngeal cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of atlas-based and deep learning methods for organs at risk delineation on head-and-neck CT images using an automated treatment planning system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Costea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Zlate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Blanchard</w:t>
+                <w:t xml:space="preserve">Morgane Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Biau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Berthold</w:t>
+                <w:t xml:space="preserve">Vincent Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canrad.2021.08.009⟩</w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 177, pp.61-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2022.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889546v1</w:t>
+                <w:t xml:space="preserve">hal-03920106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of atlas-based and deep learning methods for organs at risk delineation on head-and-neck CT images using an automated treatment planning system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grégoire</w:t>
+                <w:t xml:space="preserve">Highlights from the 59th scientific congress of the French Society of Medical Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Biston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Khamphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2022.10.029⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101, pp.18-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2022.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03920106v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlights from the 59th scientific congress of the French Society of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Biston</w:t>
+                <w:t xml:space="preserve">Radiotherapy for nasopharyngeal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Meyer</w:t>
+                <w:t xml:space="preserve">F. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Ferrer</w:t>
+                <w:t xml:space="preserve">S. Racadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Marchesi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Khamphan</w:t>
+                <w:t xml:space="preserve">C. Berthold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 101, pp.18-19. </w:t>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (1-2), pp.168-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2022.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2021.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775965v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformal radiotherapy in management of soft tissue sarcoma in adults</w:t>
               </w:r>
@@ -1718,64 +1718,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automation in radiotherapy treatment planning: Examples of use in clinical practice and future trends for a complete automated workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Khamphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1986,51 +1986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time of PTV is ending, robust optimization comes next</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2616,207 +2616,219 @@
               <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32 (3), pp.499-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmp.2016.01.481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Nucleoshuttling of the ATM Protein in the Healthy Tissues Response to Radiation Therapy: Toward a Molecular Classification of Human Radiosensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Granzotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Benadjaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vogin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie L. Ferlazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (3), pp.450--460. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2015.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound versus Cone-beam CT image-guided radiotherapy for prostate and post-prostatectomy pretreatment localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fargier-Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2865,92 +2877,104 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (8), pp.997-1004. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2015.07.147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiautomatic registration of 3D transabdominal ultrasound images for patient repositioning during postprostatectomy radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Presles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2959,1630 +2983,1630 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fargier-Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rod Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41 (12), pp.122903. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.4901642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dynamic IMRT and tomotherapy in pelvic cancers: A prospective dosimetric study with 51 patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of probe pressure variability on prostate localization for ultrasound-based image-guided radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Fenoglietto</w:t>
+                <w:t xml:space="preserve">M. Fargier-Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Azria</w:t>
+                <w:t xml:space="preserve">B. Presles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lisbona</w:t>
+                <w:t xml:space="preserve">P. Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canrad.2013.12.008⟩</w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (1), pp.132-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2014.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817609v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of probe pressure variability on prostate localization for ultrasound-based image-guided radiotherapy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of dynamic IMRT and tomotherapy in pelvic cancers: A prospective dosimetric study with 51 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pommier</w:t>
+                <w:t xml:space="preserve">S. Servagi-Vernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rit</w:t>
+                <w:t xml:space="preserve">P. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Munoz</w:t>
+                <w:t xml:space="preserve">P. Fenoglietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Azria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lisbona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2014.02.008⟩</w:t>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (2), pp.111 - 118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2013.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977068v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between two treatment planning systems for volumetric modulated arc therapy optimization for prostate cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (1), pp.2-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmp.2012.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00750958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro and in vivo optimization of an anti-glioma modality based on synchrotron X-ray photoactivation of platinated drugs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Balosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Foray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 172 (3), pp.348-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1667/RR1650.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00536491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolonged survival of Fischer rats bearing F98 glioma after iodine-enhanced synchrotron stereotactic radiotherapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Peoc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 64 (2), pp.603-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2005.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00388754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear microprobe determination of platinum quantitative distribution in rat brain tumors after cisplatin or carboplatin injection for PAT treatment of glioma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Ortega</w:t>
+                <w:t xml:space="preserve">Enhanced delivery of iodine for synchrotron stereotactic radiotherapy by means of intracarotid injection and blood-brain barrier disruption: quantitative iodine biodistribution studies and associated dosimetry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Devès</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bohic</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61 (4), pp.1173-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2004.12.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.01.077⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00139175v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00388910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced delivery of iodine for synchrotron stereotactic radiotherapy by means of intracarotid injection and blood-brain barrier disruption: quantitative iodine biodistribution studies and associated dosimetry.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Adam</w:t>
+                <w:t xml:space="preserve">Nuclear microprobe determination of platinum quantitative distribution in rat brain tumors after cisplatin or carboplatin injection for PAT treatment of glioma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Le Bas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Devès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bohic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asuncion Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2004.12.026⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 231 (1-4), pp.321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.01.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00388910v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiation in presence of iodinated contrast agent results in radiosensitization of endothelial cells: consequences for computed tomography therapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 62 (5), pp.1486-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2005.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00388944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity variation of doped Fricke gel irradiated with monochromatic synchrotron X rays between 33.5 and 80 keV.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 117 (4), pp.425-31. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/nci313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00388937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron stereotactic radiotherapy: dosimetry by Fricke gel and Monte Carlo simulations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 49 (22), pp.5135-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00388959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cure of Fisher rats bearing radioresistant F98 glioma treated with cis-platinum and irradiated with monochromatic synchrotron X-rays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Elleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bohic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 64 (7), pp.2317-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00388956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4592,51 +4616,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent margins for prostate intrafraction motion during hypofractionated radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4658,1229 +4682,1229 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estro 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Copenhagen/ Virtual, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric impact of intra-fraction prostate motion during moderate hypo-fractionated radiation treatment: a population-based study varying CTV-to-PTV margins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Baudier</w:t>
+                <w:t xml:space="preserve">Dosimetric impact of intrafraction motion during moderate hypo-fractionated prostate cancer radiotherapy treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Di Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gassa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Biston</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude C Biston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59èmes Journées Scientifiques de la SFPM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFPM, Jun 2021, Rennes - Virtuel, France</w:t>
+              <w:t xml:space="preserve">European Conference of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921965v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric impact of intrafraction motion during moderate hypo-fractionated prostate cancer radiotherapy treatment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Dosimetric impact of intra-fraction prostate motion during moderate hypo-fractionated radiation treatment: a population-based study varying CTV-to-PTV margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude C Biston</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Biston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference of Medical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Turin, Italy</w:t>
+              <w:t xml:space="preserve">59èmes Journées Scientifiques de la SFPM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFPM, Jun 2021, Rennes - Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348772v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of segmentation algorithms for organs at risk delineation on head-and-neck CT images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina-Liana Costea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESTRO Annual Conference - Optimal radiotherapy for all</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Madrid &amp; Virtual, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic Simulations for the Evaluation of Monomodal Registration Algorithms of 3D Pelvic Ultrasound Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Presles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Fargier-Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Metz, France. pp.1169-1172, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound image guided radiotherapy for prostate cancer using a transperineal probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fargier-Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Presles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd ESTRO Forum 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Barcelona, Spain. p549 PO-0987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisabilité de la radiothérapie guidée par une imagerie ultrasonore inter- et intra-fraction pour le traitement du cancer de la prostate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fargier-Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bolsa Ferruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Presles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème journée scientifique du CLARA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of probe pressure variability on prostate localization for ultrasound-based image-guided radiotherapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Recalage automatique d'images ultrasonores tridimensionnelles transabdominales pour le repositionnement inter-séances de patients traités par radiothérapie ayant subis une prostatectomie radicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Presles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fargier-Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Biston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESTRO 33</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.PO-0990</w:t>
+              <w:t xml:space="preserve">9ème journée scientifique du CLARA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053245v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recalage automatique d'images ultrasonores tridimensionnelles transabdominales pour le repositionnement inter-séances de patients traités par radiothérapie ayant subis une prostatectomie radicale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Impact of probe pressure variability on prostate localization for ultrasound-based image-guided radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fargier-Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Presles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème journée scientifique du CLARA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">ESTRO 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.PO-0990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054202v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple brain metastasis radiosurgery using dedicated treatment planning system: a dosimetric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESTRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5890,151 +5914,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2012 Activity Report of the Regional Research Programme on Hadrontherapy for the ETOILE Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ardail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Armandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Balosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Centre Etoile; Université Lyon 1 - Claude Bernard. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6044,105 +6068,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiothérapie guidée par imagerie ultrasonore pour le traitement du cancer de la prostate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Médicale [physics.med-ph]. Lyon 1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04890123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId217"/>
+      <w:footerReference w:type="default" r:id="rId219"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6289,51 +6313,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Khamphan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Murat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Greffier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Badey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Barateau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.103417" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Franco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Pialat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Munoz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Martinon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.103207" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04061410v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Delaby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barateau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiavassa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Biston" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chartier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.102568" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087816v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupuis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Fran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sunyach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brahmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.102578" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Belkacemi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Biston" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benchekroun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benider" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chargari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2023.07.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04224817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Costea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Zlate" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Agathe Serre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Racadot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2023.109870" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042907v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lapierre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Beneux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Belhomme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benziane Ouaritini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2022.103661" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huguet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Racadot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthold" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2021.08.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920106v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gr&#233;goire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2022.10.029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775965v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchesi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.07.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042908v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le P&#233;choux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llacer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sargos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moureau-Zabotto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducassou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2021.11.023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703011v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gassa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.03.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797827v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Khamphan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marghani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazurier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2021.06.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489925v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Jarril" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boisbouvier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.12.023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492153v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiavassa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thariat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacornerie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2020.06.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Zaragori" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delcoudert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fargier-Voiron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2019.03.020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081379v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Maalouf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Granzotto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Devic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Bodgi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ferlazzo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2018.10.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081328v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Charvet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pilleul" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41747-018-0050-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273174v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Presles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pommier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2016.01.481" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01275547v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Benadjaoud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vogin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L. Ferlazzo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2015.11.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273183v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2015.07.147" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124439v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Lynch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4901642" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817609v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servagi-Vernat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giraud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fenoglietto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Azria" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lisbona" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2013.12.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR7P8X91-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977068v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fargier-Voiron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Presles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pommier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munoz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2014.02.008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HG0BJ9M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00750958v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lafond" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Odin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dr&#233;an" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Even" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2012.10.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00536491v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Balosso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR1650.1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388754v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peoc'H" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2005.09.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139175v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ortega" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dev&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuncion Carmona" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.01.077" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L9GPLKT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388910v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Bas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2004.12.026" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47FHL0Z0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388944v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boudou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brochard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2005.04.009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ46FKL5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388937v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Corde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci313" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-M84R6M5N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388959v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferrero" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388956v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Elleaume" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706445v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921965v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gassa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348772v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Di Franco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baudier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gassa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude C Biston" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464697v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina-Liana Costea" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265785v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Presles" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fargier-Voiron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Biston" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pommier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.251" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279619v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarrut" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054190v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolsa Ferruz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053245v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054202v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lynch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187254v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ayadi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Malet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04890123v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Khamphan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Murat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Greffier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Badey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Barateau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.103417" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Franco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Pialat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Munoz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Martinon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.103207" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04061410v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Delaby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barateau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiavassa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Biston" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chartier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.102568" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087816v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupuis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Fran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sunyach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brahmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.102578" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04224817v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Costea" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Zlate" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Agathe Serre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Racadot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2023.109870" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Belkacemi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Biston" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benchekroun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benider" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chargari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2023.07.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042907v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lapierre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Beneux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Belhomme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benziane Ouaritini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2022.103661" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920106v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gr&#233;goire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2022.10.029" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775965v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchesi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.07.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huguet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Racadot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthold" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2021.08.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042908v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le P&#233;choux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llacer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sargos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moureau-Zabotto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducassou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2021.11.023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703011v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gassa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.03.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797827v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Khamphan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marghani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazurier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2021.06.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489925v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Jarril" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boisbouvier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.12.023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492153v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiavassa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thariat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacornerie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2020.06.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Zaragori" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delcoudert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fargier-Voiron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2019.03.020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081379v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Maalouf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Granzotto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Devic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Bodgi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ferlazzo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2018.10.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081328v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Charvet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pilleul" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41747-018-0050-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273174v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Presles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pommier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2016.01.481" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51LH4K0D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01275547v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Benadjaoud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vogin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L. Ferlazzo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2015.11.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273183v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2015.07.147" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCP17K8Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124439v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Lynch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4901642" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977068v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fargier-Voiron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Presles" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pommier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munoz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2014.02.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HG0BJ9M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817609v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servagi-Vernat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giraud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fenoglietto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Azria" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lisbona" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2013.12.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR7P8X91-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00750958v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lafond" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Odin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dr&#233;an" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Even" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2012.10.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00536491v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Balosso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foray" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR1650.1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388754v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peoc'H" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2005.09.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388910v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Bas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2004.12.026" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47FHL0Z0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139175v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ortega" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dev&#232;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuncion Carmona" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.01.077" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L9GPLKT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388944v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boudou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brochard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2005.04.009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ46FKL5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388937v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Corde" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci313" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-M84R6M5N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388959v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferrero" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388956v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Elleaume" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706445v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348772v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Di Franco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baudier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gassa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude C Biston" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921965v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gassa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464697v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina-Liana Costea" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265785v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Presles" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fargier-Voiron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Biston" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pommier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.251" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279619v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarrut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054190v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolsa Ferruz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054202v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lynch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053245v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187254v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ayadi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Malet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04890123v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>