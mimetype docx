--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -100,1682 +100,1682 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlights from the 60(th) Scientific Congress of the French Society of Medical Physics in Avignon</w:t>
+                <w:t xml:space="preserve">Ultra-hypofractionated prostate cancer radiotherapy: Dosimetric impact of real-time intrafraction prostate motion and daily anatomical changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Khamphan</w:t>
+                <w:t xml:space="preserve">Francesca Di Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Murat</w:t>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Greffier</w:t>
+                <w:t xml:space="preserve">Pierre Marie Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Badey</w:t>
+                <w:t xml:space="preserve">Alexandre Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Barateau</w:t>
+                <w:t xml:space="preserve">Murielle Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.103417. </w:t>
+              <w:t xml:space="preserve">, 2024, 118, pp.103207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2024.103417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2024.103207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652766v1</w:t>
+                <w:t xml:space="preserve">hal-04489575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-hypofractionated prostate cancer radiotherapy: Dosimetric impact of real-time intrafraction prostate motion and daily anatomical changes</w:t>
+                <w:t xml:space="preserve">Highlights from the 60(th) Scientific Congress of the French Society of Medical Physics in Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Di Franco</w:t>
+                <w:t xml:space="preserve">Catherine Khamphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Baudier</w:t>
+                <w:t xml:space="preserve">C Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Marie Pialat</w:t>
+                <w:t xml:space="preserve">Joël Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Munoz</w:t>
+                <w:t xml:space="preserve">Aurélien Badey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Martinon</w:t>
+                <w:t xml:space="preserve">Anais Barateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 118, pp.103207. </w:t>
+              <w:t xml:space="preserve">, 2024, pp.103417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2024.103207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2024.103417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489575v1</w:t>
+                <w:t xml:space="preserve">hal-04652766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical and technical key challenges in head and neck adaptive radiotherapy: The GORTEC point of view</w:t>
+                <w:t xml:space="preserve">Evaluation of a dedicated software for semiautomated VMAT planning of spine Stereotactic Body Radiotherapy (SBRT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Delaby</w:t>
+                <w:t xml:space="preserve">Pauline Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Barateau</w:t>
+                <w:t xml:space="preserve">Madani François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Chiavassa</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Sunyach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Biston</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chartier</w:t>
+                <w:t xml:space="preserve">Tristan Brahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 109, pp.102568. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2023.102568⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 109, pp.102578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2023.102578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04061410v1</w:t>
+                <w:t xml:space="preserve">hal-04087816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a dedicated software for semiautomated VMAT planning of spine Stereotactic Body Radiotherapy (SBRT)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of different algorithms for automatic segmentation of head-and-neck lymph nodes on CT images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Costea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Dupuis</w:t>
+                <w:t xml:space="preserve">Alexandra Zlate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madani François</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Anne-Agathe Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Racadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tristan Brahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2023.102578⟩</w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 188, pp.109870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2023.109870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087816v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of different algorithms for automatic segmentation of head-and-neck lymph nodes on CT images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limited applicability and implementation of the international oncology treatments guidelines in low- and middle-income countries, an example from the Mediterranean area borders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Belkacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madalina Costea</w:t>
+                <w:t xml:space="preserve">M.-C. Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Zlate</w:t>
+                <w:t xml:space="preserve">N. Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Agathe Serre</w:t>
+                <w:t xml:space="preserve">A. Benider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Racadot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Baudier</w:t>
+                <w:t xml:space="preserve">C. Chargari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 188, pp.109870. </w:t>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (6-7), pp.666-675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2023.109870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2023.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224817v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited applicability and implementation of the international oncology treatments guidelines in low- and middle-income countries, an example from the Mediterranean area borders</w:t>
+                <w:t xml:space="preserve">Practical and technical key challenges in head and neck adaptive radiotherapy: The GORTEC point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Belkacemi</w:t>
+                <w:t xml:space="preserve">Nolwenn Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-C. Biston</w:t>
+                <w:t xml:space="preserve">Anaïs Barateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Benchekroun</w:t>
+                <w:t xml:space="preserve">Sophie Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benider</w:t>
+                <w:t xml:space="preserve">Marie-Claude Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chargari</w:t>
+                <w:t xml:space="preserve">Philippe Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27 (6-7), pp.666-675. </w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 109, pp.102568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.canrad.2023.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2023.102568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999640v1</w:t>
+                <w:t xml:space="preserve">hal-04061410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly hypofractionated schedules for localized prostate cancer: Recommendations of the GETUG radiation oncology group</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of atlas-based and deep learning methods for organs at risk delineation on head-and-neck CT images using an automated treatment planning system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Costea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Zlate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Lapierre</w:t>
+                <w:t xml:space="preserve">Morgane Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hennequin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Benziane Ouaritini</w:t>
+                <w:t xml:space="preserve">Vincent Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.critrevonc.2022.103661⟩</w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 177, pp.61-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2022.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042907v1</w:t>
+                <w:t xml:space="preserve">hal-03920106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of atlas-based and deep learning methods for organs at risk delineation on head-and-neck CT images using an automated treatment planning system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grégoire</w:t>
+                <w:t xml:space="preserve">Highlights from the 59th scientific congress of the French Society of Medical Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Biston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Khamphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2022.10.029⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101, pp.18-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2022.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03920106v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlights from the 59th scientific congress of the French Society of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Biston</w:t>
+                <w:t xml:space="preserve">Radiotherapy for nasopharyngeal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Meyer</w:t>
+                <w:t xml:space="preserve">F. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Ferrer</w:t>
+                <w:t xml:space="preserve">S. Racadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Marchesi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Khamphan</w:t>
+                <w:t xml:space="preserve">C. Berthold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 101, pp.18-19. </w:t>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (1-2), pp.168-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2022.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2021.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775965v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiotherapy for nasopharyngeal cancer</w:t>
+                <w:t xml:space="preserve">Conformal radiotherapy in management of soft tissue sarcoma in adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Blanchard</w:t>
+                <w:t xml:space="preserve">C. Le Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Biau</w:t>
+                <w:t xml:space="preserve">C. Llacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Huguet</w:t>
+                <w:t xml:space="preserve">P. Sargos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Racadot</w:t>
+                <w:t xml:space="preserve">L. Moureau-Zabotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Berthold</w:t>
+                <w:t xml:space="preserve">A. Ducassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 26 (1-2), pp.168-173. </w:t>
+              <w:t xml:space="preserve">, 2022, 26 (1-2), pp.377-387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.canrad.2021.08.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2021.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889546v1</w:t>
+                <w:t xml:space="preserve">hal-05042908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal radiotherapy in management of soft tissue sarcoma in adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimum non-isotropic and asymmetric margins for taking into account intrafraction prostate motion during moderately hypofractionated radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Le Péchoux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Ducassou</w:t>
+                <w:t xml:space="preserve">Frédéric Gassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canrad.2021.11.023⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96, pp.114-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2022.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042908v1</w:t>
+                <w:t xml:space="preserve">hal-03703011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum non-isotropic and asymmetric margins for taking into account intrafraction prostate motion during moderately hypofractionated radiotherapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Baudier</w:t>
+                <w:t xml:space="preserve">Highly hypofractionated schedules for localized prostate cancer: Recommendations of the GETUG radiation oncology group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Beneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Belhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gassa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Murielle Martinon</w:t>
+                <w:t xml:space="preserve">Nicolas Benziane Ouaritini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 96, pp.114-120. </w:t>
+              <w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 173, pp.103661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2022.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.critrevonc.2022.103661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703011v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automation in radiotherapy treatment planning: Examples of use in clinical practice and future trends for a complete automated workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Khamphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1852,103 +1852,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison among four immobilization devices for whole breast irradiation with Helical Tomotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Jarril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Boisbouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 69, pp.205 - 211. </w:t>
@@ -1986,51 +1986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time of PTV is ending, robust optimization comes next</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2116,51 +2116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of electromagnetic transmitter and ultrasound imaging for intrafraction monitoring of prostate radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Zaragori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2168,51 +2168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delcoudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fargier-Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 136, pp.1-8. </w:t>
@@ -2557,51 +2557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Presles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2837,51 +2837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Presles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2970,77 +2970,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Presles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fargier-Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rod Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41 (12), pp.122903. </w:t>
@@ -3383,51 +3383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between two treatment planning systems for volumetric modulated arc therapy optimization for prostate cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3504,51 +3504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro and in vivo optimization of an anti-glioma modality based on synchrotron X-ray photoactivation of platinated drugs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3660,51 +3660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3781,51 +3781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced delivery of iodine for synchrotron stereotactic radiotherapy by means of intracarotid injection and blood-brain barrier disruption: quantitative iodine biodistribution studies and associated dosimetry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3927,51 +3927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear microprobe determination of platinum quantitative distribution in rat brain tumors after cisplatin or carboplatin injection for PAT treatment of glioma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4069,51 +4069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiation in presence of iodinated contrast agent results in radiosensitization of endothelial cells: consequences for computed tomography therapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4228,51 +4228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4361,51 +4361,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron stereotactic radiotherapy: dosimetry by Fricke gel and Monte Carlo simulations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4473,51 +4473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cure of Fisher rats bearing radioresistant F98 glioma treated with cis-platinum and irradiated with monochromatic synchrotron X-rays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4630,77 +4630,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent margins for prostate intrafraction motion during hypofractionated radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4876,103 +4876,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosimetric impact of intra-fraction prostate motion during moderate hypo-fractionated radiation treatment: a population-based study varying CTV-to-PTV margins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59èmes Journées Scientifiques de la SFPM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFPM, Jun 2021, Rennes - Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5010,64 +5010,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of segmentation algorithms for organs at risk delineation on head-and-neck CT images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina-Liana Costea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5099,661 +5099,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic Simulations for the Evaluation of Monomodal Registration Algorithms of 3D Pelvic Ultrasound Images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasound image guided radiotherapy for prostate cancer using a transperineal probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fargier-Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Presles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Presles</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P Pommier</w:t>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd ESTRO Forum 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Barcelona, Spain. p549 PO-0987</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265785v1</w:t>
+                <w:t xml:space="preserve">hal-01279619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound image guided radiotherapy for prostate cancer using a transperineal probe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Sarrut</w:t>
+                <w:t xml:space="preserve">Realistic Simulations for the Evaluation of Monomodal Registration Algorithms of 3D Pelvic Ultrasound Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Presles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Fargier-Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C Biston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd ESTRO Forum 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Metz, France. pp.1169-1172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279619v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisabilité de la radiothérapie guidée par une imagerie ultrasonore inter- et intra-fraction pour le traitement du cancer de la prostate</w:t>
+                <w:t xml:space="preserve">Impact of probe pressure variability on prostate localization for ultrasound-based image-guided radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fargier-Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Presles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème journée scientifique du CLARA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">ESTRO 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.PO-0990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01054190v1</w:t>
+                <w:t xml:space="preserve">hal-01053245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recalage automatique d'images ultrasonores tridimensionnelles transabdominales pour le repositionnement inter-séances de patients traités par radiothérapie ayant subis une prostatectomie radicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Presles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fargier-Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème journée scientifique du CLARA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of probe pressure variability on prostate localization for ultrasound-based image-guided radiotherapy</w:t>
+                <w:t xml:space="preserve">Faisabilité de la radiothérapie guidée par une imagerie ultrasonore inter- et intra-fraction pour le traitement du cancer de la prostate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fargier-Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bolsa Ferruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Presles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESTRO 33</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.PO-0990</w:t>
+              <w:t xml:space="preserve">9ème journée scientifique du CLARA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053245v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5771,90 +5771,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple brain metastasis radiosurgery using dedicated treatment planning system: a dosimetric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6082,51 +6082,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiothérapie guidée par imagerie ultrasonore pour le traitement du cancer de la prostate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Médicale [physics.med-ph]. Lyon 1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6313,51 +6313,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Khamphan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Murat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Greffier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Badey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Barateau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.103417" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Franco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Pialat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Munoz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Martinon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.103207" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04061410v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Delaby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barateau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiavassa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Biston" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chartier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.102568" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087816v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupuis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Fran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sunyach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brahmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.102578" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04224817v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Costea" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Zlate" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Agathe Serre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Racadot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2023.109870" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Belkacemi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Biston" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benchekroun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benider" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chargari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2023.07.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042907v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lapierre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Beneux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Belhomme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benziane Ouaritini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2022.103661" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920106v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gr&#233;goire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2022.10.029" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775965v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchesi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.07.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huguet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Racadot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthold" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2021.08.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042908v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le P&#233;choux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llacer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sargos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moureau-Zabotto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducassou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2021.11.023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703011v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gassa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.03.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797827v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Khamphan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marghani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazurier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2021.06.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489925v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Jarril" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boisbouvier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.12.023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492153v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiavassa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thariat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacornerie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2020.06.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Zaragori" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delcoudert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fargier-Voiron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2019.03.020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081379v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Maalouf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Granzotto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Devic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Bodgi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ferlazzo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2018.10.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081328v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Charvet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pilleul" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41747-018-0050-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273174v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Presles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pommier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2016.01.481" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51LH4K0D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01275547v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Benadjaoud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vogin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L. Ferlazzo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2015.11.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273183v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2015.07.147" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCP17K8Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124439v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Lynch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4901642" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977068v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fargier-Voiron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Presles" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pommier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munoz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2014.02.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HG0BJ9M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817609v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servagi-Vernat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giraud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fenoglietto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Azria" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lisbona" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2013.12.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR7P8X91-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00750958v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lafond" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Odin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dr&#233;an" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Even" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2012.10.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00536491v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Balosso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foray" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR1650.1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388754v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peoc'H" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2005.09.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388910v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Bas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2004.12.026" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47FHL0Z0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139175v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ortega" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dev&#232;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuncion Carmona" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.01.077" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L9GPLKT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388944v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boudou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brochard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2005.04.009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ46FKL5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388937v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Corde" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci313" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-M84R6M5N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388959v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferrero" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388956v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Elleaume" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706445v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348772v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Di Franco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baudier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gassa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude C Biston" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921965v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gassa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464697v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina-Liana Costea" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265785v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Presles" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fargier-Voiron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Biston" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pommier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.251" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279619v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarrut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054190v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolsa Ferruz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054202v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lynch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053245v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187254v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ayadi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Malet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04890123v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Franco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Pialat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Munoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Martinon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.103207" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Khamphan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Murat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Greffier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Badey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Barateau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.103417" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087816v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupuis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Fran&#231;ois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sunyach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brahmi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.102578" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04224817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Costea" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Zlate" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Agathe Serre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Racadot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2023.109870" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999640v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Belkacemi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Biston" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benchekroun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benider" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chargari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2023.07.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04061410v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Delaby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barateau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiavassa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Biston" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chartier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.102568" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Durand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gr&#233;goire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2022.10.029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775965v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchesi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.07.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huguet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Racadot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthold" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2021.08.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042908v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le P&#233;choux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llacer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sargos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moureau-Zabotto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducassou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2021.11.023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703011v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gassa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.03.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042907v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lapierre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Beneux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Belhomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benziane Ouaritini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2022.103661" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797827v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Khamphan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marghani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazurier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2021.06.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489925v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Jarril" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boisbouvier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.12.023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492153v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiavassa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thariat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacornerie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2020.06.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Zaragori" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delcoudert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fargier-Voiron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2019.03.020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081379v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Maalouf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Granzotto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Devic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Bodgi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ferlazzo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2018.10.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081328v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Charvet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pilleul" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41747-018-0050-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273174v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Presles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pommier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2016.01.481" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51LH4K0D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01275547v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Benadjaoud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vogin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L. Ferlazzo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2015.11.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273183v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2015.07.147" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCP17K8Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124439v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Lynch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4901642" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977068v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fargier-Voiron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Presles" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pommier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munoz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2014.02.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HG0BJ9M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817609v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servagi-Vernat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giraud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fenoglietto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Azria" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lisbona" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2013.12.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR7P8X91-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00750958v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lafond" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Odin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dr&#233;an" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Even" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2012.10.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00536491v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Balosso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foray" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR1650.1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388754v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peoc'H" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2005.09.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388910v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Bas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2004.12.026" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47FHL0Z0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139175v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ortega" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dev&#232;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuncion Carmona" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.01.077" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L9GPLKT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388944v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boudou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brochard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2005.04.009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ46FKL5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388937v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Corde" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci313" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-M84R6M5N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388959v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferrero" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388956v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Elleaume" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706445v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348772v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Di Franco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baudier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gassa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude C Biston" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921965v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gassa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464697v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina-Liana Costea" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279619v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarrut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265785v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Presles" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fargier-Voiron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Biston" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pommier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.251" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053245v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054202v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lynch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054190v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolsa Ferruz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187254v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ayadi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Malet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04890123v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>