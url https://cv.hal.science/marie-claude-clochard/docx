--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -3098,307 +3098,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanopore size tuning of polymeric membranes using the RAFT-mediated radical polymerization</w:t>
+                <w:t xml:space="preserve">Imaging the Fine Structure of a Magnetic Domain Wall in a Ni Nanocylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murat Barsbay</w:t>
+                <w:t xml:space="preserve">Nicolas Biziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olgun Güven</w:t>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haad Bessbousse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Travis L. Wade</w:t>
+                <w:t xml:space="preserve">Rémy Lassalle-Balier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Wegrowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2013.05.029⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (5), pp.2053-2057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl400317j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143158v1</w:t>
+                <w:t xml:space="preserve">hal-01143150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the Fine Structure of a Magnetic Domain Wall in a Ni Nanocylinder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanopore size tuning of polymeric membranes using the RAFT-mediated radical polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Barsbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olgun Güven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Biziere</w:t>
+                <w:t xml:space="preserve">Haad Bessbousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gatel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.-E. Wegrowe</w:t>
+                <w:t xml:space="preserve">François Beuneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travis L. Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.135-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2013.05.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl400317j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01143150v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pile à combustible, une solution vers des véhicules propres</w:t>
               </w:r>
@@ -3453,51 +3453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and magnetic reversal of bi-conical Ni nanostructures Synthesis and magnetic reversal of bi-conical Ni nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Biziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Lassalle Ballier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3721,90 +3721,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized nanoporous track-etched b-PVDF membrane electrodes for lead(II) determination by square wave anodic stripping voltammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haad Bessbousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Nandhakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Barsbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Cuscito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3849,295 +3849,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion track grafting: A way of producing lowcost and highly proton conductive membranes for fuel cell applications</w:t>
+                <w:t xml:space="preserve">Ion track grafting: A way of producing low-cost and highly proton conductive membranes for fuel cell applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berthelot T (berthelot Thomas)</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Baudin</w:t>
+                <w:t xml:space="preserve">T Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Betz</w:t>
+                <w:t xml:space="preserve">C Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+              <w:t xml:space="preserve">, 2010, 195, pp.223-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344320v1</w:t>
+                <w:t xml:space="preserve">hal-01129040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion track grafting: A way of producing low-cost and highly proton conductive membranes for fuel cell applications</w:t>
+                <w:t xml:space="preserve">Ion track grafting: A way of producing lowcost and highly proton conductive membranes for fuel cell applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Baudin</w:t>
+                <w:t xml:space="preserve">Berthelot T (berthelot Thomas)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Betz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Natacha Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 195, pp.223-231. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129040v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of specific nanoparticles for targeting tumor angiogenesis using electron-beam irradiation</w:t>
               </w:r>
@@ -4694,51 +4694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Betz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lairez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5698,51 +5698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7540,51 +7540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234175v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cl&#233;mence Sigallon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aubrit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Potrzebowska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nwnano.2025.100112" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838297v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarrey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Sigallon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Clochard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wegrowe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Hamon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0234238" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810523v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Kazmierski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Wegrowe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Potrzebowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2021.109786" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Oral" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cavani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castellino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20067-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis L. Wade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810555v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Oral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Melilli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2021.102528" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810565v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiysha Ashfaq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Clochard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coqueret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Dispenza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Driscoll" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12122877" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pinaeva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balanzat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Sheikhly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62792-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808095v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Dietz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Sheikhly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2019.06.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507056v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507114v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melilli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lairez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gorse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Caurel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peinado" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2017.03.035" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWS2362B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810601v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810622v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rizza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alves" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.07.133" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1D84RGR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834937v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Khomrenkov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Amici" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21116" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38966" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507121v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis L Wade" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bessbousse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Faul&#233;au" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Godin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lem&#233;e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.03.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01195995v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Galbiati" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizza G (rizza Giancarlo)" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Castellino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507160v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.09.055" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK9L0RKD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142492v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Farahani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Gifford" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Barkatt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al-Sheikhly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2014.05.032" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143153v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Soto Espinoza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Arbeitman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grasselli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2013.05.043" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143158v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Barsbay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgun G&#252;ven" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haad Bessbousse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beuneu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.05.029" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGJPGZHW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143150v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biziere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassalle-Balier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl400317j" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143162v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128117v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lassalle Ballier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Clochard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Viret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3638072" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129046v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deshayes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Maurizot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthelot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-011-0398-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128108v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Nandhakumar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Cuscito" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ay05038a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344320v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthelot T (berthelot Thomas)" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Betz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Balanzat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.07.016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129040v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Berthelot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Betz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501869v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2009.09.007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590325v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tasserit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Koutsioubas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Zalczer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLettt.105.260602" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144828v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. E. Sandana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Rogers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hosseini Teherani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bayram" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Razeghi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3137990" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144825v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcclintock" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.775632" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590410v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Esnouf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.08.089" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591135v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berthelot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.08.066" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129036v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B&#232;gue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lafon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Caldemaison" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bittencourt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2004.10.052" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869174v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dubois-Clochard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delfort" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gateau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barr&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la010076o" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QLPQB16Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143336v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mire Zloh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dinand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Brocchini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143358v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Godwin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bolina" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rankin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144773v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Rankin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507147v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2189085" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144790v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Gallino" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#233;bel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144818v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vinod Sandana" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferechteh Hosseini Teherani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144824v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753783v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gabinaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755855v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763342v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jehl" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144832v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simic" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144834v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02431678v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ngono-Ravache" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aymes-Chodur" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.02095-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618287v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pivin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144839v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869165v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45725-9_25" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F407C54F36FC74E3A7DBF7D7FB973635E6577D07/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101167v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Betz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Mo&#235;l" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Bittencourt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00823555v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234175v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cl&#233;mence Sigallon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aubrit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Potrzebowska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nwnano.2025.100112" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838297v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarrey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Sigallon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Clochard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wegrowe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Hamon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0234238" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810523v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Kazmierski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Wegrowe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Potrzebowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2021.109786" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Oral" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cavani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castellino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20067-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis L. Wade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810555v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Oral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Melilli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2021.102528" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810565v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiysha Ashfaq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Clochard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coqueret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Dispenza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Driscoll" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12122877" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pinaeva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balanzat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Sheikhly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62792-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808095v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Dietz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Sheikhly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2019.06.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507056v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507114v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melilli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lairez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gorse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Caurel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peinado" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2017.03.035" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWS2362B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810601v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810622v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rizza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alves" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.07.133" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1D84RGR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834937v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Khomrenkov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Amici" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21116" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38966" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507121v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis L Wade" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bessbousse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Faul&#233;au" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Godin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lem&#233;e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.03.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01195995v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Galbiati" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizza G (rizza Giancarlo)" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Castellino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507160v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.09.055" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK9L0RKD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142492v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Farahani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Gifford" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Barkatt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al-Sheikhly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2014.05.032" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143153v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Soto Espinoza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Arbeitman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grasselli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2013.05.043" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143150v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biziere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassalle-Balier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl400317j" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143158v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Barsbay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgun G&#252;ven" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haad Bessbousse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beuneu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.05.029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGJPGZHW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143162v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128117v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lassalle Ballier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Clochard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Viret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3638072" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129046v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deshayes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Maurizot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthelot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-011-0398-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128108v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Nandhakumar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Cuscito" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ay05038a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129040v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Berthelot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Betz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Balanzat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.07.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344320v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthelot T (berthelot Thomas)" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Betz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501869v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2009.09.007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590325v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tasserit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Koutsioubas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Zalczer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLettt.105.260602" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144828v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. E. Sandana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Rogers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hosseini Teherani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bayram" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Razeghi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3137990" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144825v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcclintock" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.775632" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590410v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Esnouf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.08.089" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591135v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berthelot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.08.066" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129036v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B&#232;gue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lafon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Caldemaison" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bittencourt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2004.10.052" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869174v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dubois-Clochard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delfort" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gateau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barr&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la010076o" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QLPQB16Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143336v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mire Zloh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dinand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Brocchini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143358v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Godwin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bolina" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rankin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144773v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Rankin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507147v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2189085" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144790v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Gallino" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#233;bel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144818v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vinod Sandana" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferechteh Hosseini Teherani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144824v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753783v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gabinaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755855v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763342v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jehl" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144832v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simic" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144834v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02431678v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ngono-Ravache" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aymes-Chodur" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.02095-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618287v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pivin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144839v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869165v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45725-9_25" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F407C54F36FC74E3A7DBF7D7FB973635E6577D07/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101167v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Betz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Mo&#235;l" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Bittencourt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00823555v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>