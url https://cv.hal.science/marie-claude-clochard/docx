--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -430,472 +430,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics between amorphous and crystalline phases of e-beam irradiated piezoelectric PVDF thin films employing solid-state NMR spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Potrzebowska</w:t>
+                <w:t xml:space="preserve">Zinc detection in oil-polluted marine environment by stripping voltammetry with mercury-free nanoporous gold electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cavani</w:t>
+                <w:t xml:space="preserve">O. Oral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slawomir Kazmierski</w:t>
+                <w:t xml:space="preserve">Travis L. Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Eric Wegrowe</w:t>
+                <w:t xml:space="preserve">O. Cavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Potrzebowski</w:t>
+                <w:t xml:space="preserve">M. Castellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 195, pp.109786. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.15771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2021.109786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-20067-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810523v1</w:t>
+                <w:t xml:space="preserve">hal-03808084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc detection in oil-polluted marine environment by stripping voltammetry with mercury-free nanoporous gold electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Oral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Oral</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Castellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.15771. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-20067-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc detection in oil-polluted marine environment by stripping voltammetry with mercury-free nanoporous gold electrode</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Travis L. Wade</w:t>
+                <w:t xml:space="preserve">Molecular dynamics between amorphous and crystalline phases of e-beam irradiated piezoelectric PVDF thin films employing solid-state NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Potrzebowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Cavani</w:t>
+                <w:t xml:space="preserve">Olivier Cavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Castellino</w:t>
+                <w:t xml:space="preserve">Slawomir Kazmierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Wegrowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Potrzebowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-20067-0⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 195, pp.109786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2021.109786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808084v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing nanostructured Ni/piezoPVDF composite thin films with e-beam irradiation: A beneficial synergy to piezoelectric response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Potrzebowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozlem Oral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -966,408 +966,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymerization Reactions and Modifications of Polymers by Ionizing Radiation</w:t>
+                <w:t xml:space="preserve">An uranyl sorption study inside functionalised nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aiysha Ashfaq</w:t>
+                <w:t xml:space="preserve">U. Pinaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
+                <w:t xml:space="preserve">N. Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Coqueret</w:t>
+                <w:t xml:space="preserve">E. Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clelia Dispenza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark Driscoll</w:t>
+                <w:t xml:space="preserve">M. Al-Sheikhly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym12122877⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.5776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-62792-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810565v1</w:t>
+                <w:t xml:space="preserve">hal-03667288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An uranyl sorption study inside functionalised nanopores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymerization Reactions and Modifications of Polymers by Ionizing Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiysha Ashfaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Pinaeva</w:t>
+                <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ollier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Cavani</w:t>
+                <w:t xml:space="preserve">Xavier Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Balanzat</w:t>
+                <w:t xml:space="preserve">Clelia Dispenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Al-Sheikhly</w:t>
+                <w:t xml:space="preserve">Mark Driscoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.5776. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (12), pp.2877. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-62792-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym12122877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03667288v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An uranyl sorption study inside functionalised nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Pinaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Al-Sheikhly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.5776. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-62792-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808095v1</w:t>
@@ -1378,103 +1378,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bis[2-(methacryloyloxy)ethyl] phosphate radiografted into track-etched PVDF for uranium (VI) determination by means of cathodic stripping voltammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Pinaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.C. Dietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Al Sheikhly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Castellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 142, pp.77-86. </w:t>
@@ -1506,864 +1506,864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drapeaux piezolélectriques de nouveaux générateurs à la frontière entre physqiue et mécanique</w:t>
+                <w:t xml:space="preserve">Conservation of the piezoelectric response of PVDF films under irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Michelin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Melilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gorse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garcia-Caurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peinado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.54-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2017.03.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507056v1</w:t>
+                <w:t xml:space="preserve">hal-03810601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation of the piezoelectric response of PVDF films under irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Melilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Melilli</w:t>
+                <w:t xml:space="preserve">D. Gorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lairez</w:t>
+                <w:t xml:space="preserve">E. Garcia-Caurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peinado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 142, pp.54-59. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2017.03.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation of the piezoelectric response of PVDF films under irradiation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drapeaux piezolélectriques de nouveaux générateurs à la frontière entre physqiue et mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 740, pp.38-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03810601v1</w:t>
+                <w:t xml:space="preserve">hal-02507056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large area fabrication of self-standing nanoporous graphene-on-PMMA substrate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ion-shaping of embedded gold hollow nanoshells into vertically aligned prolate morphologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rizza</w:t>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Madon</w:t>
+                <w:t xml:space="preserve">V Khomrenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alves</w:t>
+                <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Amici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2016.07.133⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.21116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep21116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810622v1</w:t>
+                <w:t xml:space="preserve">hal-01834937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-shaping of embedded gold hollow nanoshells into vertically aligned prolate morphologies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The concept of entropic rectifier facing experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Wegrowe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6, pp.21116. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep21116⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.38966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep38966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834937v1</w:t>
+                <w:t xml:space="preserve">hal-03810617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concept of entropic rectifier facing experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large area fabrication of self-standing nanoporous graphene-on-PMMA substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Melilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Madon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 184, pp.47-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2016.07.133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep38966⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03810617v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The concept of entropic rectifier facing experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Wegrowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep38966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507121v1</w:t>
@@ -2374,77 +2374,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques applications industrielles de la chimie des radiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travis L Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Wegrowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 702, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2597,528 +2597,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(vinylimidazole) radiografted PVDF nanospheres as alternative binder for high temperature PEMFC electrodes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angle dependence on the anisotropic magnetoresistance amplitude of a single-contacted Ni nanowire subjected to a thermo-mechanical strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Melilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Madon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Wegrowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 365, pp.675-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.09.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195995v1</w:t>
+                <w:t xml:space="preserve">hal-02507160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angle dependence on the anisotropic magnetoresistance amplitude of a single-contacted Ni nanowire subjected to a thermo-mechanical strain</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Poly(vinylimidazole) radiografted PVDF nanospheres as alternative binder for high temperature PEMFC electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Galbiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rizza G (rizza Giancarlo)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaela Castellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.117-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02507160v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in fundamental reaction mechanisms between high and low-LET in recent advancements and applications of ionizing radiation</w:t>
+                <w:t xml:space="preserve">Functionalization of nanochannels by radio-induced grafting polymerization on PET track-etched membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahnaz Farahani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">S.L. Soto Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Arbeitman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Barkatt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Al-Sheikhly</w:t>
+                <w:t xml:space="preserve">M Grasselli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.39-47. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2014.05.032⟩</w:t>
+              <w:t xml:space="preserve">, 2014, pp.72-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2013.05.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142492v1</w:t>
+                <w:t xml:space="preserve">hal-01143153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of nanochannels by radio-induced grafting polymerization on PET track-etched membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differences in fundamental reaction mechanisms between high and low-LET in recent advancements and applications of ionizing radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahnaz Farahani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.L. Soto Espinoza</w:t>
+                <w:t xml:space="preserve">Ian Gifford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.R. Arbeitman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
+                <w:t xml:space="preserve">Aaron Barkatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Grasselli</w:t>
+                <w:t xml:space="preserve">Mohamad Al-Sheikhly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.72-75. </w:t>
+              <w:t xml:space="preserve">, 2014, pp.39-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2013.05.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2014.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143153v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the Fine Structure of a Magnetic Domain Wall in a Ni Nanocylinder</w:t>
               </w:r>
@@ -3143,51 +3143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lassalle-Balier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Wegrowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3290,51 +3290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haad Bessbousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beuneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travis L. Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.135-145. </w:t>
@@ -3384,51 +3384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pile à combustible, une solution vers des véhicules propres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flash X - La revue scientifique de l'Ecole polytechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14, pp.13-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3447,295 +3447,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and magnetic reversal of bi-conical Ni nanostructures Synthesis and magnetic reversal of bi-conical Ni nanostructures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“Click” Conjugation of Peptide on the Surface of Polymeric Nanoparticles for Targeting Tumor Angiogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Lassalle Ballier</w:t>
+                <w:t xml:space="preserve">Stéphanie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Clochard</w:t>
+                <w:t xml:space="preserve">Victor Maurizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Viret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Travis L Wade</w:t>
+                <w:t xml:space="preserve">Cécile Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3638072⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-011-0398-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128117v1</w:t>
+                <w:t xml:space="preserve">hal-01129046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Click” Conjugation of Peptide on the Surface of Polymeric Nanoparticles for Targeting Tumor Angiogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Deshayes</w:t>
+                <w:t xml:space="preserve">Synthesis and magnetic reversal of bi-conical Ni nanostructures Synthesis and magnetic reversal of bi-conical Ni nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Biziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Maurizot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
+                <w:t xml:space="preserve">R Lassalle Ballier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Baudin</w:t>
+                <w:t xml:space="preserve">M.C. Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Berthelot</w:t>
+                <w:t xml:space="preserve">M Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travis L Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.1631. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.063906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11095-011-0398-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3638072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129046v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized nanoporous track-etched b-PVDF membrane electrodes for lead(II) determination by square wave anodic stripping voltammetry</w:t>
               </w:r>
@@ -3855,51 +3855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion track grafting: A way of producing low-cost and highly proton conductive membranes for fuel cell applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3989,77 +3989,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion track grafting: A way of producing lowcost and highly proton conductive membranes for fuel cell applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berthelot T (berthelot Thomas)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Betz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4123,103 +4123,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of specific nanoparticles for targeting tumor angiogenesis using electron-beam irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Maurizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 79, pp.208-213. </w:t>
@@ -4309,51 +4309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Zalczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 105 (26), pp.2600602-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4668,51 +4668,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoporous beta-PVDF membranes with selectively functionalized pores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Cuscito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4811,64 +4811,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 265, pp.320-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4902,51 +4902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring bulk and surface grafting of poly(acrylic acid) in electron-irradiated PVDF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5030,281 +5030,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of Polyisobutenylsuccinimide Derivatives at a Solid−Hydrocarbon Interface †</w:t>
+                <w:t xml:space="preserve">Molecular modelling study of a degradable element for biomedical polymers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Dubois-Clochard</w:t>
+                <w:t xml:space="preserve">Mire Zloh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+                <w:t xml:space="preserve">E. Dinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Delfort</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steve Brocchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Internet Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 4, pp.9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869174v1</w:t>
+                <w:t xml:space="preserve">hal-01143336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular modelling study of a degradable element for biomedical polymers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption of Polyisobutenylsuccinimide Derivatives at a Solid−Hydrocarbon Interface †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Dubois-Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Delfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mire Zloh</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loïc Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17 (19), pp.5901-5910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la010076o⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143336v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New strategies for polymer development in pharmaceutical science - a short review</w:t>
               </w:r>
@@ -5316,64 +5316,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Godwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bolina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5415,77 +5415,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of soluble polymers for medicine that degrade by intramolecular acid catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Dubois-Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheila Rankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Brocchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 21 (12), pp.853-859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5542,64 +5542,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation effect on the giant stress field induced in a single Ni nanowire by mechanical strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Melilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Madon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5672,64 +5672,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of Nanostructured and Highly Proton Conductive Membranes for PEMFC by Ion Track Grafting Technique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Gallino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6073,51 +6073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6198,51 +6198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6336,51 +6336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
@@ -6454,64 +6454,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of the aconityl degradable element for biomedical polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Simic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Brocchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AMER CHEMICAL SOC, 1155 16TH ST, NW, WASHINGTON, DC 20036 USA, 221 (453-PMSE), pp.U426-U427, 2001, ABSTRACTS OF PAPERS OF THE AMERICAN CHEMICAL SOCIETY</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6529,64 +6529,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of soluble polymers designed to degrade by intramolecular acid catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Dubois-Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Brocchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AMER CHEMICAL SOC, 1155 16TH ST, NW, WASHINGTON, DC 20036 USA, 219 (516-POLY), pp.U443-U443, 2000, ABSTRACTS OF PAPERS OF THE AMERICAN CHEMICAL SOCIETY</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6675,64 +6675,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ngono-Ravache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aymes-Chodur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Materials Science and Materials Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2016, </w:t>
@@ -6783,51 +6783,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Tracks in Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Pivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Devesh Kumar Avasthi and Jean-Claude Pivin Editors. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis and Engineering of Nanostructures by Energetic Ions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, Inc., pp.223-231, 2011, Nanotechnology Science and Technology</w:t>
@@ -6869,90 +6869,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of poly(isobutenylsuccinimide) dispersants at a solid-hydrocarbon interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Dubois-Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Colloid and Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 118 (110-114), Springer-Verlag, 2001</w:t>
@@ -6994,90 +6994,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of poly(isobutenylsuccinimide) dispersants at a solid-hydrocarbon interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Dubois-Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Colloid and Interface Science XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 118, Springer Berlin Heidelberg, pp.110-114, 2001, Progress in Colloid and Polymer Science, </w:t>
@@ -7309,51 +7309,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des polymérisations classiques en solution aux polymérisations radio-induites contrôlées en milieu confiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Polymères. Université Pierre et Marie Curie - Paris VI, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7540,51 +7540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234175v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cl&#233;mence Sigallon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aubrit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Potrzebowska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nwnano.2025.100112" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838297v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarrey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Sigallon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Clochard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wegrowe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Hamon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0234238" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810523v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Kazmierski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Wegrowe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Potrzebowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2021.109786" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Oral" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cavani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castellino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20067-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis L. Wade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810555v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Oral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Melilli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2021.102528" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810565v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiysha Ashfaq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Clochard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coqueret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Dispenza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Driscoll" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12122877" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pinaeva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balanzat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Sheikhly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62792-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808095v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Dietz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Sheikhly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2019.06.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507056v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507114v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melilli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lairez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gorse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Caurel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peinado" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2017.03.035" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWS2362B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810601v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810622v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rizza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alves" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.07.133" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1D84RGR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834937v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Khomrenkov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Amici" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21116" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38966" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507121v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis L Wade" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bessbousse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Faul&#233;au" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Godin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lem&#233;e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.03.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01195995v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Galbiati" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizza G (rizza Giancarlo)" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Castellino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507160v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.09.055" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK9L0RKD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142492v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Farahani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Gifford" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Barkatt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al-Sheikhly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2014.05.032" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143153v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Soto Espinoza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Arbeitman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grasselli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2013.05.043" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143150v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biziere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassalle-Balier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl400317j" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143158v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Barsbay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgun G&#252;ven" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haad Bessbousse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beuneu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.05.029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGJPGZHW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143162v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128117v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lassalle Ballier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Clochard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Viret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3638072" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129046v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deshayes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Maurizot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthelot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-011-0398-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128108v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Nandhakumar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Cuscito" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ay05038a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129040v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Berthelot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Betz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Balanzat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.07.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344320v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthelot T (berthelot Thomas)" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Betz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501869v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2009.09.007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590325v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tasserit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Koutsioubas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Zalczer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLettt.105.260602" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144828v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. E. Sandana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Rogers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hosseini Teherani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bayram" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Razeghi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3137990" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144825v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcclintock" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.775632" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590410v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Esnouf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.08.089" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591135v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berthelot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.08.066" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129036v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B&#232;gue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lafon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Caldemaison" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bittencourt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2004.10.052" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869174v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dubois-Clochard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delfort" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gateau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barr&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la010076o" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QLPQB16Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143336v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mire Zloh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dinand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Brocchini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143358v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Godwin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bolina" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rankin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144773v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Rankin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507147v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2189085" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144790v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Gallino" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#233;bel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144818v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vinod Sandana" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferechteh Hosseini Teherani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144824v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753783v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gabinaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755855v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763342v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jehl" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144832v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simic" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144834v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02431678v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ngono-Ravache" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aymes-Chodur" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.02095-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618287v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pivin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144839v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869165v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45725-9_25" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F407C54F36FC74E3A7DBF7D7FB973635E6577D07/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101167v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Betz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Mo&#235;l" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Bittencourt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00823555v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234175v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cl&#233;mence Sigallon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aubrit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Potrzebowska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nwnano.2025.100112" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838297v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarrey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Sigallon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Clochard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wegrowe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Hamon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0234238" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Oral" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis L. Wade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cavani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castellino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20067-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Kazmierski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Wegrowe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Potrzebowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2021.109786" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810555v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Oral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Melilli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2021.102528" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pinaeva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balanzat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Sheikhly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62792-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiysha Ashfaq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Clochard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coqueret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Dispenza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Driscoll" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12122877" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808095v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Dietz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Sheikhly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2019.06.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810601v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melilli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lairez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gorse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Caurel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peinado" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2017.03.035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWS2362B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507114v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834937v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Khomrenkov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Amici" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21116" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810617v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38966" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810622v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rizza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alves" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.07.133" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1D84RGR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507121v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis L Wade" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bessbousse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Faul&#233;au" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Godin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lem&#233;e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.03.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507160v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.09.055" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK9L0RKD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01195995v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Galbiati" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizza G (rizza Giancarlo)" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Castellino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Soto Espinoza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Arbeitman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grasselli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2013.05.043" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142492v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Farahani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Gifford" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Barkatt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al-Sheikhly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2014.05.032" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143150v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biziere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassalle-Balier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl400317j" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143158v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Barsbay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgun G&#252;ven" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haad Bessbousse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beuneu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.05.029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGJPGZHW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143162v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129046v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deshayes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Maurizot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthelot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-011-0398-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128117v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lassalle Ballier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Clochard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Viret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3638072" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128108v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Nandhakumar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Cuscito" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ay05038a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129040v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Berthelot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Betz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Balanzat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.07.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344320v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthelot T (berthelot Thomas)" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Betz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501869v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2009.09.007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590325v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tasserit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Koutsioubas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Zalczer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLettt.105.260602" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144828v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. E. Sandana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Rogers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hosseini Teherani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bayram" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Razeghi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3137990" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144825v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcclintock" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.775632" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590410v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Esnouf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.08.089" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591135v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berthelot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.08.066" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129036v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B&#232;gue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lafon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Caldemaison" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bittencourt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2004.10.052" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143336v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mire Zloh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dinand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Brocchini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869174v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dubois-Clochard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delfort" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gateau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barr&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la010076o" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QLPQB16Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143358v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Godwin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bolina" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rankin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144773v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Rankin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507147v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2189085" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144790v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Gallino" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#233;bel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144818v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vinod Sandana" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferechteh Hosseini Teherani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144824v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753783v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gabinaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755855v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763342v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jehl" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144832v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simic" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144834v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02431678v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ngono-Ravache" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aymes-Chodur" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.02095-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618287v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pivin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144839v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869165v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45725-9_25" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F407C54F36FC74E3A7DBF7D7FB973635E6577D07/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101167v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Betz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Mo&#235;l" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Bittencourt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00823555v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>