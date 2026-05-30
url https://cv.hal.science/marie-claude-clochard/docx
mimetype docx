--- v2 (2026-05-06)
+++ v3 (2026-05-30)
@@ -132,51 +132,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -430,472 +430,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc detection in oil-polluted marine environment by stripping voltammetry with mercury-free nanoporous gold electrode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-C. Clochard</w:t>
+                <w:t xml:space="preserve">Molecular dynamics between amorphous and crystalline phases of e-beam irradiated piezoelectric PVDF thin films employing solid-state NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Potrzebowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Oral</w:t>
+                <w:t xml:space="preserve">Olivier Cavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travis L. Wade</w:t>
+                <w:t xml:space="preserve">Slawomir Kazmierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Cavani</w:t>
+                <w:t xml:space="preserve">Jean-Eric Wegrowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Castellino</w:t>
+                <w:t xml:space="preserve">Marek Potrzebowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.15771. </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 195, pp.109786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-20067-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2021.109786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808084v1</w:t>
+                <w:t xml:space="preserve">hal-03810523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc detection in oil-polluted marine environment by stripping voltammetry with mercury-free nanoporous gold electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Oral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Castellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.15771. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-20067-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics between amorphous and crystalline phases of e-beam irradiated piezoelectric PVDF thin films employing solid-state NMR spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Potrzebowska</w:t>
+                <w:t xml:space="preserve">Zinc detection in oil-polluted marine environment by stripping voltammetry with mercury-free nanoporous gold electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Oral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travis L. Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cavani</w:t>
+                <w:t xml:space="preserve">O. Cavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slawomir Kazmierski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marek Potrzebowski</w:t>
+                <w:t xml:space="preserve">M. Castellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2021.109786⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.15771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-20067-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810523v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing nanostructured Ni/piezoPVDF composite thin films with e-beam irradiation: A beneficial synergy to piezoelectric response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Potrzebowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozlem Oral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -998,51 +998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Pinaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1238,4287 +1238,4153 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An uranyl sorption study inside functionalised nanopores</w:t>
+                <w:t xml:space="preserve">Bis[2-(methacryloyloxy)ethyl] phosphate radiografted into track-etched PVDF for uranium (VI) determination by means of cathodic stripping voltammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Pinaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Cavani</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.C. Dietz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Al Sheikhly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Al-Sheikhly</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Castellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-62792-4⟩</w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 142, pp.77-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2019.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808095v1</w:t>
+                <w:t xml:space="preserve">hal-02273550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bis[2-(methacryloyloxy)ethyl] phosphate radiografted into track-etched PVDF for uranium (VI) determination by means of cathodic stripping voltammetry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Castellino</w:t>
+                <w:t xml:space="preserve">Conservation of the piezoelectric response of PVDF films under irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Melilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gorse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garcia-Caurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peinado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.54-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2017.03.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2019.06.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02273550v1</w:t>
+                <w:t xml:space="preserve">hal-02507114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation of the piezoelectric response of PVDF films under irradiation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drapeaux piezolélectriques de nouveaux générateurs à la frontière entre physqiue et mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 740, pp.38-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03810601v1</w:t>
+                <w:t xml:space="preserve">hal-02507056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation of the piezoelectric response of PVDF films under irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Melilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Melilli</w:t>
+                <w:t xml:space="preserve">D. Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lairez</w:t>
+                <w:t xml:space="preserve">D. Gorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gorse</w:t>
+                <w:t xml:space="preserve">E. Garcia-Caurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peinado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 142, pp.54-59. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2017.03.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2017.03.035⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507114v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drapeaux piezolélectriques de nouveaux générateurs à la frontière entre physqiue et mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Michelin</w:t>
+                <w:t xml:space="preserve">Ion-shaping of embedded gold hollow nanoshells into vertically aligned prolate morphologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Khomrenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Amici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.21116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep21116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507056v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-shaping of embedded gold hollow nanoshells into vertically aligned prolate morphologies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The concept of entropic rectifier facing experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Wegrowe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6, pp.21116. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.38966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep38966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep21116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01834937v1</w:t>
+                <w:t xml:space="preserve">hal-03810617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concept of entropic rectifier facing experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large area fabrication of self-standing nanoporous graphene-on-PMMA substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Melilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Madon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 184, pp.47-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2016.07.133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep38966⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03810617v1</w:t>
+                <w:t xml:space="preserve">hal-03810622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large area fabrication of self-standing nanoporous graphene-on-PMMA substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The concept of entropic rectifier facing experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Wegrowe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2016.07.133⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep38966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03810622v1</w:t>
+                <w:t xml:space="preserve">hal-02507121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concept of entropic rectifier facing experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-E. Wegrowe</w:t>
+                <w:t xml:space="preserve">Quelques applications industrielles de la chimie des radiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travis L Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Wegrowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 702, pp.18-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507121v1</w:t>
+                <w:t xml:space="preserve">hal-01143160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques applications industrielles de la chimie des radiations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Poly(4-vinyl pyridine) radiografted PVDF track etched membranes as sensors for monitoring trace mercury in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Bessbousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Zran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Fauléau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, in press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2015.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143160v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(4-vinyl pyridine) radiografted PVDF track etched membranes as sensors for monitoring trace mercury in water</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angle dependence on the anisotropic magnetoresistance amplitude of a single-contacted Ni nanowire subjected to a thermo-mechanical strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Melilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Madon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Wegrowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Radiation Physics and Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 365, pp.675-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.09.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2015.03.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01142483v1</w:t>
+                <w:t xml:space="preserve">hal-02507160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angle dependence on the anisotropic magnetoresistance amplitude of a single-contacted Ni nanowire subjected to a thermo-mechanical strain</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Poly(vinylimidazole) radiografted PVDF nanospheres as alternative binder for high temperature PEMFC electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Galbiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rizza G (rizza Giancarlo)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaela Castellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.117-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02507160v1</w:t>
+                <w:t xml:space="preserve">hal-01195995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(vinylimidazole) radiografted PVDF nanospheres as alternative binder for high temperature PEMFC electrodes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rizza G (rizza Giancarlo)</w:t>
+                <w:t xml:space="preserve">Functionalization of nanochannels by radio-induced grafting polymerization on PET track-etched membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Soto Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Arbeitman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Grasselli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.72-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2013.05.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195995v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of nanochannels by radio-induced grafting polymerization on PET track-etched membranes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C.R. Arbeitman</w:t>
+                <w:t xml:space="preserve">Differences in fundamental reaction mechanisms between high and low-LET in recent advancements and applications of ionizing radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahnaz Farahani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Grasselli</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Gifford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Barkatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Al-Sheikhly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.72-75. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, pp.39-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2014.05.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2013.05.043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01143153v1</w:t>
+                <w:t xml:space="preserve">hal-01142492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in fundamental reaction mechanisms between high and low-LET in recent advancements and applications of ionizing radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahnaz Farahani</w:t>
+                <w:t xml:space="preserve">Imaging the Fine Structure of a Magnetic Domain Wall in a Ni Nanocylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Biziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lassalle-Balier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Wegrowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (5), pp.2053-2057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl400317j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2014.05.032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01142492v1</w:t>
+                <w:t xml:space="preserve">hal-01143150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the Fine Structure of a Magnetic Domain Wall in a Ni Nanocylinder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-E. Wegrowe</w:t>
+                <w:t xml:space="preserve">Nanopore size tuning of polymeric membranes using the RAFT-mediated radical polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Barsbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olgun Güven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haad Bessbousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beuneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travis L. Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.135-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2013.05.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl400317j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01143150v1</w:t>
+                <w:t xml:space="preserve">hal-01143158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanopore size tuning of polymeric membranes using the RAFT-mediated radical polymerization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La pile à combustible, une solution vers des véhicules propres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Flash X - La revue scientifique de l'Ecole polytechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.13-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01143158v1</w:t>
+                <w:t xml:space="preserve">hal-01143162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pile à combustible, une solution vers des véhicules propres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Click” Conjugation of Peptide on the Surface of Polymeric Nanoparticles for Targeting Tumor Angiogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Maurizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flash X - La revue scientifique de l'Ecole polytechnique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-011-0398-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143162v1</w:t>
+                <w:t xml:space="preserve">hal-01129046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Click” Conjugation of Peptide on the Surface of Polymeric Nanoparticles for Targeting Tumor Angiogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Berthelot</w:t>
+                <w:t xml:space="preserve">Synthesis and magnetic reversal of bi-conical Ni nanostructures Synthesis and magnetic reversal of bi-conical Ni nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Biziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Lassalle Ballier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travis L Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.063906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3638072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11095-011-0398-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01129046v1</w:t>
+                <w:t xml:space="preserve">hal-01128117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and magnetic reversal of bi-conical Ni nanostructures Synthesis and magnetic reversal of bi-conical Ni nanostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Travis L Wade</w:t>
+                <w:t xml:space="preserve">Functionalized nanoporous track-etched b-PVDF membrane electrodes for lead(II) determination by square wave anodic stripping voltammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haad Bessbousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Nandhakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Barsbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Cuscito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1ay05038a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3638072⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01128117v1</w:t>
+                <w:t xml:space="preserve">hal-01128108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized nanoporous track-etched b-PVDF membrane electrodes for lead(II) determination by square wave anodic stripping voltammetry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivia Cuscito</w:t>
+                <w:t xml:space="preserve">Ion track grafting: A way of producing low-cost and highly proton conductive membranes for fuel cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 195, pp.223-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1ay05038a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01128108v1</w:t>
+                <w:t xml:space="preserve">hal-01129040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion track grafting: A way of producing low-cost and highly proton conductive membranes for fuel cell applications</w:t>
+                <w:t xml:space="preserve">Ion track grafting: A way of producing lowcost and highly proton conductive membranes for fuel cell applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C Baudin</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berthelot T (berthelot Thomas)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Betz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 195, pp.223-231. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.07.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01129040v1</w:t>
+                <w:t xml:space="preserve">hal-01344320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion track grafting: A way of producing lowcost and highly proton conductive membranes for fuel cell applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of specific nanoparticles for targeting tumor angiogenesis using electron-beam irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Maurizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile Baudin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.07.016⟩</w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 79, pp.208-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2009.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344320v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00501869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of specific nanoparticles for targeting tumor angiogenesis using electron-beam irradiation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pink Noise of Ionic Conductance through Single Artificial Nanopore Revisted</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tasserit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Koutsioubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Zalczer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (26), pp.2600602-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLettt.105.260602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2009.09.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00501869v1</w:t>
+                <w:t xml:space="preserve">hal-00590325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pink Noise of Ionic Conductance through Single Artificial Nanopore Revisted</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of ZnO nanostructures grown using pulsed laser deposition, metal organic chemical vapor deposition, and physical vapor transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. E. Sandana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J. Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hosseini Teherani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bayram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Razeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (3), pp.1678-1683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.3137990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLettt.105.260602⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00590325v1</w:t>
+                <w:t xml:space="preserve">hal-01144828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of ZnO nanostructures grown using pulsed laser deposition, metal organic chemical vapor deposition, and physical vapor transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MOCVD growth of ZnO nanostrutures using Au droplets as catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. E. Sandana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. E. Sandana</w:t>
+                <w:t xml:space="preserve">D. J. Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. J. Rogers</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Hosseini Teherani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mcclintock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Razeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Society of Photo-Optical Instrumentation Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6895, pp.Z8950-Z8950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.775632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/1.3137990⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01144828v1</w:t>
+                <w:t xml:space="preserve">hal-01144825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOCVD growth of ZnO nanostrutures using Au droplets as catalysts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoporous beta-PVDF membranes with selectively functionalized pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Cuscito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Esnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Society of Photo-Optical Instrumentation Engineers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 265, pp.309-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2007.08.089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.775632⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01144825v1</w:t>
+                <w:t xml:space="preserve">hal-00590410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoporous beta-PVDF membranes with selectively functionalized pores</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">New conductive copolymer membranes via track-etched PC templates for biological media ultra-filtration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Balanzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Clochard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Lairez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 265, pp.309-313. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 265, pp.320-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2007.08.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2007.08.089⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00590410v1</w:t>
+                <w:t xml:space="preserve">hal-00591135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New conductive copolymer membranes via track-etched PC templates for biological media ultra-filtration</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tailoring bulk and surface grafting of poly(acrylic acid) in electron-irradiated PVDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Caldemaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bittencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 45, pp.8683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2004.10.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2007.08.066⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00591135v1</w:t>
+                <w:t xml:space="preserve">hal-01129036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring bulk and surface grafting of poly(acrylic acid) in electron-irradiated PVDF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular modelling study of a degradable element for biomedical polymers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mire Zloh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Brocchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Internet Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 4, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2004.10.052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01129036v1</w:t>
+                <w:t xml:space="preserve">hal-01143336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular modelling study of a degradable element for biomedical polymers.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adsorption of Polyisobutenylsuccinimide Derivatives at a Solid−Hydrocarbon Interface †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Dubois-Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Delfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17 (19), pp.5901-5910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la010076o⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143336v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of Polyisobutenylsuccinimide Derivatives at a Solid−Hydrocarbon Interface †</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loïc Barré</w:t>
+                <w:t xml:space="preserve">New strategies for polymer development in pharmaceutical science - a short review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Godwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bolina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 53, pp.1175-1184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02869174v1</w:t>
+                <w:t xml:space="preserve">hal-01143358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New strategies for polymer development in pharmaceutical science - a short review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
+                <w:t xml:space="preserve">Synthesis of soluble polymers for medicine that degrade by intramolecular acid catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Dubois-Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheila Rankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...110 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Brocchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 21 (12), pp.853-859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5528,896 +5394,896 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation effect on the giant stress field induced in a single Ni nanowire by mechanical strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Melilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Madon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Wegrowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Nanoscience + Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, San Diego, United States. pp.95512Y, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2189085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of Nanostructured and Highly Proton Conductive Membranes for PEMFC by Ion Track Grafting Technique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Gallino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall meeting, Symposium B : Advanced Materials for Fuel Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of ZnO nanostructures grown using pulsed laser deposition, metal organic chemical vapor deposition, and physical vapor transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vinod Sandana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J. Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Vinod Sandana</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ferechteh Hosseini Teherani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mcclintock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bayram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Nanomanufacturing/4th International Conference on Technological Advances of Thin Films and Surface Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOCVD growth of ZnO nanostrutures using Au droplets as catalysts - art. no. 68950Z</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. E. Sandana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. E. Sandana</w:t>
+                <w:t xml:space="preserve">D. J. Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. J. Rogers</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Hosseini Teherani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mcclintock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Razeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Zinc Oxide Materials and Devices III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, San Jose, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">II. Mise au point d'un système de discrimination simple et rapide de 3 lots commerciaux de lapins : standard CCP et Label</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Larzul</w:t>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Evaluation de la qualité des carcasses de trois lots de lapins commerciaux (standard, certifié et Label) en abattoir industriel par 41 mesures physico-chimiques simples, rapides et peu coûteuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Larzul</w:t>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aptitude des méthodes physico-chimiques à décrire les caractéristiques sensorielles perçues par un jury entraîné à la dégustation de la viande de lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Jehl</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6427,192 +6293,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of the aconityl degradable element for biomedical polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Simic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Brocchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AMER CHEMICAL SOC, 1155 16TH ST, NW, WASHINGTON, DC 20036 USA, 221 (453-PMSE), pp.U426-U427, 2001, ABSTRACTS OF PAPERS OF THE AMERICAN CHEMICAL SOCIETY</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of soluble polymers designed to degrade by intramolecular acid catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Dubois-Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Brocchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AMER CHEMICAL SOC, 1155 16TH ST, NW, WASHINGTON, DC 20036 USA, 219 (516-POLY), pp.U443-U443, 2000, ABSTRACTS OF PAPERS OF THE AMERICAN CHEMICAL SOCIETY</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6622,520 +6488,520 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionizing Radiation Effects in Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ferry</w:t>
+                <w:t xml:space="preserve">Y. Ngono-Ravache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ngono-Ravache</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Aymes-Chodur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Materials Science and Materials Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.02095-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Tracks in Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Pivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Devesh Kumar Avasthi and Jean-Claude Pivin Editors. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis and Engineering of Nanostructures by Energetic Ions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, Inc., pp.223-231, 2011, Nanotechnology Science and Technology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of poly(isobutenylsuccinimide) dispersants at a solid-hydrocarbon interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Dubois-Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Dubois-Clochard</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+                <w:t xml:space="preserve">Bruno Delfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Colloid and Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 118 (110-114), Springer-Verlag, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of poly(isobutenylsuccinimide) dispersants at a solid-hydrocarbon interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Dubois-Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Dubois-Clochard</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+                <w:t xml:space="preserve">Bruno Delfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Colloid and Interface Science XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 118, Springer Berlin Heidelberg, pp.110-114, 2001, Progress in Colloid and Polymer Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45725-9_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-45725-9_25⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7145,147 +7011,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New sulfonated pyrrole and pyrrole 3-carboxylic acid copolymers membranes via track-etched templates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Betz</w:t>
+                <w:t xml:space="preserve">A. Le Moël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Le Moël</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. C. Bittencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7295,105 +7161,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des polymérisations classiques en solution aux polymérisations radio-induites contrôlées en milieu confiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Polymères. Université Pierre et Marie Curie - Paris VI, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00823555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId237"/>
+      <w:footerReference w:type="default" r:id="rId236"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7540,51 +7406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234175v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cl&#233;mence Sigallon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aubrit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Potrzebowska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nwnano.2025.100112" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838297v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarrey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Sigallon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Clochard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wegrowe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Hamon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0234238" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Oral" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis L. Wade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cavani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castellino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20067-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Kazmierski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Wegrowe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Potrzebowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2021.109786" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810555v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Oral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Melilli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2021.102528" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pinaeva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balanzat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Sheikhly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62792-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiysha Ashfaq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Clochard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coqueret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Dispenza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Driscoll" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12122877" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808095v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Dietz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Sheikhly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2019.06.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810601v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melilli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lairez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gorse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Caurel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peinado" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2017.03.035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWS2362B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507114v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834937v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Khomrenkov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Amici" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21116" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810617v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38966" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810622v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rizza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alves" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.07.133" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1D84RGR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507121v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis L Wade" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bessbousse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Faul&#233;au" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Godin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lem&#233;e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.03.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507160v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.09.055" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK9L0RKD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01195995v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Galbiati" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizza G (rizza Giancarlo)" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Castellino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Soto Espinoza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Arbeitman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grasselli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2013.05.043" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142492v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Farahani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Gifford" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Barkatt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al-Sheikhly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2014.05.032" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143150v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biziere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassalle-Balier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl400317j" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143158v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Barsbay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgun G&#252;ven" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haad Bessbousse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beuneu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.05.029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGJPGZHW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143162v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129046v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deshayes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Maurizot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthelot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-011-0398-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128117v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lassalle Ballier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Clochard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Viret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3638072" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128108v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Nandhakumar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Cuscito" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ay05038a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129040v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Berthelot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Betz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Balanzat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.07.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344320v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthelot T (berthelot Thomas)" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Betz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501869v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2009.09.007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590325v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tasserit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Koutsioubas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Zalczer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLettt.105.260602" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144828v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. E. Sandana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Rogers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hosseini Teherani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bayram" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Razeghi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3137990" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144825v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcclintock" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.775632" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590410v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Esnouf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.08.089" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591135v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berthelot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.08.066" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129036v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B&#232;gue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lafon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Caldemaison" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bittencourt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2004.10.052" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143336v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mire Zloh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dinand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Brocchini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869174v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dubois-Clochard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delfort" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gateau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barr&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la010076o" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QLPQB16Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143358v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Godwin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bolina" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rankin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144773v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Rankin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507147v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2189085" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144790v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Gallino" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#233;bel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144818v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vinod Sandana" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferechteh Hosseini Teherani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144824v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753783v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gabinaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755855v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763342v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jehl" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144832v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simic" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144834v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02431678v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ngono-Ravache" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aymes-Chodur" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.02095-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618287v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pivin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144839v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869165v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45725-9_25" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F407C54F36FC74E3A7DBF7D7FB973635E6577D07/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101167v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Betz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Mo&#235;l" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Bittencourt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00823555v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234175v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cl&#233;mence Sigallon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aubrit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Potrzebowska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nwnano.2025.100112" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838297v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarrey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Sigallon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Clochard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wegrowe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Hamon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0234238" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810523v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Kazmierski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Wegrowe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Potrzebowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2021.109786" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Oral" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cavani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castellino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20067-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis L. Wade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810555v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Oral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Melilli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2021.102528" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pinaeva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balanzat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Sheikhly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62792-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiysha Ashfaq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Clochard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coqueret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Dispenza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Driscoll" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12122877" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273550v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Dietz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Sheikhly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2019.06.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melilli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lairez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gorse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Caurel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peinado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2017.03.035" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWS2362B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507056v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810601v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Khomrenkov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Amici" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21116" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38966" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rizza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alves" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.07.133" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1D84RGR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507121v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143160v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis L Wade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142483v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bessbousse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Faul&#233;au" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Godin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lem&#233;e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.03.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507160v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.09.055" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK9L0RKD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01195995v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Galbiati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizza G (rizza Giancarlo)" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Castellino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143153v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Soto Espinoza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Arbeitman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grasselli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2013.05.043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142492v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Farahani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Gifford" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Barkatt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al-Sheikhly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2014.05.032" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143150v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biziere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassalle-Balier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl400317j" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143158v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Barsbay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgun G&#252;ven" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haad Bessbousse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beuneu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.05.029" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGJPGZHW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129046v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deshayes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Maurizot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthelot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-011-0398-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128117v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lassalle Ballier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Clochard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Viret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3638072" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128108v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Nandhakumar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decker" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Cuscito" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ay05038a" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129040v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Berthelot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Betz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Balanzat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.07.016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344320v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthelot T (berthelot Thomas)" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Betz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501869v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2009.09.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590325v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tasserit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Koutsioubas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Zalczer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLettt.105.260602" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144828v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. E. Sandana" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Rogers" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hosseini Teherani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bayram" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Razeghi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3137990" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcclintock" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.775632" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590410v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Esnouf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.08.089" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591135v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berthelot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.08.066" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129036v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B&#232;gue" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lafon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Caldemaison" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bittencourt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2004.10.052" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143336v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mire Zloh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dinand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Brocchini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869174v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dubois-Clochard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delfort" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gateau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barr&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la010076o" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QLPQB16Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143358v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Godwin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bolina" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rankin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144773v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Rankin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507147v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2189085" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144790v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Gallino" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#233;bel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144818v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vinod Sandana" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferechteh Hosseini Teherani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144824v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753783v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gabinaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755855v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763342v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jehl" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144832v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144834v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02431678v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ngono-Ravache" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aymes-Chodur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.02095-6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618287v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pivin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144839v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869165v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45725-9_25" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F407C54F36FC74E3A7DBF7D7FB973635E6577D07/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101167v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Betz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Mo&#235;l" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Bittencourt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00823555v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>