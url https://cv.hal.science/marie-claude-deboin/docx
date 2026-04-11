--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -742,252 +742,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interopérabilité d'entrepôts de données de recherche par alignement de leurs classifications disciplinaires. Application au Dataverse et à sa Subject List</w:t>
+                <w:t xml:space="preserve">Data FAIRification in a cross-institutional governance framework : recommendations from the ANR-BRIDGE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Brignon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Aventurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de clôture du projet BRIDGE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18167/agritrop/00585⟩</w:t>
+              <w:t xml:space="preserve">RDA 19th Plenary meeting, part of International Data Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. , 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6652404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05179172v1</w:t>
+                <w:t xml:space="preserve">hal-03758083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data FAIRification in a cross-institutional governance framework : recommendations from the ANR-BRIDGE project</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interopérabilité d'entrepôts de données de recherche par alignement de leurs classifications disciplinaires. Application au Dataverse et à sa Subject List</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Catherine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Brignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Deboin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDA 19th Plenary meeting, part of International Data Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. , 2022, </w:t>
+              <w:t xml:space="preserve">Séminaire de clôture du projet BRIDGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France. CIRAD, 1 p., 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.6652404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18167/agritrop/00585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758083v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu, un outil pour former à la science ouverte : création et usage du jeu Libérez la science, un jeu FAIR-play</w:t>
               </w:r>
@@ -1049,191 +1049,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libérez la science, un enjeu collectif</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle d'une archive ouverte dans la stratégie de libre accès d'un centre de recherche. Le cas d'Agritrop pour le Cirad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Deboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josée Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international science ouverte au Sud : Enjeux et perspectives pour une nouvelle dynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Dakar, Sénégal. CIRAD-DIST, 1 p., 2019</w:t>
+              <w:t xml:space="preserve">Colloque international sur la science ouverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Dakar, Sénégal. CIRAD, 1 poster, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05174334v1</w:t>
+                <w:t xml:space="preserve">hal-05174375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle d'une archive ouverte dans la stratégie de libre accès d'un centre de recherche. Le cas d'Agritrop pour le Cirad</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Libérez la science, un enjeu collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Boussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Deboin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josée Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international sur la science ouverte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Dakar, Sénégal. CIRAD, 1 poster, 2019</w:t>
+              <w:t xml:space="preserve">Colloque international science ouverte au Sud : Enjeux et perspectives pour une nouvelle dynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Dakar, Sénégal. CIRAD-DIST, 1 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174375v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2039,51 +2039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03969275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bobasheva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176743v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Deboin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.1887" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807744v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19433-7_38" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03762964v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.6.93640" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01082454v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fovet-Rabot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179172v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00585" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758083v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6652404" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179342v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boussou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174375v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Lessard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181021v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dedieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00662" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03739453v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo La&#239;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00587" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00109227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Fily" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lambert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00704227v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001652v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03969275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bobasheva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176743v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Deboin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.1887" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807744v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19433-7_38" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03762964v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.6.93640" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01082454v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fovet-Rabot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758083v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6652404" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179172v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brignon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00585" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179342v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boussou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Lessard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174334v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181021v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dedieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00662" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03739453v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo La&#239;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00587" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00109227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Fily" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lambert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00704227v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001652v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>