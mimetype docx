--- v0 (2026-03-26)
+++ v1 (2026-04-27)
@@ -1701,217 +1701,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Machine Learning approach for Statistical Software Testing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Sebag</w:t>
+                <w:t xml:space="preserve">Testing for Refinement in CSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cavalcanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Gaudel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine-Dominique Gouraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twentieth International Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Hyderabad, India, India</w:t>
+              <w:t xml:space="preserve">Formal Methods and Software Engineering, ICFEM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Boca-Raton, United States. pp.151-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00112681v1</w:t>
+                <w:t xml:space="preserve">hal-00260928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing for Refinement in CSP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Cavalcanti</w:t>
+                <w:t xml:space="preserve">A Machine Learning approach for Statistical Software Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baskiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Gaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine-Dominique Gouraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Methods and Software Engineering, ICFEM 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Boca-Raton, United States. pp.151-170</w:t>
+              <w:t xml:space="preserve">Twentieth International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Hyderabad, India, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00260928v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00112681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform Random Sampling of Traces in Very Large Models</w:t>
               </w:r>
@@ -2018,64 +2018,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXIST: Exploitation/Exploration Inference for Statistical Software Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baskiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Gaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2974,51 +2974,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lri.fr/~mcg/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913454v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gaudel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.17.119" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655391v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Alberto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cavalcanti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenilso Simao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2016.04.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126800v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.08.012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01765531v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Feliachi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhart Wolff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716558v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oudinet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.07.025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine-Dominique Gouraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lassaigne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-011-0190-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F613802W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683611v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655414v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aissat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Voisin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54804-8_29" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126803v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makarius Wenzel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41202-8_10" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583925v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24580-0_1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Hierons" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24580-0_5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644834v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peyronnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542683v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270268v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fayolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112681v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baskiotis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080471v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lasseigne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117172v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945960v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzel Makarius" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270574v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Gall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78917-8_7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438386v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764525v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04716600v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04716543v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mazaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamp" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04716522v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lri.fr/~mcg/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913454v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gaudel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.17.119" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655391v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Alberto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cavalcanti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenilso Simao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2016.04.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126800v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.08.012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01765531v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Feliachi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhart Wolff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716558v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oudinet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.07.025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine-Dominique Gouraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lassaigne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-011-0190-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F613802W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683611v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655414v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aissat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Voisin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54804-8_29" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126803v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makarius Wenzel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41202-8_10" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583925v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24580-0_1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Hierons" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24580-0_5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644834v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peyronnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542683v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270268v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fayolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260928v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112681v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baskiotis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080471v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lasseigne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117172v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945960v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzel Makarius" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270574v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Gall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78917-8_7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438386v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764525v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04716600v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04716543v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mazaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamp" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04716522v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>