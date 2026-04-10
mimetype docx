--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -234,416 +234,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771501v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clutch-size variation in Western Palaearctic secondary hole-nesting passerine birds in relation to nest box design.</w:t>
+                <w:t xml:space="preserve">Utilisation de QGis comme outil nomade de saisie : 1re partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Pape Møller</w:t>
+                <w:t xml:space="preserve">Jérémy Tornos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Adriaensen</w:t>
+                <w:t xml:space="preserve">Onésime Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandr V. Artemyev</w:t>
+                <w:t xml:space="preserve">Thierry Boulinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerzy Bańbura</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurore Ponchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Quidoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géomatique Expert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101, pp.32-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994449v1</w:t>
+                <w:t xml:space="preserve">hal-05108221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in clutch size in relation to nest size in birds.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clutch-size variation in Western Palaearctic secondary hole-nesting passerine birds in relation to nest box design.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Pape Møller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders P. Møller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frank Adriaensen</w:t>
+                <w:t xml:space="preserve">Alexandr V. Artemyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandr Artemyev</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jerzy Bańbura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.1189⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (4), pp.353-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092055v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de QGis comme outil nomade de saisie : 1re partie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variation in clutch size in relation to nest size in birds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onésime Prud'Homme</w:t>
+                <w:t xml:space="preserve">Anders P. Møller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Boulinier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandr Artemyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Bańbura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomatique Expert</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (18), pp.3583-3595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108221v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1890,51 +1890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04771501v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1631" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Adriaensen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr V. Artemyev" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Ba&#324;bura" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12160" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092055v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders P. M&#248;ller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Artemyev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1189" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tornos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=On&#233;sime Prud'Homme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ponchon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hadrossek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Janik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Libes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802140v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grenet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801950v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Quidoz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805153v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Hollebecq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561878v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Archimbaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967672v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maindron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ff44781c530413ad12903095e5f74e4208a83da8;origin=https://github.com/collec-science/collec-science;visit=swh:1:snp:72823fcf73e611d3afeca1a3ceb7e4e458f31fea;anchor=swh:1:rev:65655461b2623fce4c73f265dccdaccc15afe7dd" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906922v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tromel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Maury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hasnaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f149e8d9f72a6a6fba6ba724c5881433921872e9;origin=https://forgemia.inra.fr/tempo/sido;visit=swh:1:snp:e1de9de8f1232bef6c7a08a0af25ac9822a05ddb;anchor=swh:1:rev:95c090b0604070f7f15908bed95cb434747d8c9a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04771501v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1631" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tornos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=On&#233;sime Prud'Homme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ponchon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Adriaensen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr V. Artemyev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Ba&#324;bura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12160" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092055v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders P. M&#248;ller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Artemyev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1189" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hadrossek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Janik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Libes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802140v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grenet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801950v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Quidoz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805153v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Hollebecq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561878v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Archimbaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967672v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maindron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ff44781c530413ad12903095e5f74e4208a83da8;origin=https://github.com/collec-science/collec-science;visit=swh:1:snp:72823fcf73e611d3afeca1a3ceb7e4e458f31fea;anchor=swh:1:rev:65655461b2623fce4c73f265dccdaccc15afe7dd" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906922v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tromel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Maury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hasnaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f149e8d9f72a6a6fba6ba724c5881433921872e9;origin=https://forgemia.inra.fr/tempo/sido;visit=swh:1:snp:e1de9de8f1232bef6c7a08a0af25ac9822a05ddb;anchor=swh:1:rev:95c090b0604070f7f15908bed95cb434747d8c9a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>