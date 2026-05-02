--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -621,51 +621,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -780,172 +780,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de l'architecture de réseau avec garde-barrière, VPN , accès distants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alimentation en ligne d’une base de données à partir d'un fichier Excel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Quidoz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Renater, Nov 2003, Lille, France</w:t>
+              <w:t xml:space="preserve">Troisièmes Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802140v1</w:t>
+                <w:t xml:space="preserve">hal-05601687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evolution de l'architecture de réseau avec garde-barrière, VPN , accès distants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Quidoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Nov 2003, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accès distants sécurisés : bilan des solutions possibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Quidoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, Dec 2001, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -955,111 +1037,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tout savoir sur le nouveau réseau de base de données (RBDD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Quidoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Montpellier, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1069,235 +1151,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of objects with Uniform Resource Identifier (URI): recommendations for application in plant phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Hollebecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Quidoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations de sécurité destinées aux administrateurs systèmes et réseaux du CNRS pour l'installation de réseaux locaux sans fil (« WiFi »)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Quidoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00561878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1307,51 +1389,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de bonnes pratiques sur la gestion des données de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hadrossek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1403,51 +1485,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Quidoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Direction des Données Ouvertes de la Recherche (DDOR); Centre National de la Recherche Scientifique (CNRS). 2021, 100 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1457,293 +1539,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collec-Science - management of Scientific samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Quidoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Damy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:ff44781c530413ad12903095e5f74e4208a83da8;origin=https://github.com/collec-science/collec-science;visit=swh:1:snp:72823fcf73e611d3afeca1a3ceb7e4e458f31fea;anchor=swh:1:rev:65655461b2623fce4c73f265dccdaccc15afe7dd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIDO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Tromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Hasnaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Quidoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:f149e8d9f72a6a6fba6ba724c5881433921872e9;origin=https://forgemia.inra.fr/tempo/sido;visit=swh:1:snp:e1de9de8f1232bef6c7a08a0af25ac9822a05ddb;anchor=swh:1:rev:95c090b0604070f7f15908bed95cb434747d8c9a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1890,51 +1972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04771501v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1631" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tornos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=On&#233;sime Prud'Homme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ponchon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Adriaensen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr V. Artemyev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Ba&#324;bura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12160" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092055v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders P. M&#248;ller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Artemyev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1189" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hadrossek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Janik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Libes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802140v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grenet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801950v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Quidoz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805153v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Hollebecq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561878v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Archimbaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967672v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maindron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ff44781c530413ad12903095e5f74e4208a83da8;origin=https://github.com/collec-science/collec-science;visit=swh:1:snp:72823fcf73e611d3afeca1a3ceb7e4e458f31fea;anchor=swh:1:rev:65655461b2623fce4c73f265dccdaccc15afe7dd" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906922v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tromel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Maury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hasnaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f149e8d9f72a6a6fba6ba724c5881433921872e9;origin=https://forgemia.inra.fr/tempo/sido;visit=swh:1:snp:e1de9de8f1232bef6c7a08a0af25ac9822a05ddb;anchor=swh:1:rev:95c090b0604070f7f15908bed95cb434747d8c9a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04771501v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1631" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tornos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=On&#233;sime Prud'Homme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ponchon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Adriaensen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr V. Artemyev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Ba&#324;bura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12160" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092055v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders P. M&#248;ller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Artemyev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1189" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hadrossek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Janik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Libes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601687v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802140v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grenet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Quidoz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805153v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390920v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Hollebecq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Archimbaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043389v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maindron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ff44781c530413ad12903095e5f74e4208a83da8;origin=https://github.com/collec-science/collec-science;visit=swh:1:snp:72823fcf73e611d3afeca1a3ceb7e4e458f31fea;anchor=swh:1:rev:65655461b2623fce4c73f265dccdaccc15afe7dd" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tromel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Maury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hasnaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f149e8d9f72a6a6fba6ba724c5881433921872e9;origin=https://forgemia.inra.fr/tempo/sido;visit=swh:1:snp:e1de9de8f1232bef6c7a08a0af25ac9822a05ddb;anchor=swh:1:rev:95c090b0604070f7f15908bed95cb434747d8c9a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>