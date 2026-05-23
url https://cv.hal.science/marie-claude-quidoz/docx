--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1754,51 +1754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:f149e8d9f72a6a6fba6ba724c5881433921872e9;origin=https://forgemia.inra.fr/tempo/sido;visit=swh:1:snp:e1de9de8f1232bef6c7a08a0af25ac9822a05ddb;anchor=swh:1:rev:95c090b0604070f7f15908bed95cb434747d8c9a⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:0fda590f7ff1823012813204b44ec7e8b337db4c;origin=https://forge.inrae.fr/tempo/sido.git;visit=swh:1:snp:edd9b23789c32f131d92dff121376266fd37925d;anchor=swh:1:rev:1b0ff1968a24afa17a45d1567ab7cc937d2ae0aa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -1972,51 +1972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04771501v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1631" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tornos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=On&#233;sime Prud'Homme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ponchon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Adriaensen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr V. Artemyev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Ba&#324;bura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12160" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092055v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders P. M&#248;ller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Artemyev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1189" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hadrossek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Janik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Libes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601687v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802140v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grenet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Quidoz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805153v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390920v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Hollebecq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Archimbaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043389v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maindron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ff44781c530413ad12903095e5f74e4208a83da8;origin=https://github.com/collec-science/collec-science;visit=swh:1:snp:72823fcf73e611d3afeca1a3ceb7e4e458f31fea;anchor=swh:1:rev:65655461b2623fce4c73f265dccdaccc15afe7dd" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tromel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Maury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hasnaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f149e8d9f72a6a6fba6ba724c5881433921872e9;origin=https://forgemia.inra.fr/tempo/sido;visit=swh:1:snp:e1de9de8f1232bef6c7a08a0af25ac9822a05ddb;anchor=swh:1:rev:95c090b0604070f7f15908bed95cb434747d8c9a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04771501v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1631" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tornos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=On&#233;sime Prud'Homme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ponchon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Adriaensen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr V. Artemyev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Ba&#324;bura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12160" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092055v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders P. M&#248;ller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Artemyev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1189" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hadrossek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Janik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Libes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601687v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802140v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grenet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Quidoz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805153v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390920v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Hollebecq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Archimbaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043389v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maindron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ff44781c530413ad12903095e5f74e4208a83da8;origin=https://github.com/collec-science/collec-science;visit=swh:1:snp:72823fcf73e611d3afeca1a3ceb7e4e458f31fea;anchor=swh:1:rev:65655461b2623fce4c73f265dccdaccc15afe7dd" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tromel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Maury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hasnaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0fda590f7ff1823012813204b44ec7e8b337db4c;origin=https://forge.inrae.fr/tempo/sido.git;visit=swh:1:snp:edd9b23789c32f131d92dff121376266fd37925d;anchor=swh:1:rev:1b0ff1968a24afa17a45d1567ab7cc937d2ae0aa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>